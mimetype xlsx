--- v6 (2026-08-16)
+++ v7 (2026-09-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2858">
   <si>
     <t>Seznam pracovních pozic v průzkumu mezd</t>
   </si>
   <si>
     <t>www.platy.cz</t>
   </si>
   <si>
     <t>Aktualizováno v</t>
   </si>
   <si>
-    <t>08/2026</t>
+    <t>09/2026</t>
   </si>
   <si>
     <t>Počet pozic</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_cz</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_cz</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_cz</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -6423,60 +6423,60 @@
     <t>* Sbírání a analyzování požadavků na databázové systémy.
 * Navrhování architektury a datového modelu databázových systémů.
 * Zabezpečování validace a ochrany dat.
 * Optimalizování datových struktur s cílem dosáhnout maximálního možného výkonu.
 * Školení nových uživatelů databází.</t>
   </si>
   <si>
     <t>DevOps Engineer</t>
   </si>
   <si>
     <t>DevOps specialista</t>
   </si>
   <si>
     <t>* Design, implement, and maintain scalable infrastructure and deployment pipelines.
 * Collaborate with software developers to streamline application development and deployment processes.
 * Monitor system performance and troubleshoot issues to ensure high availability and reliability.
 * Automate repetitive tasks and improve operational efficiencies using scripting and configuration management tools.
 * Manage cloud services and on-premises infrastructure to support continuous integration and continuous delivery (CI/CD) practices.
 * Ensure security best practices are followed in all aspects of the development and deployment process.
 * Conduct regular system audits and performance tuning to optimize resource utilization.
 * Document processes, configurations, and system architectures for knowledge sharing and compliance.
 * Participate in on-call rotations to provide support for production systems and respond to incidents.
 * Stay up-to-date with emerging technologies and industry trends to enhance DevOps practices and tools.</t>
   </si>
   <si>
-    <t>* Navrhujte, implementujte a udržujte škálovatelnou infrastrukturu a pipeline pro nasazení.
-[...8 lines deleted...]
-* Připravujte se na nové technologie a trendy v odvětví, abyste mohli zlepší postupy a nástroje DevOps.</t>
+    <t>* Navrhuje, implementuje a udržuje škálovatelnou infrastrukturu a pipeline pro nasazování.
+* Spolupracuje se softwarovými vývojáři na zjednodušení procesů vývoje a nasazování aplikací.
+* Monitoruje výkonnost systému a odstraňujte problémy za účelem zajištění vysoké dostupnosti a spolehlivosti.
+* Automatizuje opakované úkoly a zlepšuje provozní efektivitu pomocí skriptovacích a konfiguračních nástrojů.
+* Manažuje cloudové služby a lokální infrastrukturu na podporu postupů kontinuální integrace a kontinuálního dodávání (CI/CD).
+* Zajišťuje, aby byly v celém procesu vývoje a nasazování dodržovány bezpečnostní postupy.
+* Provádí pravidelné audity systémů a optimalizaci výkonu pro využití dostupných zdrojů.
+* Dokumentuje procesy, konfigurace a systémové architektury za účelem sdílení znalostí a dodržování předpisů.
+* Účastní se pohotovostních služeb s cílem poskytnout podporu produkčním systémům a reagovat na incidenty.
+* Vzdělává se v nových technologiích a sleduje trendy v odvětví za účelem zlepšování DevOps postupů a nástrojů.</t>
   </si>
   <si>
     <t>ERP programmer</t>
   </si>
   <si>
     <t>ERP programátor</t>
   </si>
   <si>
     <t>* Development and maintenance of T-SQL scripts, stored procedures, triggers, and functions. 
 * Query performance optimization. 
 * Design of data models and schemas in MS SQL Server. 
 * Implementation of ETL processes and integration with external systems. 
 * Collaboration with application developers (.NET, ERP, BI) on the data layer. 
 * Ensuring data integrity and security. 
 * Preparation of reports and analytical outputs based on business requirements.</t>
   </si>
   <si>
     <t>* Vývoj a údržba T-SQL skriptů, uložených procedur, triggerů a funkcí. 
 * Optimalizace výkonu databázových dotazů. 
 * Návrh datových modelů a schémat v MS SQL Serveru. 
 * Implementace ETL procesů a integrace s externími systémy. 
 * Spolupráce s vývojáři aplikací (.NET, ERP, BI) na datové vrstvě. 
 * Zajištění integrity a bezpečnosti dat. 
 * Příprava reportů a analytických výstupů dle požadavků businessu.</t>
   </si>