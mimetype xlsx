--- v2 (2026-02-04)
+++ v3 (2026-04-01)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2697">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2811">
   <si>
     <t>Seznam pracovních pozic v průzkumu mezd</t>
   </si>
   <si>
     <t>www.platy.cz</t>
   </si>
   <si>
     <t>Aktualizováno v</t>
   </si>
   <si>
-    <t>02/2026</t>
+    <t>04/2026</t>
   </si>
   <si>
     <t>Počet pozic</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_cz</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_cz</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_cz</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -518,50 +518,80 @@
 * Operating towed machines such as seed drills or manure spreaders to plant, fertilize, dust, and spray crops. 
 * Loading hoppers, containers, or conveyors to feed machines with products, using forklifts, transfer augers, suction gates, shovels, or pitchforks. 
 * Spraying fertilizer or pesticide solutions to control insects, fungus and weed growth, and diseases, using hand sprayers. 
 * Mixing specified materials or chemicals, and dump solutions, powders, or seeds into planter or sprayer machinery. 
 * Irrigating soil, using portable pipes or ditch systems, and maintaining ditches or pipes and pumps. 
 * Directing and monitoring the activities of work crews engaged in planting, weeding, or harvesting activities. 
 * Loading and unloading crops or containers of materials, manually or using conveyors, handtrucks, forklifts, or transfer augers. 
 * Weighing crop-filled containers, and record weights and other identifying information. </t>
   </si>
   <si>
     <t>* Obsluha nebo obsluhování zařízení používaného v zemědělské výrobě, jako jsou traktory, kombajny a zavlažovací zařízení.
 * Pozorování a poslech provozu strojů za účelem zjištění poruch vybavení.
 * Připojování zemědělských nástrojů, jako jsou pluhy, disky, postřikovače nebo výtažníky, k traktorům pomocí šroubů a ručních nástrojů.
 * Řízení nákladních vozidel pro přepravu plodin, zásob, nástrojů nebo zemědělských dělníků.
 * Seřizování, opravování a servisování zemědělské techniky a oznamování poruch nadřízeným.
 * Obsluha tažených strojů, jako jsou secí stroje nebo rozmetadla hnoje, pro setí, hnojení, prášení a postřikování plodin.
 * Nakládání násypek, kontejnerů nebo dopravníků pro krmení strojů produkty pomocí vysokozdvižných vozíků, záběrů, sacích bran, lopat nebo vidlí.
 * Postřikování hnojiv nebo pesticidních roztoků k hubení hmyzu, plísní a plevelů a chorob pomocí ručních postřikovačů.
 * Míchání 지정ených materiálů nebo chemikálií a vysypávání roztoků, prášků nebo semen do setí nebo postřikovací techniky.
 * Zavlažování půdy pomocí přenosných potrubí nebo kanálových systémů a údržba kanálů nebo potrubí a čerpadel.
 * Řízení a sledování činnosti pracovních čet zabývajících se sadbou, plevelem nebo sklizňovými aktivitami.
 * Nakládání a vykládání plodin nebo kontejnerů s materiály, ručně nebo pomocí dopravníků, ručních vozíků, vysokozdvižných vozíků nebo záběrů.
 * Vážení kontejnerů naplněných plodinami a zaznamenávání hmotností a dalších identifikačních údajů.</t>
   </si>
   <si>
+    <t>Agricultural Specialist</t>
+  </si>
+  <si>
+    <t>Zemědělský specialista</t>
+  </si>
+  <si>
+    <t>* Preparing soil for planting and sowing through plowing, fertilization, and irrigation.
+* Sowing grains and industrial crops, as well as planting vegetables in prepared fields.
+* Protecting crops from diseases and pests through spraying and dusting with fungicides and pesticides.
+* Harvesting mature crops such as grains, rye, and barley, or gathering root vegetables like potatoes, corn, beets, and tobacco.
+* Classifying, storing, and dispatching harvested products to market.
+* Monitoring crop growth and development, ensuring optimal conditions for yield.
+* Implementing sustainable agricultural practices to enhance soil health and productivity.
+* Collaborating with agronomists and other specialists to improve farming techniques and crop varieties.
+* Keeping accurate records of planting schedules, crop yields, and pesticide applications.
+* Staying updated on agricultural trends, technologies, and regulations to ensure compliance and innovation in farming practices.</t>
+  </si>
+  <si>
+    <t>* Příprava půdy pro výsadbu a setí prostřednictvím orby, hnojení a zavlažování.
+* Setí obilovin a technických plodin, stejně jako výsadba zeleniny na připravených polích.
+* Ochrana plodin před nemocemi a škůdci pomocí postřiků a práškování fungicidy a pesticidy.
+* Sklizeň vyzrálých plodin, jako jsou obiloviny, žito a ječmen, nebo sběr kořenové zeleniny, jako jsou brambory, kukuřice, řepa a tabák.
+* Třídění, skladování a expedice sklizených produktů na trh.
+* Monitorování růstu a vývoje plodin, zajišťování optimalizace podmínek pro jejich výnos.
+* Zavádění udržitelných zemědělských postupů pro zlepšení zdraví a produktivity půdy.
+* Spolupráce s agronomy a dalšími specialisty za účelem zdokonalování zemědělských technik a odrůd plodin.
+* Vědomé vedení záznamů o plánování výsadby, výnosu plodin a aplikací pesticidů.
+* Aktualizace znalostí o zemědělských trendech, technologiích a předpisech, aby byla zajištěna shoda a inovace v zemědělských postupech.</t>
+  </si>
+  <si>
     <t>Agricultural Technician</t>
   </si>
   <si>
     <t>Zemědělský technik</t>
   </si>
   <si>
     <t>* Responsibility for planting, spraying, collecting, storing and selling agricultural products.
 * Operating agricultural machinery and equipment and keeping them in working order.
 * Collecting the samples of crops and livestock.
 * Conducting experiments aimed at increasing the fertility of crops, livestock performance and their resistance to disease and pests.
 * Keeping records of discovered facts, their analysing and drawing conclusions.
 * Cleaning and sterilising the laboratory and laboratory equipment.</t>
   </si>
   <si>
     <t>* Zodpovídání za pěstování, postřikování, sklizeň, uskladňování a prodávání zemědělských plodin.
 * Obsluhování zemědělských strojů a zařízení a jejich udržování v provozuschopném stavu.
 * Odebírání vzorků ze zemědělských plodin a hospodářských zvířat.
 * Vykonávání experimentů zaměřených na zvýšení úrodnosti zemědělských plodin, užitkovosti hospodářských zvířat a jejich odolnosti vůči chorobám a škůdcům.
 * Zaznamenávání zjištěných skutečností, jejich analyzování a vytváření závěrů.
 * Umývání a sterilizování laboratoře a laboratorního vybavení.</t>
   </si>
   <si>
     <t>Agricultural Technologist</t>
   </si>
   <si>
@@ -994,50 +1024,76 @@
 * Vytváření speciálních efektů (stárnutí, modřiny, poranění apod.) použitím líčidel.
 * Zhotovování paruk a vlásenkářských výrobků.
 * Zhotovování sádrových odlitků tváře či hlavy.
 * Zhotovování latexových a silikonových masek z odlitků tváře či hlavy.</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Fotomodel</t>
   </si>
   <si>
     <t xml:space="preserve">* Posing in front of the lenses of photographers, following their instructions. 
 * Viewing of clothes, products etc.
 * Performing in TV adverts.
 * Cooperation with visagists, hair dressers and clothes stylists.
 * Transferring to castings and places of photographing.
 </t>
   </si>
   <si>
     <t>* Pózování před objektivy fotografů, plnění jejich pokynů.
 * Předvádění oblečení, produktů apod.
 * Účinkování v televizních reklamách.
 * Spolupracování s vizážisty, kadeřníky a oděvními stylisty.
 * Přesouvání se na castingy a místa focení.</t>
+  </si>
+  <si>
+    <t>Museum Specialist</t>
+  </si>
+  <si>
+    <t>Odborný pracovník v muzeu</t>
+  </si>
+  <si>
+    <t>Management, registration, and protection of collection items.
+Professional processing and cataloguing of artefacts.
+Creation and implementation of exhibition projects.
+Scientific research activities in the relevant field.
+Preparation of educational and outreach materials and lectures.
+Methodological guidance in acquiring new collections.
+Collaboration with professional institutions.
+Supervision of storage conditions and conservation processes.</t>
+  </si>
+  <si>
+    <t>Správa, evidence a ochrana sbírkových předmětů.
+Odborné zpracování a katalogizace předmětů.
+Tvorba a realizace výstavních projektů.
+Vědeckovýzkumná činnost v daném oboru.
+Příprava popularizačních materiálů a přednášek.
+Metodické usměrňování při získávání nových sbírek.
+Spolupráce s odbornými institucemi.
+Dohled nad podmínkami uložení a konzervace.</t>
   </si>
   <si>
     <t>Photographer</t>
   </si>
   <si>
     <t>Fotograf</t>
   </si>
   <si>
     <t>* Photographing people, animals, objects, landscapes etc.
 * Using analogue and digital cameras, lenses, lighting equipment, filters, conversion lenses, etc.
 * Instructing people during photo shoots.
 * Editing photographs using computer technology.
 * Developing cine films, printing photographs.</t>
   </si>
   <si>
     <t>* Fotografování osob, zvířat, věcí, scenérií apod.
 * Používání analogových a digitálních fotoaparátů, objektivů, světelné techniky, filtrů, předsádek apod.
 * Instruování osob během fotografování.
 * Upravování fotografií pomocí výpočetní techniky.
 * Vyvolávání kinofilmů, tisknutí fotografií.</t>
   </si>
   <si>
     <t>Restorer/Conservator</t>
   </si>
   <si>
@@ -1688,50 +1744,80 @@
   </si>
   <si>
     <t>Technik údržby</t>
   </si>
   <si>
     <t>* Providing preventive and operational maintenance of machinery and equipment.
 * Managing, coordinating, motivating and evaluating subordinate employees.
 * Developing and updating maintenance plans.
 * Identifying worn parts.
 * Ordering spare parts.
 * Analysing the causes of downtime and taking measures to eliminate them.
 * Monitoring and controlling maintenance costs.
 * Communicating with shift masters, process engineers and suppliers of machinery and equipment.</t>
   </si>
   <si>
     <t>* Zajišťování preventivní a operativní údržby strojů a zařízení.
 * Řízení, koordinování, motivování a hodnocení podřízených zaměstnanců.
 * Vypracovávání a aktualizování plánů údržby.
 * Identifikování opotřebovaných dílců.
 * Objednávání náhradních dílců.
 * Analyzování příčin prostojů a přijímání opatření k jejich eliminaci.
 * Monitorování a kontrolování nákladů na údržbu.
 * Komunikování se směnovými mistry, procesními inženýry a dodavateli strojů a zařízení.</t>
   </si>
   <si>
+    <t>Mechatronics Technician</t>
+  </si>
+  <si>
+    <t>Mechatronik</t>
+  </si>
+  <si>
+    <t>* Assembling and testing mechatronic systems and components in accordance with specifications.
+* Diagnosing and troubleshooting mechanical, electrical, and software issues in automotive systems.
+* Collaborating with engineers to design and improve mechatronic systems for enhanced vehicle performance.
+* Conducting routine maintenance and repairs on automated equipment and machinery.
+* Utilizing diagnostic tools and software to analyze system performance and implement necessary adjustments.
+* Ensuring compliance with safety standards and regulations throughout all processes.
+* Documenting repair and maintenance activities in accordance with company policies.
+* Participating in the development of technical documentation and user manuals for mechatronic systems.
+* Training and mentoring junior technicians on best practices and new technologies.
+* Staying updated on industry trends and advancements in mechatronics and automotive technology.</t>
+  </si>
+  <si>
+    <t>* Montáž a testování mechatronických systémů a komponent v souladu se specifikacemi.
+* Diagnostika a odstraňování mechanických, elektrických a softwarových problémů v automobilových systémech.
+* Spolupráce s inženýry na návrhu a zlepšování mechatronických systémů pro zvýšení výkonnosti vozidel.
+* Provádění pravidelné údržby a oprav automatizovaného vybavení a strojů.
+* Používání diagnostických nástrojů a softwaru k analýze výkonu systému a provedení nezbytných úprav.
+* Zajišťování dodržování bezpečnostních norem a předpisů ve všech procesech.
+* Dokumentace oprav a údržby podle zásad společnosti.
+* Účast na vývoji technické dokumentace a uživatelských manuálů pro mechatronické systémy.
+* Školení a mentoring junior techniků o nejlepších postupech a nových technologiích.
+* Aktualizace o trendech a pokrokech v mechatronice a automobilové technologii.</t>
+  </si>
+  <si>
     <t>Process Engineer</t>
   </si>
   <si>
     <t>Procesní inženýr</t>
   </si>
   <si>
     <t>* Responsibility for the implementation of new products in the company.
 * Completing detailed production documentation and working procedures.
 * Updating production documentation and working procedures in case of a change in the production process.
 * Implementing tools increasing the efficiency of the production process (e.g. Six Sigma, Kaizen, Lean, poka-yoke etc.).
 * Reducing production costs while maintaining the required level of quality.
 * Solving the incurred problems and abnormalities.
 * Participating in the selection and deployment of technological equipment on the company premises.
 * Estimating the requirements regarding the staff, production time and costs.
 * Communicating with other departments in the company.</t>
   </si>
   <si>
     <t>* Zodpovídání za implementování nových produktů v rámci závodu.
 * Vypracovávání detailní výrobní dokumentace a pracovních postupů.
 * Aktualizování výrobní dokumentace a pracovních postupů v případě změny výrobního procesu.
 * Zavádění nástrojů ke zvyšování efektivity výrobního procesu (např. Six Sigma, Kaizen, Lean, poka-yoke apod.).
 * Snižování výrobních nákladů při zachování požadované úrovně kvality.
 * Řešení vzniklých problémů a abnormalit.
 * Podílení se na výběru a rozmisťování technologického vybavení v prostorech závodu.
 * Odhadování požadavků na personál, výrobní čas a náklady.
@@ -2355,51 +2441,51 @@
 * Implementing promotional strategies and marketing campaigns to drive online sales.
 * Analyzing sales data and website traffic to identify trends and improve performance.
 * Collaborating with the marketing team to enhance the online presence of the shop.
 * Maintaining accurate records of sales, returns, and customer interactions.
 * Ensuring compliance with e-commerce regulations and standards for online sales.
 * Utilizing e-commerce platforms and software to streamline operations and improve efficiency.
 * Providing regular reports on performance metrics and suggesting improvements.
 * Assisting with the development and maintenance of the online shop’s user interface for optimal customer engagement.</t>
   </si>
   <si>
     <t>* Dozor nad každodenním provozem online obchodu a zajištění hladkého zákaznického zážitku.
 * Správa produktových záznamů, včetně přidávání nových produktů, aktualizace popisů a optimalizace obrázků.
 * Monitorování úrovní zásob a koordinace s dodavateli za účelem doplnění zásob podle potřeby.
 * Zpracování zákaznických objednávek a zajištění včasného plnění a odeslání.
 * Zodpovědné a profesionální řešení dotazů a problémů zákazníků prostřednictvím e-mailu, chatu a telefonu.
 * Implementace propagačních strategií a marketingových kampaní za účelem zvýšení online prodeje.
 * Analýza prodejních údajů a návštěvnosti webových stránek pro identifikaci trendů a zlepšení výkonu.
 * Spolupráce s marketingovým týmem na posílení online přítomnosti obchodu.
 * Udržování přesných záznamů o prodeji, vratech a zákaznických interakcích.
 * Zajištění souladu s předpisy a normami pro e-commerce a online prodej.
 * Používání e-commerce platforem a softwaru pro zefektivnění provozu a zlepšení efektivity.
 * Předkládání pravidelných zpráv o výkonnostních metrikách a navržení zlepšení.
 * Spolupráce na vývoji a údržbě uživatelského rozhraní online obchodu pro maximální zákaznické zapojení.</t>
   </si>
   <si>
-    <t>Product Marketing Manager</t>
+    <t>Product Manager</t>
   </si>
   <si>
     <t>Produktový manažer</t>
   </si>
   <si>
     <t>* Creating business solutions, processes and business models.
 * Processing technical and price proposals.
 * Designing and implementing measures for development.
 * Promoting the sale of products with respect to technical and procedural aspects and relations with suppliers.
 * Managing the relative technical and commercial documentation.
 * Analysing market conditions, processing the results of market analysis, providing regular reports on the results and their presentation.
 * Cooperating with business and technical section of the company.
 * Representing the company in meetings with business partners and other entities.</t>
   </si>
   <si>
     <t>* Tvoření obchodních řešení, procesů a obchodních modelů.
 * Zpracovávání technických a cenových nabídek.
 * Navrhování a realizování rozvojových opatření.
 * Podporování prodeje produktů s ohledem na technickou a procesní stránku a vztahy s dodavatelem.
 * Vedení příslušné technické a obchodní dokumentace.
 * Analyzování tržních podmínek, zpracování výsledků rozboru trhu, poskytování pravidelných přehledů o výsledcích a jejich prezentování.
 * Spolupracování s obchodním a technickým úsekem společnosti
 * Reprezentování společnosti na jednáních s obchodními partnery a dalšími subjekty.</t>
   </si>
   <si>
@@ -2850,50 +2936,88 @@
 * Plnění souvisejících úkolů při zakládání staveb.</t>
   </si>
   <si>
     <t>Civil Engineer</t>
   </si>
   <si>
     <t>Stavební inženýr</t>
   </si>
   <si>
     <t>* Completing preparatory, technical, project and other construction and construction-technical documentation for the authorisation of constructions, their alterations, and maintenance work.
 * Completing partial documentation for territorial plans.
 * Completing documentation for the assessment of the impact of construction work on the environment.
 * Providing the technical and economic consulting services (expert opinions, surveys, estimates, etc.).
 * Performing construction measurements and construction diagnostics.
 * Providing professional author's supervision regarding the construction work in accordance with the approved project documentation.
 * Representation investor during the preparation and provision of construction works.</t>
   </si>
   <si>
     <t>* Vyhotovování přípravné, technické, projektové a jiné stavební a stavebně-technické dokumentace při povolování staveb, jejich změn a údržbových prací na nich.
 * Vyhotovování dílčí dokumentace pro územní plány.
 * Vyhotovování podkladů k hodnocení vlivu stavebního díla na životní prostředí.
 * Poskytování odborného technického a ekonomického poradenství (odborné posudky, průzkumy, odhady, dobrozdání apod.).
 * Vykonávání stavebních měření a stavební diagnostiky.
 * Vykonávání odborného autorského dohledu nad uskutečňováním staveb podle schválené projektové dokumentace.
 * Zastupování investora stavby ve věcech přípravy a uskutečňování staveb.</t>
+  </si>
+  <si>
+    <t>Civil Engineer for Public Procurement</t>
+  </si>
+  <si>
+    <t>Stavební inženýr pro veřejné zakázky</t>
+  </si>
+  <si>
+    <t>* Preparing and submitting competitive bids for construction projects.
+* Analyzing project requirements and specifications to determine bid scope.
+* Collaborating with project managers, engineers, and other stakeholders to gather necessary information.
+* Conducting cost analysis and estimating project expenses to create accurate bid proposals.
+* Researching and identifying potential subcontractors and suppliers for project needs.
+* Ensuring compliance with legal and regulatory requirements in bid submissions.
+* Presenting bids to clients and addressing any inquiries or concerns.
+* Maintaining records of bids submitted and outcomes for future reference.
+* Monitoring industry trends and competitor activities to enhance bidding strategies.
+* Participating in negotiations with clients and stakeholders to secure contracts.
+* Assisting in the development of project schedules and resource allocation.
+* Providing support during the project execution phase to ensure adherence to bid specifications.
+* Contributing to the continuous improvement of bidding processes and methodologies.
+* Attending industry conferences and networking events to promote the company and gather insights.</t>
+  </si>
+  <si>
+    <t>* Příprava a předkládání konkurenčních nabídek na stavební projekty.
+* Analýza požadavků a specifikací projektu k určení rozsahu nabídky.
+* Spolupráce s projektovými manažery, inženýry a dalšími zúčastněnými stranami za účelem shromažďování nezbytných informací.
+* Provádění nákladové analýzy a odhadu projektových výdajů za účelem vytvoření přesných nabídkových návrhů.
+* Výzkum a identifikace potenciálních subdodavatelů a dodavatelů pro potřeby projektu.
+* Zajišťování souladu s právními a regulačními požadavky při předkládání nabídek.
+* Představování nabídek klientům a zodpovídání jakýchkoli dotazů nebo obav.
+* Udržování záznamů o předložených nabídkách a výsledcích pro budoucígetReference.
+* Monitorování trendů v odvětví a aktivit konkurentů za účelem vylepšení strategií nabídek.
+* Účast na jednáních s klienty a zúčastněnými stranami za účelem zajištění smluv.
+* Asistence při rozvoji projektových časových plánů a přidělování zdrojů.
+* Poskytování podpory během fáze realizace projektu za účelem zajištění dodržování podmínek nabídky.
+* Příspěvek k nepřetržitému zlepšování procesů a metodologií nabídek.
+* Účast na konferencích a networkingových akcích odvětví za účelem propagace společnosti a získání poznatků.</t>
   </si>
   <si>
     <t>Construction Estimator</t>
   </si>
   <si>
     <t>Rozpočtář/kalkulant staveb</t>
   </si>
   <si>
     <t>* Collection and analysis of partial data entering the final value of the construction costs of the works.
 * Examination of preliminary architectural drawings and engineering plans.
 * Attendance at construction sites, checking the availability of utilities.
 * Determining the amount of building materials and labour needed to construct the works.
 * Compilation of estimates taking into account all inputs and factors affecting the final cost value.
 * Drafting of final bids.
 * Providing advice on the profitability of construction projects.</t>
   </si>
   <si>
     <t>* Shromažďování a analyzování částkových údajů vstupujících do konečné hodnoty nákladů na výstavbu stavebního díla.
 * Zkoumání předběžných architektonických nákresů a inženýrských plánů.
 * Navštěvování míst výstavby, kontrolování dostupnosti inženýrských sítí.
 * Určování množství stavebního materiálu a pracovní síly potřebné k výstavbě stavebního díla.
 * Sestavování cenových kalkulací zohledňujících všechny vstupy a faktory ovlivňující konečnou hodnotu nákladů.
 * Vypracovávání konečných cenových nabídek.
 * Poskytování poradenství ohledně rentability stavebních projektů.</t>
   </si>
@@ -3040,50 +3164,80 @@
   <si>
     <t>Estate Agent</t>
   </si>
   <si>
     <t>Realitní makléř</t>
   </si>
   <si>
     <t>* Arranging for the purchase, sale and rental of real estate.
 * Searching for properties matching the requirements of the client.
 * Publication of advertisements in the media.
 * Conducting sightings of properties, preparing photographic documentation of the interior and exterior.
 * Presentation of selected properties to the clients.
 * Preparing administrative documents for the closure of the business case.
 * Managing and updating real estate portfolio and client database.</t>
   </si>
   <si>
     <t>* Zprostředkování koupě, prodeje a pronájmu nemovitostí.
 * Vyhledávání vyhovujících nemovitostí podle požadavků klientů.
 * Zveřejňování inzerátů v prostředcích masové komunikace.
 * Vykonávání obhlídek nemovitostí, provádění fotografické dokumentace interiéru a exteriéru.
 * Prezentování vybraných nemovitostí klientům.
 * Připravování administrativních podkladů pro uzavření obchodního případu.
 * Správa a aktualizace portfolia nemovitostí a databáze klientů.</t>
   </si>
   <si>
+    <t>Finishing works in constructions</t>
+  </si>
+  <si>
+    <t>Pracovník dokončovacích stavebních prací</t>
+  </si>
+  <si>
+    <t>* Executing finishing works in construction projects, ensuring high-quality standards and attention to detail.
+* Installing various materials such as drywall, plaster, paint, and flooring to complete interior and exterior surfaces.
+* Collaborating with architects, contractors, and other construction professionals to meet project specifications and timelines.
+* Conducting inspections of completed work to ensure compliance with safety regulations and building codes.
+* Preparing surfaces for finishing by cleaning, sanding, and applying necessary treatments.
+* Utilizing a variety of tools and equipment, including hand tools and power tools, to perform tasks efficiently and safely.
+* Maintaining a clean and organized work environment to promote safety and productivity.
+* Troubleshooting and resolving issues that arise during the finishing process.
+* Keeping accurate records of work performed and materials used for project tracking and reporting.
+* Adhering to project schedules and communicating effectively with team members to ensure timely completion of tasks.</t>
+  </si>
+  <si>
+    <t>* Provádění dokončovacích prací ve stavebních projektech, zajištění vysokých standardů kvality a pozornost k detailům.
+* Instalace různých materiálů, jako jsou sádrokartony, omítky, barvy a podlahy, pro dokončení povrchů interiéru a exteriéru.
+* Spolupráce s architekty, dodavateli a dalšími odborníky ve stavebnictví za účelem splnění projektových specifikací a časových plánů.
+* Provádění inspekcí dokončených prací za účelem zajištění souladu s bezpečnostními předpisy a stavebními řády.
+* Příprava povrchů pro dokončování jejich čištěním, broušením a aplikací nezbytných ošetření.
+* Používání různých nástrojů a zařízení, včetně ručních nástrojů a elektrického nářadí, pro provádění úkolů efektivně a bezpečně.
+* Udržování čistého a organizovaného pracovního prostředí pro podporu bezpečnosti a produktivity.
+* Odstraňování problémů a řešení otázek vznikajících během dokončovacího procesu.
+* Vedení přesných záznamů o vykonané práci a použitých materiálech pro sledování a podávání zpráv o projektu.
+* Dodržování projektových rozvrhů a efektivní komunikace s členy týmu za účelem včasného dokončení úkolů.</t>
+  </si>
+  <si>
     <t>Fitter/Assembler</t>
   </si>
   <si>
     <t>Montážník/montér</t>
   </si>
   <si>
     <t>* Dismantling original window and door panels, sills, garage doors, shading systems, plaster boards, formwork, etc.
 * Mounting and securing window and door panels, sills, garage doors, shading systems, plaster boards, formwork, etc.
 * Providing repairs, warranties, and after-sales service.</t>
   </si>
   <si>
     <t>* Demontování původních okenních a dveřních výplní, parapetů, garážových bran, stínících systémů, sádrokartonu, bednění apod. u zákazníka.
 * Montování a osazování okenních a dveřních výplní, parapetů, garážových bran, stínících systémů, sádrokartonu, bednění apod.
 * Zajišťování oprav, záručního a pozáručního servisu.</t>
   </si>
   <si>
     <t>Floor Layer, Paver</t>
   </si>
   <si>
     <t>Podlahář, dlaždič</t>
   </si>
   <si>
     <t>* Assessing the degree of unevenness of floors with a spirit level.
 * Eliminating the identified unevenness using a levelling screed.
 * Cutting and sawing wood flooring, laminate flooring and tiles to the required dimensions.
@@ -3379,51 +3533,51 @@
     <t>* Provádění výpočtů potřebných k navrhování jednodušších chladících a klimatizačních zařízení.
 * Montování, demontování a kompletování chladících a klimatizačních zařízení.
 * Zjišťování poruch a určování postupů potřebných k jejich odstranění.
 * Zapojování automatických a řídících prvků do chladících a klimatizačních zařízení.
 * Posuzování zařízení z hlediska splňování norem a předpisů.</t>
   </si>
   <si>
     <t>Roofer</t>
   </si>
   <si>
     <t>Klempíř, pokrývač</t>
   </si>
   <si>
     <t>* Calculating, plotting and fabricating sheet metal products.
 * Cutting the sheet metal plates into the required dimensions.
 * Laying a soft and hard roof covering.
 * Covering roofs, terraces, balconies, loggias, parapets, cornices, window sills, etc. with sheet metal.</t>
   </si>
   <si>
     <t>* Vypočítávání, zakreslování a vyhotovování výrobků z plechu.
 * Stříhání plechu na požadované rozměry.
 * Kladení měkké a tvrdé střešní krytiny.
 * Oplechovávání střech, teras, balkónů, lodžií, atik, říms, parapetů apod.</t>
   </si>
   <si>
-    <t>Scaffolder</t>
+    <t>Scaffolder worker</t>
   </si>
   <si>
     <t>Lešenář</t>
   </si>
   <si>
     <t xml:space="preserve">* Putting up scaffoldings while considering the load-carrying capacity of the bed.
 * Putting up scaffoldings along the frontage of the buildings.
 * Putting up protective railings, protective nets, ladders, floors and blocks that prevent objects from falling down from the scaffolding.
 * Being responsible for building the right foundations of a scaffolding, for the correct anchoring and putting up of the scaffolding .
 * Taking apart the scaffolding and protective nets after finishing the building process.
 </t>
   </si>
   <si>
     <t>* Zakládání lešení s přihlédnutím na nosnost podkladu.
 * Montování lešení podél fasád budov.
 * Osazování ochranných zábradlí, ochranných sítí, žebříků, podlah a zarážek bránících pádu předmětů z lešení.
 * Zodpovídání za správné založení, ukotvení a smontovaní lešení.
 * Demontování lešení a ochranných sítí po ukončení stavebních prací.</t>
   </si>
   <si>
     <t>Site Manager</t>
   </si>
   <si>
     <t>Stavbyvedoucí</t>
   </si>
@@ -3741,51 +3895,51 @@
 * Příprava a analýza finančních výkazů, rozpočtů a prognóz.
 * Podpora procesů měsíčního a roční uzávěrky.
 * Zajištění souladu s finančními předpisy a vnitřními kontrolami.
 * Provedení analýzy odchylek a identifikace trendů ve finančním výkonu.
 * Spolupráce s různými odděleními za účelem shromažďování finančních údajů a poznatků.
 * Asistence při přípravě finančních zpráv pro vedení a zúčastněné strany.
 * Vedení přesných finančních záznamů a dokumentace.
 * Účast na auditech a zajištění včasné odpovědi na auditní dotazy.
 * Podpora implementace finančních politik a postupů.
 * Asistence při správě cash flow a monitorování finančních transakcí.
 * Poskytování administrativní podpory finančnímu týmu podle potřeby.
 * Příspěvek k iniciativám pro zlepšení procesů v rámci finančního oddělení.
 * Zapojení do profesního rozvoje pro udržení aktuálnosti s trendy a předpisy v odvětví.</t>
   </si>
   <si>
     <t>Assistant of Auditor</t>
   </si>
   <si>
     <t>Asistent auditora</t>
   </si>
   <si>
     <t>* Performing economic activities (with the exception of signing a written report on the results of provided audit services) under the direction of a certified auditor.
 * Checking financial statements of customers.
 * Managing audit documentation.
 * Managing the auditor’s assistant labour book.
-* Providing co-operation to the Slovak Chamber of Auditors in case of a quality audit concerning the performance of auditing services.</t>
+* Providing co-operation to the Chamber of Auditors in case of a quality audit concerning the performance of auditing services.</t>
   </si>
   <si>
     <t>* Vykonávání ekonomických činností (s výjimkou podepisování písemné zprávy o výsledcích poskytnutých auditorských služeb) pod vedením certifikovaného auditora.
 * Ověřování účetních závěrek u klientů.
 * Vedení auditorské dokumentace.
 * Vedení pracovní knížky asistenta auditora.
 * Poskytování součinnosti státní komoře auditorů v případě kontroly kvality vykonávání auditorských služeb.</t>
   </si>
   <si>
     <t>Assistant to a Tax Advisor</t>
   </si>
   <si>
     <t>Asistent daňového poradce</t>
   </si>
   <si>
     <t>* Performing economic activities under the guidance of a certified tax consultant.
 * Preparing tax opinions in the Slovak and/or a foreign language.
 * Calculating the income tax of natural and legal persons.
 * Preparing tax returns for the income tax of natural and legal persons, VAT, property tax, car tax and excise duty.
 * Registering taxpayers at the relevant tax authorities.
 * Communicating with the clients of the company and representatives of the tax administration.</t>
   </si>
   <si>
     <t>* Vykonávání ekonomických činností pod vedením certifikovaného daňového poradce.
 * Připravování daňových stanovisek v národním nebo cizím jazyce.
@@ -5841,50 +5995,74 @@
   <si>
     <t>ABAP Programmer</t>
   </si>
   <si>
     <t>Programátor ABAP</t>
   </si>
   <si>
     <t>* Developing complex computer applications and/or separate modules in the ABAP programming language.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t>* Vývoj komplexních počítačových aplikací a/nebo samostatných modulů v programovacím jazyce ABAP.
 * Analýza požadavků klientů, posuzování možných rizik a s tím spojených technických problémů.
 * Podílení se na vytváření technických specifikací.
 * Odevzdávání vykonané práce klientům/testerům k otestování.
 * Zjišťování funkčních a bezpečnostních chyb ve zdrojovém kódu a jejich oprava.
 * Odevzdávání hotových softwarových aplikací klientům, projektovému manažerovi apod.
 * Poskytování technické podpory klientům.</t>
   </si>
   <si>
+    <t>Agile Coach</t>
+  </si>
+  <si>
+    <t>Agile coach</t>
+  </si>
+  <si>
+    <t>Implementing agile principles within teams and the organization.
+Coaching Scrum Masters, Product Owners, and development teams.
+Facilitating retrospectives, workshops, and agile ceremonies.
+Assessing team maturity and proposing improvements.
+Removing obstacles that hinder agile ways of working.
+Educating teams on agile frameworks (Scrum, Kanban, SAFe).
+Supporting a culture of continuous improvement.</t>
+  </si>
+  <si>
+    <t>Zavádění agilních principů v týmech a organizaci.
+Koučování Scrum Masterů, Product Ownerů a vývojových týmů.
+Facilitace retrospektiv, workshopů a agilních ceremonií.
+Hodnocení zralosti týmu a navrhování zlepšení.
+Odstraňování překážek bránících agilnímu fungování.
+Vzdělávání týmů v agilních frameworcích (Scrum, Kanban, SAFe).
+Podpora kultury neustálého zlepšování.</t>
+  </si>
+  <si>
     <t>AI Engineer</t>
   </si>
   <si>
     <t>AI inženýr</t>
   </si>
   <si>
     <t>* Design, development and implementation of artificial intelligence and machine learning models.
 * Data processing and analysis, including dataset preparation, cleaning and annotation.
 * Development of algorithms for prediction, classification, image/speech recognition or natural language processing (NLP).
 * Integration of AI solutions into existing products, systems or cloud infrastructure.
 * Optimization of models in terms of performance, accuracy and computational resource requirements.
 * Collaboration with data analysts, software developers and business teams in defining requirements and goals.
 * Monitoring AI/ML trends and innovations and applying them in practice.
 * Documentation of procedures, solutions and experiment results.</t>
   </si>
   <si>
     <t>* Návrh, vývoj a implementace modelů umělé inteligence a strojového učení.
 * Zpracování a analýza dat včetně přípravy datasetů, čištění a anotace dat.
 * Vývoj algoritmů pro predikci, klasifikaci, rozpoznávání obrazu/řeči nebo zpracování přirozeného jazyka (NLP).
 * Integrace AI řešení do existujících produktů, systémů nebo cloudové infrastruktury.
 * Optimalizace modelů z hlediska výkonu, přesnosti a náročnosti na výpočetní zdroje.
 * Spolupráce s datovými analytiky, vývojáři softwaru a byznys týmy při definování požadavků a cílů.
 * Monitorování trendů a novinek v oblasti AI/ML a jejich aplikace do praxe.
 * Dokumentace postupů, řešení a výsledků experimentů.</t>
   </si>
@@ -6807,50 +6985,74 @@
   <si>
     <t>Objective-C Programmer</t>
   </si>
   <si>
     <t>Programátor Objective-C</t>
   </si>
   <si>
     <t>* Developing mobile applications for the iOS platform and for devices with the iOS operating system (iPhone, iPad etc.).
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t>* Vývoj mobilních aplikací pro platformu iOS a pro zařízení s iOS operačním systémem (iPhone, iPad apod.).
 * Analýza požadavků klientů, posuzování možných rizik a s tím spojených technických problémů.
 * Podílení se na vytváření technických specifikací.
 * Odevzdávání vykonané práce klientům/testerům k otestování.
 * Zjišťování funkčních a bezpečnostních chyb ve zdrojovém kódu a jejich oprava.
 * Odevzdávání hotových softwarových aplikací klientům, projektovému manažerovi apod.
 * Poskytování technické podpory klientům.</t>
   </si>
   <si>
+    <t>Online Casino Technician</t>
+  </si>
+  <si>
+    <t>Online Casino Technik</t>
+  </si>
+  <si>
+    <t>Managing and monitoring online gaming systems.
+Resolving incidents related to gaming software.
+Deploying updates and game configurations.
+Testing the functionality of game modules.
+Communicating with developers and game providers.
+Ensuring operational stability and performance.
+Documenting technical interventions.</t>
+  </si>
+  <si>
+    <t>Správa a monitorování online herních systémů.
+Řešení incidentů souvisejících s herním softwarem.
+Nasazování aktualizací a konfigurací her.
+Testování funkčnosti herních modulů.
+Komunikace s vývojáři a poskytovateli her.
+Zajištění provozní stability a výkonu.
+Dokumentace technických zásahů.</t>
+  </si>
+  <si>
     <t>Oracle Programmer</t>
   </si>
   <si>
     <t>Programátor Oracle</t>
   </si>
   <si>
     <t>* Developing computer applications and connecting them with the Oracle database system.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t>* Vývoj počítačových aplikací a jejich propojování s databázovým systémem Oracle.
 * Analýza požadavků klientů, posuzování možných rizik a s tím spojených technických problémů.
 * Podílení se na vytváření technických specifikací.
 * Odevzdávání vykonané práce klientům/testerům k otestování.
 * Zjišťování funkčních a bezpečnostních chyb ve zdrojovém kódu a jejich oprava.
 * Odevzdávání hotových softwarových aplikací klientům, projektovému manažerovi apod.
 * Poskytování technické podpory klientům.</t>
   </si>
   <si>
     <t>Perl Programmer</t>
@@ -6970,78 +7172,126 @@
   <si>
     <t>* Developing and maintaining statistical software and tools using R programming language.
 * Analyzing complex datasets to extract meaningful insights and drive data-informed decision-making.
 * Collaborating with cross-functional teams to understand data requirements and deliver actionable solutions.
 * Creating data visualizations and reports to communicate findings effectively to stakeholders.
 * Writing clean, efficient, and well-documented code to ensure maintainability and scalability of projects.
 * Conducting data cleaning and preprocessing to ensure data quality and reliability.
 * Participating in code reviews and contributing to best practices in software development.
 * Staying updated with the latest advancements in R programming and data science methodologies.
 * Troubleshooting and debugging existing R applications to enhance functionality and performance.
 * Providing training and support to team members and stakeholders on R tools and techniques.</t>
   </si>
   <si>
     <t>* Vývoj a údržba statistického softwaru a nástrojů pomocí programovacího jazyka R.
 * Analýza složitých datových sad pro získání smysluplných poznatků a podporu rozhodování založeného na datech.
 * Spolupráce s伍([-funkčními týmy pro pochopení požadavků na data a dodávání akčních řešení.
 * Vytváření datových vizualizací a zpráv pro efektivní komunikaci výsledků se zainteresovanými stranami.
 * Psaní čistého, efektivního a bien zdokumentovaného kódu pro zajištění udržovatelnosti a škálovatelnosti projektů.
 * Provádění čištění a předzpracování dat pro zajištění kvality a spolehlivosti dat.
 * Účast v přehledech kódu a přispívání k osvědčeným postupům ve vývoji softwaru.
 * Aktualizace znalostí o nejnovějších pokrocích v programování jazyka R a metodologiích datové vědy.
 * Odstraňování problémů a ladění existujících aplikací R pro zlepšení funkcionality a výkonnosti.
 * Poskytování školení a podpory členům týmu a zainteresovaným stranám ohledně nástrojů a technik jazyka R.</t>
   </si>
   <si>
+    <t>RPA engineer</t>
+  </si>
+  <si>
+    <t>RPA inženýr</t>
+  </si>
+  <si>
+    <t>Automating processes using RPA tools (UiPath, BluePrism, Automation Anywhere).
+Modeling process flows and analyzing steps suitable for automation.
+Developing, testing, and deploying robotic scripts.
+Ensuring proper operation of RPA robots in production.
+Optimizing existing automations and resolving incidents.
+Documenting solutions and process procedures.
+Collaborating with process analysts, IT, and business departments.</t>
+  </si>
+  <si>
+    <t>Automatizace procesů pomocí RPA nástrojů (UiPath, BluePrism, Automation Anywhere).
+Modelování procesních toků a analýza kroků vhodných pro automatizaci.
+Tvorba, testování a nasazování robotických skriptů.
+Zajištění správného fungování RPA robotů v produkci.
+Optimalizace existujících automatizací a řešení incidentů.
+Dokumentace řešení a procesních postupů.
+Spolupráce s procesními analytiky, IT a business odděleními.</t>
+  </si>
+  <si>
     <t>Ruby Developer/Programmer</t>
   </si>
   <si>
     <t>Ruby Developer / Programmer</t>
   </si>
   <si>
     <t>* Collaborating with cross-functional teams to define, design, and ship new features in Ruby applications.
 * Writing clean, maintainable, and efficient code while following best practices and development standards.
 * Debugging and resolving issues in existing applications to ensure optimal performance and user experience.
 * Participating in code reviews to provide constructive feedback and improve team productivity.
 * Staying updated with emerging technologies and industry trends to enhance development processes.
 * Developing and maintaining documentation for code, processes, and applications.
 * Integrating user-facing elements with server-side logic to create seamless applications.
 * Ensuring the security and scalability of applications through rigorous testing and optimization.
 * Contributing to the continuous improvement of the development process and team collaboration.
 * Mentoring junior developers and sharing knowledge to foster a culture of learning within the team.</t>
   </si>
   <si>
     <t>* Spolupráce s průřezovými týmy při definování, návrhu a vydání nových funkcí v aplikacích Ruby.
 * Psaní čistého, udržovatelného a efektivní kódu v souladu s nejlepšími postupy a vývozními standardy.
 * Odstraňování chyb a řešení problémů v existujících aplikacích za účelem zajištění optimálního výkonu a uživatelské zkušenosti.
 * Účast na kontrolách kódu za účelem poskytnutí konstruktivní zpětné vazby a zlepšení produktivity týmu.
 * Aktivní sledování nových technologií a trendů v odvětví za účelem vylepšení vývojových procesů.
 * Vývoj a údržba dokumentace pro kód, procesy a aplikace.
 * Integrace prvků orientovaných na uživatele se serverovou logikou za účelem vytvoření přehledných aplikací.
 * Zajišťování bezpečnosti a škálovatelnosti aplikací prostřednictvím přísného testování a optimalizace.
 * Příspěvek k neustálému zlepšování vývojového procesu a týmové spolupráce.
 * Mentorování juniorních vývojářů a sdílení znalostí za účelem podnícení kultury učení v týmu.</t>
+  </si>
+  <si>
+    <t>SAP consultant</t>
+  </si>
+  <si>
+    <t>SAP konzultant</t>
+  </si>
+  <si>
+    <t>Analyzing business processes and designing solutions within SAP modules.
+Configuring the SAP system according to client requirements.
+Testing, documenting, and supporting deployment activities.
+Training users and providing expert support.
+Collaborating on data migration and integrations with other systems.
+Resolving incidents and optimizing SAP configurations.
+Supporting the development of SAP architecture and processes.</t>
+  </si>
+  <si>
+    <t>Analyzování business procesů a návrh řešení v SAP modulech.
+Konfigurace SAP systému podle požadavků klienta.
+Testování, dokumentace a podpora při nasazení.
+Školení uživatelů a poskytování odborné podpory.
+Spolupráce na migraci dat a integracích s jinými systémy.
+Řešení incidentů a optimalizace SAP nastavení.
+Podpora rozvoje SAP architektury a procesů.</t>
   </si>
   <si>
     <t>SAP specialist</t>
   </si>
   <si>
     <t>SAP specialista</t>
   </si>
   <si>
     <t>* Provide adequate user support, receive and resolve bug reports and problems.
 * Monitor the system and take measures to ensure trouble-free operation.
 * Manage assigned modules according to agreed internal standards.
 * Communicate with other departments to provide appropriate support for SAP users.
 * Contribute to the development of operational methodologies and development plans.
 * Take over new innovations as well as professional decommissioning of obsolete information systems.</t>
   </si>
   <si>
     <t>* Zajistit dostatečnou podporu uživatelům, přijímat a řešit hlášení chyb a problémy.
 * Monitorovat systém a přijímat opatření k zajištění bezporuchového provozu.
 * Spravovat přidělené moduly podle dohodnutých interních standardů.
 * Komunikovat s ostatními útvary na zajišťovat příslušnou podporu pro uživatele SAP.
 * Přispívat k rozvoji provozní metodiky a rozvojových plánů.
 * Probírat nové inovace i odborné vyřazení zastaralých informačních systémů.</t>
   </si>
   <si>
     <t>Scrum Master</t>
@@ -7131,50 +7381,105 @@
 * Spolupráce s IT specialisty a programátory při návrzích možných řešení.
 * Školení obsluhování nového informačního softwaru.
 * Vytváření kvalitního zákaznického servisu a technické podpory.</t>
   </si>
   <si>
     <t>Software Engineer</t>
   </si>
   <si>
     <t>Softwarový inženýr</t>
   </si>
   <si>
     <t>* Using computer and mathematical knowledge in designing, developing, and testing software.
 * Analysing customer requirements and proposing technical solutions.
 * Creating and maintaining technical documentation.
 * Developing software according to customer requirements.
 * Testing software and repairing errors.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t>* Využívání počítačových a matematických poznatků při navrhování, vyvíjení a testování softwaru.
 * Analyzování požadavků klientů, navrhování technických řešení.
 * Vytváření a udržování technické dokumentace.
 * Vyvíjení softwaru podle požadavků klientů.
 * Testování softwaru, opravování vzniklých chyb.
 * Poskytování technické podpory klientům.</t>
+  </si>
+  <si>
+    <t>Solution architect</t>
+  </si>
+  <si>
+    <t>Solution architekt</t>
+  </si>
+  <si>
+    <t>Analyzing business requirements and translating them into technical solution designs.
+Designing system architectures, integrations, data flows, and technical components.
+Preparing architectural documentation, models, and diagrams.
+Selecting technologies and defining technical standards and best practices.
+Collaborating with developers, testers, business analysts, and the infrastructure team during implementation.
+Consulting design proposals with stakeholders and presenting architecture to both technical and non-technical audiences.
+Overseeing solution implementation and performing technical reviews.
+Addressing security, performance, scalability, and availability considerations.
+Designing integration interfaces (APIs) and system interconnection logic.
+Ensuring solution alignment with enterprise architecture and IT strategy.
+Supporting roadmap planning and effort estimation.</t>
+  </si>
+  <si>
+    <t>Analyzování business požadavků a jejich překlad do technického návrhu řešení.
+Navrhování architektury systémů, integrací, datových toků a technických komponent.
+Příprava architektonické dokumentace, modelů a diagramů.
+Výběr technologií a určování technických standardů a best practices.
+Spolupráce s vývojáři, testery, business analytiky a infra týmem během implementace.
+Konzultace návrhů se stakeholdery a prezentace architektury technickému i netechnickému publiku.
+Dohled nad implementací řešení a provádění technických revizí.
+Řešení bezpečnosti, výkonu, škálovatelnosti a dostupnosti.
+Návrh integračních rozhraní (API) a logiky propojení systémů.
+Zajištění souladu řešení s enterprise architekturou a IT strategií.
+Podpora plánování roadmapy a tvorby odhadů náročnosti.</t>
+  </si>
+  <si>
+    <t>SRE – Site Reliability Engineer</t>
+  </si>
+  <si>
+    <t>Monitoring system availability and performance.
+Incident response — resolving outages and restoring services quickly.
+Automating operational tasks and deployments.
+Capacity planning and infrastructure scaling.
+Building and maintaining monitoring, alerting, and metrics.
+Collaborating with developers to improve application reliability.
+Post‑incident analysis and implementation of preventive measures.
+Ensuring system security and compliance with standards.</t>
+  </si>
+  <si>
+    <t>Monitoring dostupnosti a výkonu systémů.
+Incident response – řešení výpadků a rychlé obnovení služeb.
+Automatizace provozních úkolů a nasazování.
+Kapacitní plánování a škálování infrastruktury.
+Tvorba a údržba monitoringu, alertingu a metrik.
+Spolupráce s vývojáři na zlepšení spolehlivosti aplikací.
+Post‑incident analýzy a zavádění preventivních opatření.
+Zajištění bezpečnosti systémů a dodržování standardů.</t>
   </si>
   <si>
     <t>Systems Administrator</t>
   </si>
   <si>
     <t>Systémový administrátor</t>
   </si>
   <si>
     <t>* Installation and administration of computer servers and workstations.
 * Installing, reinstalling and updating licensed software; keeping records on purchased licences.
 * Performing regular system and software audits.
 * Analysing system logs and identifying possible irregularities.
 * Optimising the system operation and performance.
 * Managing the rights of access to the computer network with an emphasis on safeguarding of sensitive data from unauthorised access.
 * Responsibility for the controlled access to the Internet and securing of incoming and outgoing data.
 * Carrying out regular back-ups of electronic data.
 * Providing methodological support to employees regarding the software and hardware equipment usage.
 * Solving technical problems.</t>
   </si>
   <si>
     <t>* Instalování a správa počítačových serverů a pracovních stanic.
 * Instalování, přeinstalování a aktualizování licencovaného software; vedení evidence o zakoupených licencích.
 * Vykonávání pravidelných systémových a softwarových auditů.
 * Analyzování systémových protokolů, identifikování případných nesrovnalostí.
 * Optimalizování chodu a výkonnosti systému.
@@ -8180,50 +8485,80 @@
 * Informování se o aktuálních událostech a trendech v různých oblastech za účelem identifikace potenciálních příběhů.
 * Dodržování etických standardů a pokynů v žurnalistice za účelem udržení důvěry veřejnosti.
 * Účast na pravidelném vzdělávání a profesionálním rozvoji za účelem zlepšení reportérských dovedností.</t>
   </si>
   <si>
     <t>Senior Graphic Designer</t>
   </si>
   <si>
     <t>Senior grafik</t>
   </si>
   <si>
     <t>* Self-reliant production of a wide range of creative graphic concepts without detailed assignments from clients.
 * Incorporating clients’ comments into graphic designs.
 * Transferring drawings from paper to electronic form using a scanner.
 * Setting the final style and colours of drawings in a graphics program.
 * Exporting graphic designs in the desired format.</t>
   </si>
   <si>
     <t>* Samostatná tvorba široké škály kreativních grafických konceptů bez znalosti podrobného zadání ze strany klientů.
 * Zapracovávání připomínek klientů do grafických návrhů.
 * Převod kreseb z papírové do elektronické podoby pomocí skeneru.
 * Stanovování konečného stylu a barevnosti kreseb v grafickém programu.
 * Export grafických návrhů do požadovaného formátu.</t>
   </si>
   <si>
+    <t>TV Host and Announcer</t>
+  </si>
+  <si>
+    <t>Televizní moderátor a hlasatel</t>
+  </si>
+  <si>
+    <t>* Presenting and announcing various segments within electronic media, including radio and television programs.
+* Introducing daily programming, including shows, musical performances, and guest appearances.
+* Reading news articles and other texts in spoken format, ensuring clear and engaging delivery.
+* Conducting interviews with guests and experts to provide insightful commentary and discussion.
+* Engaging with the audience through interactive segments and social media platforms.
+* Collaborating with production teams to develop content and improve program quality.
+* Preparing for broadcasts by researching topics and gathering relevant information.
+* Delivering promotional messages and advertisements in a professional manner.
+* Adapting to live broadcasting situations with poise and professionalism.
+* Upholding the standards of journalistic integrity and accuracy in all communications.</t>
+  </si>
+  <si>
+    <t>* Prezentace a oznamování různých částí v elektronických médiích, včetně rozhlasových a televizních pořadů.
+* Představení denního programu, včetně pořadů, hudebních vystoupení a hostů.
+* Přednes novinových článků a jiných textů v mluvené podobě, zajišťující jasný a poutavý projev.
+* Provádění rozhovorů s hosty a experty, aby poskytli zasvěcený komentář a diskusi.
+* Komunikace s publikem prostřednictvím interaktivních částí a platforem sociálních sítí.
+* Spolupráce s produkčními týmy na vývoji obsahu a zlepšování kvality programu.
+* Příprava na vysílání prostřednictvím výzkumu témat a shromažďovánírelevantních informací.
+* Přednes reklamních sdělení a reklam v profesionální podobě.
+* Přizpůsobování se situacím přímého vysílání s klidem a profesionalitou.
+* Uplatňování standardů novinářské integrity a přesnosti ve všech komunikacích.</t>
+  </si>
+  <si>
     <t>TV/Film Production Assistant</t>
   </si>
   <si>
     <t>Asistent televizní/filmové produkce</t>
   </si>
   <si>
     <t>* Assisting in the preparation and organization of film and television productions.
 * Coordinating schedules and logistics for cast and crew members.
 * Supporting the production team in various tasks including set preparation and equipment setup.
 * Managing communication between departments to ensure smooth operation during filming.
 * Assisting with the handling of production paperwork, including contracts and release forms.
 * Contributing to the maintenance of production budgets and tracking expenses.
 * Helping to organize and facilitate auditions and casting calls.
 * Assisting in the post-production process, including editing and reviewing footage.
 * Coordinating travel arrangements and accommodations for cast and crew.
 * Engaging in problem-solving and providing support during on-set challenges.
 * Maintaining a positive and professional atmosphere on set.
 * Performing other duties as assigned by the production team.</t>
   </si>
   <si>
     <t>* Pomoc při přípravě a organizaci filmových a televizních produkcí.
 * Koordinace rozvrhů a logistiky pro členy hereckého obsazení a štábu.
 * Podpora produkčnímu týmu při různých úkolech, včetně přípravy scény a instalace vybavení.
 * Řízení komunikace mezi odděleními pro zajištění plynulého průběhu filmování.
 * Pomoc s vyřizováním produkční dokumentace, včetně smluv a formulářů o uvolnění práv.
@@ -8469,50 +8804,74 @@
 * Zodpovídání za výpovědní hodnotu a kreativní odkomunikování reklamní kampaně.</t>
   </si>
   <si>
     <t>Auto Repair Shop Manager</t>
   </si>
   <si>
     <t>Vedoucí servisu</t>
   </si>
   <si>
     <t>* Planning the receipt and organising of the repair processes with respect to the efficient use of personnel, means of production and material.
 * Managing, coordinating and motivating employees.
 * Assigning tasks to employees and monitoring their fulfilment.
 * Recording and evaluating the time worked and workers' performance.
 * Assisting in diagnosing the complex defects and determining the repair procedures.
 * Handling complaints and claims from customers.</t>
   </si>
   <si>
     <t>* Plánování přijímání a organizování procesů oprav s ohledem na efektivní využívání pracovníků, výrobních prostředků a materiálu.
 * Řízení, koordinování a motivování pracovníků.
 * Zadávání úkolů pracovníkům a sledování jejich plnění.
 * Evidování a vyhodnocování odpracovaného času a výkonu pracovníků.
 * Napomáhání při diagnostikování složitějších závad, určování postupů oprav.
 * Řešení stížností a reklamací zákazníků.</t>
   </si>
   <si>
+    <t>Betting Sector Manager</t>
+  </si>
+  <si>
+    <t>Manažer pro sázkové produkty</t>
+  </si>
+  <si>
+    <t>Managing the portfolio of sports and odds‑based betting products.
+Collaborating with trading, risk management, and marketing teams.
+Optimizing the offer and monitoring market performance.
+Creating promotional campaigns and player engagement activities.
+Ensuring regulatory and compliance adherence.
+Proposing product innovations.
+Monitoring competitors and industry trends.</t>
+  </si>
+  <si>
+    <t>Řízení portfolia sportovních a kurzových sázek.
+Spolupráce s tradingem, risk managementem a marketingem.
+Optimalizace nabídky a sledování výkonnosti trhu.
+Tvorba promo kampaní a hráčských aktivit.
+Kontrola legislativní shody.
+Návrh produktových inovací.
+Monitoring konkurence a trendů.</t>
+  </si>
+  <si>
     <t>Brand Manager</t>
   </si>
   <si>
     <t>Brand manager</t>
   </si>
   <si>
     <t>* Responsibility for the management of assigned brands.
 * Monitoring the market, consumer preferences and competitive activities.
 * Designing and implementing the brand marketing strategy.
 * Planning the marketing budget, controlling its spending and responsibility for its effective use.
 * Building a brand´s position in the market in accordance with the marketing strategy.
 * Managing and supervising advertising campaigns.
 * Communicating with partners and external suppliers.
 * Cooperating with other departments in the company.</t>
   </si>
   <si>
     <t>* Zodpovídání za spravování přidělených obchodních značek.
 * Monitorování trhu, spotřebitelských preferencí a konkurenčních aktivit.
 * Navrhování a realizování marketingové strategie značky.
 * Plánování marketingového rozpočtu, kontrolování jeho čerpání a zodpovídání za jeho efektivní využití.
 * Budování postavení značky na trhu v souladu s marketingovou strategií.
 * Řízení a vykonávání dohledu nad reklamními kampaněmi.
 * Komunikování s partnery a externími dodavateli.
 * Spolupráce s ostatními odděleními v rámci společnosti.</t>
   </si>
@@ -8789,50 +9148,98 @@
   <si>
     <t>Finance Manager</t>
   </si>
   <si>
     <t>Finanční manažer</t>
   </si>
   <si>
     <t>* Managing, coordinating, motivating, and assessing subordinate employees.
 * Ensuring strategic financial planning.
 * Preparing and processing of financial statements of the company.
 * Analysing the financial situation of the company.
 * Planning, managing, and monitoring of cash flow.
 * Communicating with financial institutions and external partners of the company.
 * Reporting results to the members of senior management.</t>
   </si>
   <si>
     <t>* Řízení, koordinování, motivování a hodnocení podřízených pracovníků.
 * Zajišťování strategického finančního plánování.
 * Připravování a zpracovávání finančních výkazů společnosti.
 * Analyzování finanční situace společnosti.
 * Plánování, řízení a sledování cash flow.
 * Komunikování s finančními institucemi a externími partnery společnosti.
 * Reportování výsledků členům vrcholového managementu.</t>
   </si>
   <si>
+    <t>Gaming Club Manager</t>
+  </si>
+  <si>
+    <t>Manažer herny</t>
+  </si>
+  <si>
+    <t>Managing gaming venue operations and supervising staff.
+Ensuring compliance with rules and legislation.
+Maintaining customer satisfaction.
+Optimizing performance of gaming devices.
+Handling incidents and risk situations.
+Organizing staff schedules and training.
+Overseeing financial and security aspects of the venue.</t>
+  </si>
+  <si>
+    <t>Řízení provozu herny a dohled nad personálem.
+Kontrola dodržování pravidel a legislativy.
+Zajištění spokojenosti zákazníků.
+Optimalizace výkonu herních zařízení.
+Řešení incidentů a rizikových situací.
+Organizace směn a školení.
+Dohled nad finanční a bezpečnostní stránkou provozu.</t>
+  </si>
+  <si>
+    <t>Gaming Machines Manager</t>
+  </si>
+  <si>
+    <t>Manažer herních zařízení</t>
+  </si>
+  <si>
+    <t>Managing the operation of gaming machines and technical equipment.
+Planning placement, performance, and rotation of machines.
+Communicating with technicians, suppliers, and venue operators.
+Monitoring revenues and device performance.
+Ensuring compliance with legislation.
+Overseeing maintenance and service interventions.
+Optimizing the game portfolio.</t>
+  </si>
+  <si>
+    <t>Řízení provozu herních automatů a technických zařízení.
+Plánování umístění, výkonu a rotace automatů.
+Komunikace s techniky, dodavateli a provozovnami.
+Monitorování tržeb a výsledků zařízení.
+Zajišťování souladu s legislativou.
+Kontrola servisních zásahů a údržby.
+Optimalizace nabídky her.</t>
+  </si>
+  <si>
     <t>Head of Borough Council Department</t>
   </si>
   <si>
     <t>Vedoucí oddělení městského úřadu</t>
   </si>
   <si>
     <t xml:space="preserve">* management activities of the department
 * methodological guidelines and coordinating the jobs of the managed department
 * complex control over the jobs in the department
 * cooperation with the heads of other departments
 * work directly subordinate to the head of the field
 * management and supervision in the application of legal norms
 * performing controlling activities within the authority of the department
 * professional consultations related to the activities of the department
 * drafting job descriptions of the employees of the department
 * ensuring a uniform interpretation and application of standards in the area of municipality with links to other state agencies, judiciary, organisations and businesses
 </t>
   </si>
   <si>
     <t xml:space="preserve">* řídící činnost oddělení
 * metodické usměrňování a koordinace pracovních činností řízeného oddělení
 * komplexní zabezpečování prací na oddělení
 * spolupráce s vedoucími ostatních oddělení
 * práce v přímé řídící působnosti vedoucího odboru
 * řízení a dohled při uplatňování právních norem
@@ -8985,50 +9392,56 @@
   </si>
   <si>
     <t>Head of the Legal Department</t>
   </si>
   <si>
     <t>Vedoucí právního oddělení</t>
   </si>
   <si>
     <t>* Managing, leading, motivating and evaluating subordinate staff.
 * Providing legal support, analyses and consulting to the company management.
 * Drafting, commenting and editing contracts.
 * Monitoring legislative changes at the national and European levels.
 * Cooperating with state authorities.
 * Representing the company in litigation and administrative proceedings.</t>
   </si>
   <si>
     <t xml:space="preserve">* Řízení, vedení, motivování a hodnocení podřízených pracovníků.
 * Poskytování právní podpory, analýz a konzultací managementu společnosti.
 * Koncipování, připomínkování a upravování smluv.
 * Monitorování legislativních změn na národní a evropské úrovni.
 * Spolupracování s orgány státní správy.
 * Zastupování společnosti v soudních sporech a správních řízeních.
 </t>
   </si>
   <si>
+    <t>Head of Vehicle Technical Inspection</t>
+  </si>
+  <si>
+    <t>Vedoucí technické kontroly vozidel</t>
+  </si>
+  <si>
     <t>Hotel manager</t>
   </si>
   <si>
     <t>Manažér hotelu</t>
   </si>
   <si>
     <t>* Managing a hotel, a group of hotels
 * Overseeing all departments, plants and resorts
 * Responsibility for preparation and execution of the business plan, the investment and financial plan of the hotel
 * Responsibility for the readiness of the hotel to provide services
 * Responsibility for securing sufficient number of qualified employees
 * Participation in the choice of and approving new employees, making decisions about termination of employment
 * Overseeing the operation of the hotel, checking daily reports and monthly statements of operation
 * Securing PR of the hotel
 * Overseeing satisfaction of the guests and the quality of provided services
 * Taking part in exhibitions, meetings, workshops.
 * Cooperating in creating business strategies and putting them into practice</t>
   </si>
   <si>
     <t>* Řízení hotelu, skupiny hotelů
 * Kontrola všech úseků, provozů a středisek
 * Zodpovědnost za přípravu a plnění obchodního plánu, investičního a finančního plánu hotelu
 * Zodpovědnost za připravenost hotelu na poskytování služeb
 * Zodpovědnost za zabezpečení dostatečného množství kvalifikovaných zaměstnanců
 * Účast na výběru a schvalování přijímání nových pracovníků, rozhodování o rozvázání pracovního poměru
@@ -9159,50 +9572,74 @@
   <si>
     <t>Marketing Manager</t>
   </si>
   <si>
     <t>Marketingový manažer</t>
   </si>
   <si>
     <t>* Development of short-time and long-time marketing strategy.
 *Strengthening the awareness and position of the brand on the market.
 * Analysing the market, monitoring trends and activities of competitors.
 * Proposing marketing budget, deciding on the use of funds and supervising their ongoing use.
 * Preparing and coordinating the course of marketing campaigns and supporting activities.
 * Monitoring the effectiveness of marketing campaigns and supporting activities.
 * Evaluating the successfulness of marketing campaigns and supporting activities.
 * Leadership, motivation and assignment of tasks to subordinate staff.</t>
   </si>
   <si>
     <t>* Vypracovávání krátkodobé a dlouhodobé marketingové strategie.
 * Upevňování povědomí o obchodní značce a jejího postavení na trhu.
 * Analyzování trhu, monitorování trendů a činností konkurence.
 * Navrhování marketingového rozpočtu, rozhodování o využívání finančních prostředků a vykonávání dohledu nad jejich průběžným čerpáním.
 * Připravování a koordinování průběhu marketingových kampaní a podpůrných aktivit.
 * Sledování efektivity marketingových kampaní a podpůrných aktivit.
 * Vyhodnocování úspěšnosti marketingových kampaní a podpůrných aktivit.
 * Vedení, motivování a zadávání pracovních úkolů podřízeným zaměstnancům.</t>
+  </si>
+  <si>
+    <t>Online Casino Manager</t>
+  </si>
+  <si>
+    <t>Manažer online kasina</t>
+  </si>
+  <si>
+    <t>Managing online casino operations and product performance.
+Coordinating teams (support, risk, marketing, tech).
+Optimizing player offerings and promotional campaigns.
+Monitoring KPIs, game performance, and player behavior.
+Handling risk situations and compliance requirements.
+Overseeing security, AML, and responsible gaming.
+Proposing improvements to products and user experience.</t>
+  </si>
+  <si>
+    <t>Řízení online kasinového provozu a výkonnosti produktů.
+Koordinace týmů (support, risk, marketing, technika).
+Optimalizace hráčské nabídky a promo kampaní.
+Monitorování KPI, výsledků her a chování hráčů.
+Řešení rizikových situací a požadavků na compliance.
+Dohled nad bezpečností, AML a odpovědným hraním.
+Návrh vylepšení produktů a uživatelské zkušenosti.</t>
   </si>
   <si>
     <t>Postmaster</t>
   </si>
   <si>
     <t>Vedoucí pošty</t>
   </si>
   <si>
     <t>* Managing, supervising and organising activities within the post office.
 * Monitoring the stock level of operational material, forms and goods in storage, ordering and allocation of material to employees.
 * Addressing and eliminating the problems, failures and shortcomings.
 * Performing administrative tasks associated with the position of post office manager.</t>
   </si>
   <si>
     <t>* Řízení, kontrolování a organizování činností v rámci pošty.
 * Sledování stavu provozního materiálu, tiskovin a zboží na skladě, jeho objednávání a přidělování zaměstnancům.
 * Řešení a odstraňování vzniklých problémů, poruch a nedostatků.
 * Vykonávání administrativních úkonů souvisejících s funkcí vedoucího pošty.</t>
   </si>
   <si>
     <t>Process Manager</t>
   </si>
   <si>
     <t>Procesní manažer</t>
   </si>
@@ -9405,50 +9842,74 @@
     <t>Manažer restaurace</t>
   </si>
   <si>
     <t>* Overseeing daily operations of the restaurant to ensure a high standard of service and guest satisfaction.
 * Managing staff recruitment, training, and performance evaluations to build a competent team.
 * Developing and implementing effective marketing strategies to promote the restaurant and increase customer engagement.
 * Monitoring financial performance, including budgeting, forecasting, and cost control to maximize profitability.
 * Ensuring compliance with health and safety regulations, as well as maintaining cleanliness and hygiene standards.
 * Collaborating with kitchen staff to create and update menus that meet customer preferences and seasonal availability.
 * Handling customer inquiries, complaints, and feedback to enhance the dining experience and foster loyalty.
 * Maintaining relationships with suppliers and vendors to ensure timely delivery of quality products.
 * Analyzing market trends and competitor activities to identify opportunities for growth and improvement.
 * Planning and organizing special events and promotions to attract new customers and retain existing ones.</t>
   </si>
   <si>
     <t>* Dozor nad každodenním provozem restaurace, aby se zajistil vysoký standard služeb a spokojenost hostů.
 * Řízení náboru zaměstnanců, školení a hodnocení výkonu za účelem vytvoření kompetentního týmu.
 * Vývoj a implementace efektivních marketingových strategií pro propagaci restaurace a zvýšení zapojení zákazníků.
 * Monitorování finančního výkonu, včetně rozpočtování, prognózování a kontroly nákladů za účelem maximalizace zisku.
 * Zajištění souladu s předpisy o zdraví a bezpečnosti, jakož i udržování standardů čistoty a hygieny.
 * Spolupráce s kuchyňským personálem na vytváření a aktualizaci jídelních lístků, které odpovídají preferencím zákazníků a sezónní dostupnosti.
 * Zpracování dotazů, stížností a ohlasů zákazníků za účelem vylepšení zážitku z stravování a podnícení loajality.
 * Udržování vztahů s dodavateli a prodejci za účelem zajištění včasné dodávky kvalitních produktů.
 * Analýza trendů na trhu a činností konkurentů za účelem identifikace příležitostí pro růst a zlepšení.
 * Plánování a organizace speciálních akcí a propagačních materiálů za účelem přilákání nových zákazníků a udržení stávajících.</t>
+  </si>
+  <si>
+    <t>Retail Betting Operations Manager</t>
+  </si>
+  <si>
+    <t>Manažer maloobchodních sázkových poboček</t>
+  </si>
+  <si>
+    <t>Managing the network of retail betting shops.
+Responsible for performance, revenue, and operational management.
+Organizing staff schedules and employee training.
+Ensuring compliance with legislation and internal policies.
+Handling complaints and customer‑related situations.
+Optimizing processes and operational costs.
+Collaborating with headquarters and marketing.</t>
+  </si>
+  <si>
+    <t>Řízení sítě kamenných sázkových poboček.
+Odpovědnost za výkon, tržby a provoz poboček.
+Organizace směn a školení zaměstnanců.
+Kontrola dodržování legislativy a interních pravidel.
+Řešení stížností a zákaznických situací.
+Optimalizace procesů a nákladů.
+Spolupráce s centrálou a marketingem.</t>
   </si>
   <si>
     <t>Returns Department Manager</t>
   </si>
   <si>
     <t>Manažer reklamačního oddělení</t>
   </si>
   <si>
     <t>* Managing and controlling employees at the complaints department.
 * Handling difficult customer complaints to their general satisfaction.
 * Preparation of documents for a possible attempt at conciliation and litigation with customers or suppliers.
 * Analysing the causes of difficult complaints.
 * Proposing appropriate measures to avoid complaints.</t>
   </si>
   <si>
     <t>* Řízení a kontrola pracovníků reklamačního oddělení.
 * Vyřizování náročných reklamací zákazníků k jejich všeobecné spokojenosti.
 * Příprava podkladů k případnému pokusu o smír a soudní spory se zákazníky nebo dodavateli.
 * Rozbory příčin náročných reklamací.
 * Podávání návrhů na potřebná opatření k zamezení reklamací.</t>
   </si>
   <si>
     <t>Risk Manager</t>
   </si>
   <si>
@@ -10382,50 +10843,76 @@
 * Fabricating horseshoes, shoeing horses.</t>
   </si>
   <si>
     <t>* Zhotovování umělecko-řemeslných a užitkových výrobků každodenní potřeby ze železa, oceli, mědi a dalších kovů.
 * Nahřívání železa a oceli v kovářské peci na požadovanou teplotu.
 * Tvárnění železa a oceli pomocí ručních nástrojů a strojních zařízení.
 * Ochlazování hotových výrobků ve vodě.
 * Zhotovování podkov, kování koní.</t>
   </si>
   <si>
     <t>* Making machines, machinery and appliances operational in engineering production.
 * Analysing faults in order to identify the reasons why they originated.
 * Performing repairs of machines, machinery and appliances by replacing faulty components with new ones, or by modifying software.
 * Managing and checking technical documentation and keeping it up to date.
 * Ensuring technical support of processes and products in engineering production.</t>
   </si>
   <si>
     <t xml:space="preserve">* Uvádění strojů, přístrojů a zařízení do provozu ve strojírenské výrobě.  
 * Analyzování poruch s cílem identifikovat příčiny jejich vzniku. 
 * Uskutečňování oprav strojů, přístrojů a zařízení formou výměny chybných komponentů za nové, resp. úprav softwaru. 
 * Vedení, kontrola a udržování technické dokumentace v aktuálním stavu. 
 * Zabezpečení technické podpory procesů a produktů ve strojírenské výrobě.
 </t>
   </si>
   <si>
+    <t>Welding technologist</t>
+  </si>
+  <si>
+    <t>Svařovací technolog</t>
+  </si>
+  <si>
+    <t>Creating welding procedure specifications (WPS).
+Setting welding parameters for various materials.
+Inspecting weld quality and ensuring compliance with procedures.
+Responsibility for certification of welding processes and welders.
+Implementing new welding technologies and tools.
+Cooperating with production to resolve deviations.
+Analyzing weld defects and proposing corrective actions.
+Reviewing documentation and performing audit activities.</t>
+  </si>
+  <si>
+    <t>Tvorba technologických postupů svařování (WPS).
+Nastavení parametrů svařování pro různé materiály.
+Kontrola kvality svarů a dodržování postupů.
+Zodpovědnost za certifikace svařovacích procesů a svářečů.
+Zavádění nových technologií a nástrojů svařování.
+Spolupráce s výrobou při řešení odchylek.
+Analýza vad svarů a návrh nápravných opatření.
+Kontrola dokumentace a auditní činnosti.</t>
+  </si>
+  <si>
     <t>Medicine &amp; Social Care</t>
   </si>
   <si>
     <t>Zdravotnictví a sociální péče</t>
   </si>
   <si>
     <t>Ambulance Driver</t>
   </si>
   <si>
     <t>Řidič sanitky</t>
   </si>
   <si>
     <t>* Driving ambulances or assisting ambulance drivers in transporting sick, injured, or convalescent persons. 
 * Removing and replacing soiled linens and equipment in order to maintain sanitary conditions. 
 * Placing patients on stretchers, and loading stretchers into ambulances, usually with assistance from other attendants. 
 * Accompanying and assisting emergency medical technicians on calls. 
 * Earning and maintaining appropriate certifications. 
 * Replacing supplies and disposable items on ambulances. 
 * Reporting facts concerning accidents or emergencies to hospital personnel or law enforcement officials. 
 * Administering first aid such as bandaging, splinting, and administering oxygen. 
 * Restraining or shackling violent patients.</t>
   </si>
   <si>
     <t>* Řízení záchranky nebo pomoc řidičům záchranky při přepravě nemocných, zraněných nebo rekonvalescentů.
 * Odstranění a výměna znečištěného prádla a vybavení za účelem zachování hygienických podmínek.
@@ -10746,50 +11233,76 @@
 * Upravování dioptrických pomůcek.
 * Opravování poškozených dioptrických pomůcek.
 * Vydávání doporučení k absolvování specializovaných vyšetření.</t>
   </si>
   <si>
     <t>Doctor</t>
   </si>
   <si>
     <t>Lékař</t>
   </si>
   <si>
     <t>* Diagnosing acute and chronic illnesses within general medicine with subsequent therapy and recommendations for therapy and diagnostic procedures.
 * Close co-operation with other specialist doctors.
 * Collecting samples for haematology and biochemical tests, swabs for cultivation.
 * Recording the results of exams into a patient's health card, keeping ambulatory care records along with nurses.
 * Assigning points and recording individual health procedures for contracted health insurers.</t>
   </si>
   <si>
     <t>* Diagnostikování akutních a chronických onemocnění v oblasti všeobecného lékařství s následnou terapií a doporučením dalšího terapeutického a diagnostického postupu.
 * Úzká spolupráce s jinými odbornými lékaři.
 * Vykonávání odběrů na hematologická a biochemická vyšetření, výtěrů na kultivaci.
 * Zaznamenávání výsledků vyšetření do zdravotní karty pacienta, vedení ambulantní knihy spolu se zdravotní sestrou.
 * Bodování a vykazování jednotlivých zdravotních výkonů smluvním zdravotním pojišťovnám.</t>
   </si>
   <si>
+    <t>Gynecologist</t>
+  </si>
+  <si>
+    <t>Gynekolog</t>
+  </si>
+  <si>
+    <t>Diagnosis and treatment of gynecological conditions.
+Pregnancy management and prenatal care.
+Preventive gynecological examinations.
+Performing minor gynecological procedures.
+Consultations regarding contraception and reproductive health.
+Evaluating ultrasound and laboratory test results.
+Postoperative care for patients.
+Maintaining documentation and recommending further examinations.</t>
+  </si>
+  <si>
+    <t>Diagnostika a léčba gynekologických onemocnění.
+Vedení těhotenství a prenatální péče.
+Preventivní gynekologické prohlídky.
+Provádění menších gynekologických zákroků.
+Konzultace ohledně antikoncepce a reprodukčního zdraví.
+Hodnocení výsledků ultrazvuku a laboratorních testů.
+Péče o pacientky po operacích.
+Vedení dokumentace a doporučování dalších vyšetření.</t>
+  </si>
+  <si>
     <t>Head Nurse</t>
   </si>
   <si>
     <t>Vrchní sestra</t>
   </si>
   <si>
     <t xml:space="preserve">* Participating in planning the staffing budget and recruitment
 * Ensure that nursing care meets regulatory standards
 * Review and approve nursing policies and procedures
 * Evaluate nursing staff performance
 * Collaborate with nursing staff, upper management and external agencies in the coordination of patient care
 * Train nursing management staff and coordinate educational programs for patients and their families
 * Facilitate meetings with medical staff from other departments
 * Ensure that nursing care medical services are meeting patient needs
 * Implement quality assurance systems
 * Participating in development of new patient care programs
 </t>
   </si>
   <si>
     <t>* Účast na plánování personálního rozpočtu a náboru
 * Zajišťuje, aby ošetřovatelská péče splňovala regulační normy
 * Zkoumá a povoluje politiky a postupy ošetřovatelství
 * Vyhodnocuje výkonnost ošetřovatelského personálu
 * Spolupracuje s ošetřovatelským personálem, vyšším managementem a externími agenturami při koordinaci péče o pacienty
 * Vyškolit řídící personál ošetřovatelství a koordinuje vzdělávací programy pro pacienty a jejich rodiny
@@ -10823,50 +11336,76 @@
 * Vyměňování použitého a znečištěného ložního prádla.
 * Práce s informačním systémem zdravotnického zařízení.
 * Zaznamenávání realizovaných výkonů do dokumentace, vykazování činností pro potřeby zdravotních pojišťoven a statistiky.</t>
   </si>
   <si>
     <t>Hygiene Officer</t>
   </si>
   <si>
     <t>Hygienik</t>
   </si>
   <si>
     <t>* Collecting samples of food, snacks, ready meals, drinks and water samples from springs, pools, dams and their subsequent microbiological analysing.
 * Performing announced and unannounced inspections of new and existing business operations.
 * Issuing approvals/disapprovals for the opening of new operations.
 * Issuing warnings and recommendations regarding the consumption and use of harmful food, cosmetics, contaminated water sources, water expanses etc.
 * Imposing fines on natural and legal persons in accordance with the applicable legislation.
 * Mandating compulsory vaccination in case of the risk of an outbreak.</t>
   </si>
   <si>
     <t>* Odebírání vzorků potravin, pochutin, hotových jídel, nápojů, jakož i vzorků z vodních pramenů, bazénů, přehrad a jejich následné podrobování mikrobiologickému rozboru.
 * Vykonávání ohlášených a neohlášených inspekcí nových a existujících obchodních provozoven.
 * Vydávání souhlasu/nesouhlasu s otevřením nových obchodních provozů.
 * Vydávání varování a doporučení ohledně požívání a používání škodlivých potravin, kosmetiky, kontaminovaných vodních pramenů, vodních ploch apod.
 * Ukládání pokut fyzickým a právnickým osobám ve smyslu platné legislativy.
 * Nařizování povinných očkování v případě rizika vypuknutí epidemie.</t>
+  </si>
+  <si>
+    <t>Internist</t>
+  </si>
+  <si>
+    <t>Internista</t>
+  </si>
+  <si>
+    <t>Diagnosis and treatment of diseases of internal organs.
+Comprehensive management of chronic conditions (diabetes, hypertension, etc.).
+Interpretation of laboratory and imaging tests.
+Adjusting pharmacotherapy and monitoring treatment effects.
+Preventive check‑ups and patient education.
+Consultations for other specialists and general practitioners.
+Inpatient care depending on the workplace setting.
+Maintaining medical documentation and deciding on further examinations.</t>
+  </si>
+  <si>
+    <t>Diagnostika a léčba onemocnění vnitřních orgánů.
+Komplexní vedení chronických onemocnění (cukrovka, hypertenze…).
+Interpretace laboratorních a zobrazovacích vyšetření.
+Nastavování farmakoterapie a sledování účinků.
+Preventivní kontroly a edukace pacientů.
+Konzultace pro další specialisty a praktické lékaře.
+Lůžková péče podle typu pracoviště.
+Vedení dokumentace a rozhodování o dalších vyšetřeních.</t>
   </si>
   <si>
     <t>Kinetotherapist</t>
   </si>
   <si>
     <t>Kinetoterapeut</t>
   </si>
   <si>
     <t>* Assessing patients' physical abilities and limitations through various tests and evaluations.
 * Developing individualized treatment plans based on patients' needs and goals.
 * Implementing therapeutic exercises and activities to improve patients' mobility and function.
 * Educating patients and their families on treatment protocols and self-management strategies.
 * Monitoring and documenting patients' progress throughout the therapy process.
 * Collaborating with healthcare professionals, including physicians and occupational therapists, to ensure comprehensive care.
 * Utilizing specialized equipment and techniques to aid in rehabilitation.
 * Providing support and encouragement to motivate patients during their recovery journey.
 * Staying updated on advancements in kinesiology and rehabilitation practices.
 * Participating in professional development activities to enhance skills and knowledge in the field.</t>
   </si>
   <si>
     <t>* Posuzování fyzických schopností a omezení pacientů pomocí různých testů a hodnocení.
 * Rozvoj individualizovaných plánů léčby na základě potřeb a cílů pacientů.
 * Provádění terapeutických cvičení a aktivit za účelem zlepšení mobility a funkce pacientů.
 * Vzdělávání pacientů a jejich rodin o léčebných protokolech a strategiích sebeřízení.
 * Monitorování a dokumentování průběhu léčby pacientů během terapeutického procesu.
@@ -11008,50 +11547,76 @@
   <si>
     <t>Midwife</t>
   </si>
   <si>
     <t>Porodní asistent</t>
   </si>
   <si>
     <t>* Providing care to women during pregnancy, childbirth and postpartum period.
 * Keeping and supporting the optimum health condition of new and expectant mothers.
 * Leading a physiological birth, cooperating with a doctor in case of complications.
 * Educating new and expectant mothers regarding the care for newborns.
 * Preparing new and expectant mothers for breastfeeding.
 * Visiting women with gynaecological problems.
 * Managing medical records.</t>
   </si>
   <si>
     <t>* Poskytování péče ženám v období těhotenství, během porodu a v poporodním období.
 * Udržování a podporování optimálního zdravotního stavu budoucích matek a rodiček.
 * Vedení fyziologických porodů, spolupracování s lékařem v případě komplikací.
 * Vzdělávání budoucích matek a rodiček v oblasti péče o novorozence.
 * Připravování budoucích matek na kojení.
 * Vykonávání návštěvní služby u gynekologicky nemocných žen.
 * Vedení zdravotní dokumentace.</t>
   </si>
   <si>
+    <t>Neurologist</t>
+  </si>
+  <si>
+    <t>Neurolog</t>
+  </si>
+  <si>
+    <t>Diagnosis of disorders of the nervous system (brain, spinal cord, peripheral nerves).
+Performing neurological examinations.
+Ordering EMG, EEG, MRI, and other diagnostic tests.
+Treatment of acute and chronic neurological conditions.
+Long‑term follow‑up of patients with progressive diseases.
+Collaboration with rehabilitation and neurosurgery.
+Maintaining medical records.
+Educating patients and families on disease management.</t>
+  </si>
+  <si>
+    <t>Diagnostika onemocnění nervového systému (mozek, mícha, periferní nervy).
+Provádění neurologického vyšetření.
+Indikace EMG, EEG, MR a dalších testů.
+Léčba akutních a chronických neurologických onemocnění.
+Dlouhodobé sledování pacientů s progresivními chorobami.
+Spolupráce s rehabilitací a neurochirurgií.
+Vedení zdravotní dokumentace.
+Edukace pacientů a rodin o zvládání onemocnění.</t>
+  </si>
+  <si>
     <t>Nurse</t>
   </si>
   <si>
     <t>Zdravotní sestra/bratr</t>
   </si>
   <si>
     <t>* Providing assistance during specialised medical procedures and examinations.
 * Measuring and monitoring patient vital signs and functions.
 * Administering injections and prescribed medications to patients.
 * Collecting samples of biological materials.
 * Ordering preventative check-ups and examinations for patients.
 * Administering health records and documentation.
 * Washing, disinfecting, and sterilising medical instruments and aids.
 * Providing first aid in an emergency.</t>
   </si>
   <si>
     <t>* Asistence při odborných lékařských zákrocích a vyšetřeních.
 * Měření a monitorování vitálních funkcí pacientů.
 * Podávání injekcí a předepsaných léčiv pacientům.
 * Odebírání vzorků biologického materiálu.
 * Objednávání pacientů na preventivní prohlídky a vyšetření.
 * Vedení zdravotní dokumentace.
 * Umývání, dezinfikování a sterilizování lékařských nástrojů a pomůcek.
 * Poskytování první pomoci v případě nouze.</t>
   </si>
@@ -11128,100 +11693,178 @@
   <si>
     <t>Orthopedic Technician</t>
   </si>
   <si>
     <t>Ortopedický technik</t>
   </si>
   <si>
     <t>* Checking prosthetic products and semi-products.
 * Processing leather (rawhide) and lining materials manually and using machinery.
 * Making orthopaedic devices using machinery.
 * Joining orthopaedic materials by hand and machine sewing, riveting (solid bonding with metal components), etc.
 * Adjusting orthopaedic parts made from wood, leather, plastics, and other natural materials.
 * Making soft bandages and combined orthopaedic inserts.
 * Making orthopaedic shoes on the basis of prescriptions.</t>
   </si>
   <si>
     <t>* Kontrola protetických výrobků a polotovarů.
 * Opracovávání a zpracovávání usně (surová kůže) a podšívkových materiálů ručním a strojním způsobem.
 * Výroba ortopedických pomůcek pomocí strojů a přístrojů.
 * Spojování ortopedického materiálu ručním a strojovým šitím, nýtováním (pevné spojení kovovými součástkami) apod.
 * Úprava ortopedických dílů ze dřeva, kůže, plastů a jiných přírodních materiálů.
 * Zhotovování měkkých bandáží a kombinovaných ortopedických vložek.
 * Zhotovování ortopedické obuvi na základě lékařského předpisu.</t>
   </si>
   <si>
+    <t>Pediatrician</t>
+  </si>
+  <si>
+    <t>Pediatr</t>
+  </si>
+  <si>
+    <t>Diagnosis and treatment of illnesses in children from birth to adolescence.
+Preventive check‑ups and monitoring of child growth and development.
+Vaccination and management of vaccination records.
+Prescribing treatment and monitoring its effectiveness.
+Consulting with parents on children’s health and nutrition.
+Identifying developmental disorders and referring to specialists.
+Maintaining medical documentation.
+Cooperating with hospitals and specialists in comprehensive care.</t>
+  </si>
+  <si>
+    <t>Diagnostika a léčba onemocnění dětí od narození do adolescence.
+Preventivní prohlídky a sledování růstu a vývoje dítěte.
+Očkování a správa očkovací agendy.
+Předepisování léčby a sledování její účinnosti.
+Konzultace s rodiči o zdraví a výživě dětí.
+Identifikace vývojových poruch a doporučení ke specialistům.
+Vedení zdravotní dokumentace.
+Spolupráce s nemocnicemi a specialisty při komplexní léčbě.</t>
+  </si>
+  <si>
     <t>Physiotherapist</t>
   </si>
   <si>
     <t>Fyzioterapeut</t>
   </si>
   <si>
     <t>* Assessing the health condition of patients, diagnosing the source of troubles.
 * Prescribing specialised exercises depending on the nature of the troubles.
 * Performing rehabilitation procedures and exercises.
 * Instructing patients regarding proper walking, sitting, standing, and posture.
 * Managing documentation on the health condition of patients.</t>
   </si>
   <si>
     <t>* Posuzování zdravotního stavu pacientů, diagnostikování příčin těžkostí.
 * Předpisování specializovaných cvičení v závislosti na povaze těžkostí.
 * Vykonávání rehabilitačních procedur a cvičení.
 * Instruování pacientů v oblasti správného způsobu chůze, sezení, stání a držení těla.
 * Vedení dokumentace o zdravotním stavu pacientů.</t>
+  </si>
+  <si>
+    <t>Psychiatrist</t>
+  </si>
+  <si>
+    <t>Psychiatr</t>
+  </si>
+  <si>
+    <t>Diagnosis of mental disorders.
+Prescribing psychopharmaceuticals and monitoring effectiveness.
+Crisis intervention and management of acute conditions.
+Long‑term care of patients with chronic psychiatric diagnoses.
+Collaboration with psychologists and therapists.
+Inpatient care depending on the workplace setting.
+Preparation of expert reports and medical assessments.
+Maintaining documentation and planning treatment.</t>
+  </si>
+  <si>
+    <t>Diagnostika duševních poruch.
+Předepisování psychofarmak a sledování jejich účinnosti.
+Krizová intervence a řízení akutních stavů.
+Dlouhodobé vedení pacientů s chronickými diagnózami.
+Spolupráce s psychology a terapeuty.
+Lůžková péče podle typu pracoviště.
+Vypracování posudků a odborných nálezů.
+Vedení dokumentace a plánování léčby.</t>
   </si>
   <si>
     <t>Radiographer</t>
   </si>
   <si>
     <t>Rentgenolog</t>
   </si>
   <si>
     <t>* Performing diagnostic imaging examinations using X-ray equipment to assist in the diagnosis and treatment of patients.
 * Collaborating with physicians and healthcare professionals to determine appropriate imaging techniques and protocols.
 * Preparing patients for radiographic procedures by explaining the process, addressing concerns, and ensuring comfort.
 * Positioning patients correctly to obtain high-quality images while minimizing exposure to radiation.
 * Maintaining and operating radiographic equipment, ensuring compliance with safety and quality standards.
 * Analyzing images for technical quality and assisting in the interpretation of findings.
 * Keeping accurate patient records and documenting procedures performed and results obtained.
 * Ensuring the cleanliness and organization of the radiography department and equipment.
 * Staying updated with advancements in radiographic technology and techniques through continuous education and training.
 * Adhering to all regulatory and safety guidelines to ensure a safe environment for patients and staff.</t>
   </si>
   <si>
     <t>* Provádění diagnostických zobrazovacích vyšetření pomocí rentgenového zařízení za účelem pomoci při diagnostice a léčbě pacientů.
 * Spolupráce s lékaři a zdravotnickými profesionály za účelem stanovení vhodných zobrazovacích technik a protokolů.
 * Příprava pacientů na radiografické procedury vysvětlováním procesu, řešením obav a zajištěním pohodlí.
 * Polohování pacientů pro získání vysoce kvalitních snímků při minimalizaci expozice ionizujícímu záření.
 * Údržba a obsluha rentgenového zařízení, zajištění souladu s bezpečnostními a kvalitativními standardy.
 * Analyzování snímků z hlediska technické kvality a pomoc při interpretaci výsledků.
 * Vedení přesné dokumentace o pacientech a zaznamenávání provedených procedur a získaných výsledků.
 * Zajištění čistoty a organizovanosti radiologického oddělení a zařízení.
 * Aktualizace znalostí v oblasti radiografické technologie a technik prostřednictvím kontinuálního vzdělávání a školení.
 * Dodržování všech regulatorních a bezpečnostních pokynů za účelem zajištění bezpečného prostředí pro pacienty a personál.</t>
   </si>
   <si>
+    <t>Radiologist</t>
+  </si>
+  <si>
+    <t>Radiolog</t>
+  </si>
+  <si>
+    <t>Performing and evaluating imaging examinations (X‑ray, ultrasound, CT, MRI).
+Providing findings and diagnostic recommendations.
+Collaborating with clinical physicians during diagnostics.
+Supervising the technical quality of imaging procedures.
+Ensuring radiation protection and compliance with legislation.
+Documenting and archiving imaging material.
+Recommending additional examinations when needed.
+Consulting results with other specialists.</t>
+  </si>
+  <si>
+    <t>Realizace a hodnocení zobrazovacích vyšetření (RTG, USG, CT, MR).
+Stanovení nálezů a diagnostických doporučení.
+Spolupráce s klinickými lékaři při diagnostice.
+Dohled nad technickou kvalitou vyšetření.
+Ochrana před zářením a dodržování legislativy.
+Dokumentace a archivace obrazového materiálu.
+Návrh doplňujících vyšetření dle potřeby.
+Konzultace výsledků s dalšími odborníky.</t>
+  </si>
+  <si>
     <t>Radiology Assistant</t>
   </si>
   <si>
     <t>Radiologický asistent</t>
   </si>
   <si>
     <t>* Independent specialised professional work during standard skiagraphic and skiascopic examinations.
 * Assisting with non-standard radiological operations using complex instrumentation.
 * Developing and processing of film material in the darkroom.
 * Performing CT and MR examinations and assisting in CT-guided intervention (biopsy and drainage).
 * Processing CT and MR image documentation and its recording on electronic media.
 * Informing the patient about the nature, preparation, duration, and potential risks of examination as well as the time of receiving the results.</t>
   </si>
   <si>
     <t>* Samostatná specializovaná odborná práce při standardních skiagrafických a skiaskopických vyšetřeních.
 * Asistování při nestandardních radiologických výkonech s použitím složité přístrojové techniky.
 * Vyvolávání a zpracovávání filmového materiálu v temné komoře.
 * Vykonávání CT a MR vyšetření, asistování při intervenčních CT vyšetřeních (biopsie, drenáž).
 * Zpracovávání CT a MR obrazové dokumentace a její zapisování na elektronická média.
 * Informování pacienta o povaze, přípravě, délce a možných rizicích vyšetření a také o době obdržení výsledku.</t>
   </si>
   <si>
     <t>Regulatory Affairs Manager</t>
   </si>
   <si>
@@ -11326,50 +11969,76 @@
     <t>Logoped</t>
   </si>
   <si>
     <t>* Assessing, diagnosing, and treating speech, language, and communication disorders in individuals of all ages.
 * Developing personalized treatment plans tailored to the specific needs of each client.
 * Conducting therapy sessions to improve speech clarity, language skills, and communication abilities.
 * Collaborating with other healthcare professionals, educators, and families to support clients' overall development.
 * Utilizing evidence-based practices and therapeutic techniques to enhance client outcomes.
 * Monitoring and documenting clients’ progress and adjusting treatment plans as necessary.
 * Providing guidance and support to families regarding communication strategies and resources.
 * Educating clients and their families about speech and language disorders and the therapeutic process.
 * Participating in continuing education and professional development to stay current with best practices in the field.
 * Maintaining confidentiality and adhering to ethical standards in all aspects of practice.</t>
   </si>
   <si>
     <t>* Posuzování, diagnostikování a léčení poruch řeči, jazyka a komunikace u jednotlivců všech věkových kategorií.
 * Vypracovávání osobních léčebných plánů uzpůsobených specifickým potřebám každého klienta.
 * Provádění terapeutických sezení za účelem zlepšení jasnosti řeči, jazykových dovedností a komunikačních schopností.
 * Spolupráce s jinými odborníky v oblasti zdravotnictví, pedagogy a rodinami na podporu celkového vývoje klientů.
 * Používání postupů a terapeutických technik založených na důkazech k vylepšení výsledků klientů.
 * Monitorování a dokumentování pokroku klientů a úprav léčebných plánů podle potřeby.
 * Poskytování návodu a podpory rodinám v oblasti komunikačních strategií a zdrojů.
 * Vzdělávání klientů a jejich rodin o poruchách řeči a jazyka a o terapeutickém procesu.
 * Účast na kurzech dalšího vzdělávání a profesního rozvoje, aby byla zachována aktuálnost s nejlepšími postupy v oboru.
 * Zachovávání důvěrnosti a dodržování etických standardů ve všech aspektech praxe.</t>
+  </si>
+  <si>
+    <t>Surgeon</t>
+  </si>
+  <si>
+    <t>Chirurg</t>
+  </si>
+  <si>
+    <t>Diagnosis and indication of surgical procedures.
+Performing surgical operations.
+Pre‑ and postoperative patient care.
+Assessing surgical risks and informing the patient.
+Monitoring wound healing and preventing complications.
+Collaboration with anesthesiology and other specialties.
+Reviewing outcomes and planning follow‑up treatment.
+Maintaining surgical documentation.</t>
+  </si>
+  <si>
+    <t>Diagnostika a indikace chirurgických zákroků.
+Provádění operačních výkonů.
+Péče o pacienta před a po operaci.
+Posouzení operačních rizik a informování pacienta.
+Sledování hojení ran a prevence komplikací.
+Spolupráce s anesteziologií a dalšími obory.
+Kontrola výsledků a plánování následné léčby.
+Vedení chirurgické dokumentace.</t>
   </si>
   <si>
     <t>Veterinarian</t>
   </si>
   <si>
     <t>Veterinární lékař</t>
   </si>
   <si>
     <t>* Examining the health of animals, determining diagnoses.
 * Examining and removing tissues and biological materials.
 * Prescribing and administering drugs to animals.
 * Performing minor and major surgeries.
 * Vaccinating animals against diseases, treating them for parasites.
 * Sterilising animals.
 * Euthanising animals.
 * Providing advice to owners and keepers of animals regarding proper nutrition.</t>
   </si>
   <si>
     <t>* Vyšetřování zdravotního stavu zvířat, stanovování diagnóz.
 * Vyšetřování a odebírání tkání a biologického materiálu.
 * Předepisování a podávání léků zvířatům.
 * Vykonávání drobných a náročných chirurgických zákroků.
 * Očkování zvířat proti chorobám, zbavování zvířat parazitů.
 * Sterilizace zvířat.
 * Utrácení zvířat.
@@ -12916,50 +13585,74 @@
   <si>
     <t>* Assisting families in planning and organizing funeral services in a compassionate and respectful manner.
 * Providing guidance on funeral arrangements, including casket selection, transportation, and memorial services.
 * Coordinating with various service providers, such as cemeteries, crematories, and florists.
 * Preparing and filing necessary legal documents, such as death certificates and permits.
 * Ensuring the proper care and preparation of the deceased, including embalming and dressing.
 * Managing logistics for the funeral service, including setting up the venue and overseeing the service proceedings.
 * Offering emotional support and counseling to grieving families throughout the planning process.
 * Maintaining a clean and respectful environment in the funeral home and associated facilities.
 * Adhering to health and safety regulations and ethical standards in all aspects of the job.
 * Participating in ongoing professional development and training to stay current with industry practices and regulations.</t>
   </si>
   <si>
     <t>* Pomoc rodinám při plánování a organizování smutečních obřadů s Large a úctou.
 * Poskytování pomoci při výběru pohřebních služeb, včetně výběru rakve, přepravy a konání vzpomínkových obřadů.
 * Spolupráce s různými dodavateli služeb, jako jsou hřbitovy, krematoria a květináři.
 * Příprava a podání nezbytných právních dokumentů, jako jsou úmrtní listy a povolení.
 * Zajišťování řádné péče a přípravy zesnulého, včetně balzamování a oblékání.
 * Řízení logistiky smutečního obřadu, včetně/widgets přípravy místa konání a dohledu nad průběhem obřadu.
 * Poskytování emocionální podpory a poradenství truchlící rodině během celého procesu plánování.
 * Udržování čistého a úctyhodného prostředí v pohřebním ústavu a souvisejících prostorách.
 * Dodržování předpisů o zdraví a bezpečnosti a etických standardů ve všech aspektech práce.
 * Účast na průběžném odborném rozvoji a školení za účelem zajištění aktuálnosti podle průmyslových postupů a předpisů.</t>
   </si>
   <si>
+    <t>Gaming / Casino Operator</t>
+  </si>
+  <si>
+    <t>Operátor herny / kasina</t>
+  </si>
+  <si>
+    <t>Serving guests in a gaming room or casino.
+Supervising the operation of gaming devices.
+Providing information about games and rules.
+Handling basic technical and operational issues.
+Checking player age and eligibility.
+Complying with internal and legal regulations.
+Maintaining cleanliness and order in the venue.</t>
+  </si>
+  <si>
+    <t>Obsluha hostů herny nebo kasina.
+Dohled nad chodem herních zařízení.
+Poskytování informací o hrách a pravidlech.
+Řešení základních technických a provozních problémů.
+Kontrola věku a oprávnění hráčů.
+Dodržování interních a zákonných pravidel.
+Zajištění čistoty a pořádku na provozovně.</t>
+  </si>
+  <si>
     <t>Gardener</t>
   </si>
   <si>
     <t>Zahradník</t>
   </si>
   <si>
     <t>* Caring for flower beds, lawns, trees and shrubs in gardens, orchards and public parks.
 * Hoeing and fertilising the soil, pulling weeds.
 * Planting and irrigating decorative plants, shrubs, trees and hedges.
 * Seeding, watering and mowing lawns.
 * Protecting vegetation from pests and diseases using chemical agents.
 * Harvesting and storing fruit and vegetables.
 * Repairing garden tools.</t>
   </si>
   <si>
     <t>* Pečování o květinové záhony, trávníky, stromy a keře v zahradách, sadech a veřejných parcích.
 * Okopávání a hnojení půdy, vytrhávání plevele.
 * Vysazování a zavlažování okrasných rostlin, keřů, stromů a živých plotů.
 * Vysévání, zavlažování a kosení trávníků.
 * Ochraňování vegetace před škůdci a chorobami pomocí chemických přípravků.
 * Sběr a skladování plodů a ovoce.
 * Opravování zahradního nářadí.</t>
   </si>
   <si>
     <t>Goldsmith, Jeweller</t>
@@ -13173,50 +13866,74 @@
 * Responding to alarms and safety alerts, taking appropriate action to resolve issues.
 * Maintaining accurate records of boiler operations, maintenance activities, and safety checks.
 * Collaborating with engineering and maintenance teams to troubleshoot and repair boiler-related issues.
 * Ensuring compliance with safety regulations and industry standards in boiler operations.
 * Managing fuel supply and ensuring proper combustion for efficient energy production.
 * Assisting in the training of new staff on boiler operation and safety procedures.
 * Performing emergency shutdown procedures when necessary and ensuring safe operation at all times.</t>
   </si>
   <si>
     <t>* Provozování a údržba kotlů, zajišťující jejich efektivní a bezpečný provoz.
 * Monitorování tlaku, teploty a hladiny vody v kotli za účelem optimálního výkonu.
 * Provádění pravidelných prohlídek a provádění nezbytné údržby kotlových systémů.
 * Reakce na alarmy a bezpečnostní výstrahy a provedení odpovídajících opatření k řešení problémů.
 * Vědomé vedení záznamů o provozu kotlů, údržbových aktivitách a bezpečnostních kontrolách.
 * Spolupráce s inženýrskými a údržbovými týmy při odstraňování problémů souvisejících s kotli.
 * Zajišťování souladu s bezpečnostními předpisy a průmyslovými standardy v provozu kotlů.
 * Správa palivové dodávky a zajišťování správného spalování pro efektivní výrobu energie.
 * Účast na školení nového personálu o provozu kotlů a bezpečnostních postupech.
 * Provádění nouzového vypnutí v případě potřeby a zajišťování bezpečného provozu ve všech situacích.</t>
   </si>
   <si>
     <t>Technology, Development</t>
   </si>
   <si>
     <t>Technika, rozvoj</t>
+  </si>
+  <si>
+    <t>Gaming Machines Service Technician</t>
+  </si>
+  <si>
+    <t>Servisní technik herních zařízení</t>
+  </si>
+  <si>
+    <t>Installing, configuring, and servicing gaming machines.
+Diagnosing and repairing technical faults.
+Performing regular maintenance of gaming devices.
+Ensuring technical safety and operational functionality.
+Documenting interventions and reporting defects.
+Cooperating with operations managers.
+Testing new devices and components.</t>
+  </si>
+  <si>
+    <t>Instalace, nastavování a servis herních zařízení.
+Diagnostika a opravy technických poruch.
+Provádění pravidelné údržby automatů.
+Zajištění technické bezpečnosti a funkčnosti.
+Dokumentace zásahů a reportování závad.
+Spolupráce s manažery provozu.
+Testování nových zařízení a komponentů.</t>
   </si>
   <si>
     <t>Geographic Information Systems Engineer</t>
   </si>
   <si>
     <t>Inženýr geografických informačních systémů</t>
   </si>
   <si>
     <t>* Develop and maintain Geographic Information Systems (GIS) applications and tools to support spatial data analysis and visualization.
 * Collaborate with cross-functional teams to gather requirements and translate them into technical specifications for GIS projects.
 * Conduct spatial data collection, processing, and analysis to support decision-making processes in various sectors.
 * Ensure the accuracy and integrity of GIS data through regular audits and updates.
 * Create and maintain detailed documentation of GIS processes, methodologies, and data sources.
 * Provide technical support and training to end-users on GIS software and tools.
 * Stay updated on the latest GIS technologies and trends to enhance system capabilities and performance.
 * Assist in the development of GIS-based solutions for urban planning, environmental management, and resource allocation.
 * Participate in project planning and execution, ensuring timely delivery of GIS projects within budget constraints.
 * Communicate effectively with stakeholders to present findings and recommendations based on spatial analysis.</t>
   </si>
   <si>
     <t>* Vyvíjet a udržovat aplikace a nástroje geografických informačních systémů (GIS) na podporu prostorové analýzy a vizualizace dat.
 * Spolupracovat s různými funkčními týmy na shromažďování požadavků a jejich překladu do technických specifikací pro GIS projekty.
 * Provádět sběr, zpracování a analýzu prostorových dat na podporu rozhodovacích procesů v různých sektorech.
 * Zajišťovat přesnost a celistvost GIS dat prostřednictvím pravidelných auditů a aktualizací.
 * Vytvářet a udržovat podrobnou dokumentaci GIS procesů, metodik a zdrojů dat.
@@ -14506,50 +15223,84 @@
   <si>
     <t>* Operating and maintaining cable car systems to ensure safe and efficient transportation of passengers.
 * Conducting pre-operation inspections of equipment to identify any maintenance needs or safety issues.
 * Assisting passengers with boarding and disembarking, ensuring a smooth and safe experience.
 * Providing information to passengers about the cable car operation, safety procedures, and local attractions.
 * Monitoring weather conditions and adjusting operations accordingly to ensure passenger safety.
 * Responding to emergencies and ensuring the safety of passengers at all times.
 * Collaborating with maintenance teams to report any technical issues and assist in repairs as needed.
 * Keeping accurate records of daily operations, including passenger counts and any incidents that occur.
 * Upholding company standards for customer service and ensuring a positive experience for all guests.
 * Participating in ongoing training and development to stay updated on safety regulations and operational procedures.</t>
   </si>
   <si>
     <t>* Provoz a údržba системи lanovek pro zajištění bezpečné a efektivní přepravy cestujících.
 * Provádění předprovozních kontrol zařízení za účelem identifikace potřeby údržby nebo bezpečnostních problémů.
 * Pomoc cestujícím při nástupu a výstupu, zajistění hladkého a bezpečného zážitku.
 * Poskytování informací cestujícím o provozu lanovky, bezpečnostních postupech a lokálních atrakcích.
 * Sledování povětrnostních podmínek a úprav provozních postupů pro zajištění bezpečnosti cestujících.
 * Reagování na mimořádné situace a zajištění seguridad cestujících v každém okamžiku.
 * Spolupráce s údržbovými týmy při hlášení technických problémů a asistenci při opravách v případě potřeby.
 * Vedení přesných záznamů denního provozu, včetně počtu cestujících a zápisů o případných incidentech.
 * Dodržování standardů společnosti pro zákaznické služby a zajištění pozitivního zážitku pro všechny hosty.
 * Účast na průběžném vzdělávání a rozvoji pro aktualizaci znalostí bezpečnostních předpisů a provozních postupů.</t>
   </si>
   <si>
+    <t>Catering manager</t>
+  </si>
+  <si>
+    <t>Manažer cateringu</t>
+  </si>
+  <si>
+    <t>* Preparing, and overseeing activities related to food preparation.
+* Planning menus in consultation with chefs.
+* Recruiting and training permanent and casual staff.
+* Planning staff shifts and rotes.
+* Ensuring health and safety regulations are strictly observed.
+* Monitoring the quality of the product and service provided.
+* Keeping financial and administrative records.
+* Managing the payroll and monitoring spending levels.
+* Maintaining stock levels and ordering new supplies as required.
+* Interacting with customers if involved with front of house work.
+* Liaising with suppliers and clients.
+* Negotiating contracts with customers, assessing their requirements and ensuring they are satisfied with the service delivered (in contract catering).</t>
+  </si>
+  <si>
+    <t>* Příprava a dohled nad činnostmi souvisejícími s přípravou jídel.
+* Plánování jídelních lístků ve spolupráci s šéfkuchaři.
+* Nábor a školení stálého a příležitostného personálu.
+* Plánování směn a pracovních rozvrhů zaměstnanců.
+* Zajišťování přísného dodržování předpisů týkajících se zdraví a bezpečnosti.
+* Monitorování kvality produktů a služeb.
+* Vedení finančních a administrativních záznamů.
+* Řízení mzdy a sledování úrovně výdajů.
+* Udržování zásob a objednávání nových dodávek podle potřeby.
+* Interakce se zákazníky, pokud jsou zapojeni do činnosti v prostorách pro zákazníky.
+* Komunikace s dodavateli a klienty.
+* Vyjednávání smluv se zákazníky, posuzování jejich požadavků a zajišťování jejich spokojenosti se službami (při smluvním stravování).</t>
+  </si>
+  <si>
     <t>Chambermaid</t>
   </si>
   <si>
     <t>Pokojský</t>
   </si>
   <si>
     <t>* Cleaning of rooms, hallways, and common areas.
 * Regular vacuuming and dusting.
 * Making the beds and adjusting the sheeting.
 * Changing used bed linen and towels.
 * Cleaning bathrooms and toilets and refilling missing toiletries.
 * Emptying dustbins and changing used ashtrays.
 * Replenishing the contents of room mini-bars and refrigerators.</t>
   </si>
   <si>
     <t>* Uklízení pokojů, chodeb a společných prostorů.
 * Pravidelné vysávání a utírání prachu.
 * Stlaní postelí, urovnávání prostěradel.
 * Vyměňování použitého ložního prádla a ručníků.
 * Čištění hygienických a sociálních zařízení, doplňování chybějících hygienických potřeb.
 * Vyprazdňování odpadkových košů, vyměňování použitých popelníků.
 * Doplňování obsahu chladniček a minibarů na pokojích.</t>
   </si>
   <si>
     <t>Chef</t>
@@ -14688,50 +15439,53 @@
   </si>
   <si>
     <t>Hotel Porter</t>
   </si>
   <si>
     <t>Hotelový nosič zavazadel</t>
   </si>
   <si>
     <t>* Welcoming guests arriving at the hotel.
 * Helping guests when getting in and out of their vehicle, and opening doors.
 * Loading and unloading luggage to/from the vehicle.
 * Helping guests to carry their luggage.
 * Guiding guests to their hotel rooms and presenting the equipment rooms.
 * Responding to the commonly posed questions from guests, and solving problems.</t>
   </si>
   <si>
     <t>* Vítání hostů při příchodu do hotelu.
 * Pomáhání hostům při nastupování do vozidla a vystupování z něj, otevírání dveří.
 * Nakládání a vykládání zavazadel do a z vozidla.
 * Pomáhání hostům s nošením zavazadel.
 * Doprovázení hostů do hotelového pokoje a jejich obeznamování s vybavením pokoje.
 * Odpovídání na běžné otázky hostů, řešení problémů.</t>
   </si>
   <si>
     <t>Houseman</t>
+  </si>
+  <si>
+    <t>Provozní pracovník housekeepingu</t>
   </si>
   <si>
     <t>* Taking part in the effective fulfilling of the daily working tasks in the housekeeping department.
 * Caring for the main storehouse in the housekeeping department.
 * Taking orders of working aids for chambermaids and cleaners.
 * Taking out large goods and working aids to the individual storerooms on the storeys.
 * Taking out, bringing and sorting out of the hotel bed sheets and tea towels.
 * Taking responsibility for the regular monthly stocktaking.</t>
   </si>
   <si>
     <t>* Podílení se na efektivním plnění denních pracovních úloh na oddělení housekeepingu.
 * Péče o hlavní sklad oddělení housekeepingu.
 * Vyřizování objednávek pracovních pomůcek pro hotelové pokojské a uklizečku.
 * Vynášení objemného zboží a pracovních prostředků do jednotlivých skladů na poschodích.
 * Vynášení, snášení a třídění hotelového ložního prádla a utěrek.
 * Zodpovídání za pravidelnou měsíční inventuru zboží.</t>
   </si>
   <si>
     <t>Kitchen Helper</t>
   </si>
   <si>
     <t>Pomocná síla do kuchyně</t>
   </si>
   <si>
     <t>* Assisting in the preparation of food items according to established recipes and standards.
@@ -16542,88 +17296,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F699"/>
+  <dimension ref="A1:F727"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F699"/>
+      <selection activeCell="E6" sqref="E6:F727"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.7051" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.7051" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.7051" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.7051" customWidth="true" style="0"/>
     <col min="5" max="5" width="53.844" customWidth="true" style="0"/>
     <col min="6" max="6" width="53.844" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1">
-        <v>694</v>
+        <v>722</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>11</v>
@@ -17244,13286 +17998,13842 @@
         <v>137</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>80</v>
       </c>
       <c r="B37" t="s">
         <v>81</v>
       </c>
       <c r="C37" t="s">
         <v>138</v>
       </c>
       <c r="D37" t="s">
         <v>139</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
+        <v>80</v>
+      </c>
+      <c r="B38" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" t="s">
         <v>142</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38" t="s">
         <v>143</v>
       </c>
-      <c r="C38" t="s">
+      <c r="E38" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="D38" t="s">
+      <c r="F38" s="2" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B39" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C39" t="s">
         <v>148</v>
       </c>
       <c r="D39" t="s">
         <v>149</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B40" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C40" t="s">
         <v>152</v>
       </c>
       <c r="D40" t="s">
         <v>153</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B41" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C41" t="s">
         <v>156</v>
       </c>
       <c r="D41" t="s">
         <v>157</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B42" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C42" t="s">
         <v>160</v>
       </c>
       <c r="D42" t="s">
         <v>161</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B43" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C43" t="s">
         <v>164</v>
       </c>
       <c r="D43" t="s">
         <v>165</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>166</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B44" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C44" t="s">
         <v>168</v>
       </c>
       <c r="D44" t="s">
         <v>169</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B45" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C45" t="s">
         <v>172</v>
       </c>
       <c r="D45" t="s">
         <v>173</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B46" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C46" t="s">
         <v>176</v>
       </c>
       <c r="D46" t="s">
         <v>177</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B47" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C47" t="s">
         <v>180</v>
       </c>
       <c r="D47" t="s">
         <v>181</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B48" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C48" t="s">
         <v>184</v>
       </c>
       <c r="D48" t="s">
         <v>185</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B49" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C49" t="s">
         <v>188</v>
       </c>
       <c r="D49" t="s">
         <v>189</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B50" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C50" t="s">
         <v>192</v>
       </c>
       <c r="D50" t="s">
         <v>193</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B51" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C51" t="s">
         <v>196</v>
       </c>
       <c r="D51" t="s">
         <v>197</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>198</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B52" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C52" t="s">
         <v>200</v>
       </c>
       <c r="D52" t="s">
         <v>201</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>203</v>
+        <v>146</v>
       </c>
       <c r="B53" t="s">
+        <v>147</v>
+      </c>
+      <c r="C53" t="s">
         <v>204</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>205</v>
       </c>
-      <c r="D53" t="s">
+      <c r="E53" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="F53" s="2" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>203</v>
+        <v>146</v>
       </c>
       <c r="B54" t="s">
-        <v>204</v>
+        <v>147</v>
       </c>
       <c r="C54" t="s">
+        <v>208</v>
+      </c>
+      <c r="D54" t="s">
         <v>209</v>
       </c>
-      <c r="D54" t="s">
+      <c r="E54" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="E54" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F54" s="2" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B55" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C55" t="s">
         <v>213</v>
       </c>
       <c r="D55" t="s">
         <v>214</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B56" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C56" t="s">
         <v>217</v>
       </c>
       <c r="D56" t="s">
         <v>218</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B57" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C57" t="s">
         <v>221</v>
       </c>
       <c r="D57" t="s">
         <v>222</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>223</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B58" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C58" t="s">
         <v>225</v>
       </c>
       <c r="D58" t="s">
         <v>226</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B59" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C59" t="s">
         <v>229</v>
       </c>
       <c r="D59" t="s">
         <v>230</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B60" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C60" t="s">
         <v>233</v>
       </c>
       <c r="D60" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B61" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C61" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D61" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B62" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C62" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D62" t="s">
         <v>241</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>242</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B63" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C63" t="s">
         <v>244</v>
       </c>
       <c r="D63" t="s">
         <v>245</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B64" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C64" t="s">
         <v>248</v>
       </c>
       <c r="D64" t="s">
         <v>249</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B65" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C65" t="s">
         <v>252</v>
       </c>
       <c r="D65" t="s">
         <v>253</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B66" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C66" t="s">
         <v>256</v>
       </c>
       <c r="D66" t="s">
         <v>257</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>258</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B67" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C67" t="s">
         <v>260</v>
       </c>
       <c r="D67" t="s">
         <v>261</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B68" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C68" t="s">
         <v>264</v>
       </c>
       <c r="D68" t="s">
         <v>265</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>266</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B69" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C69" t="s">
         <v>268</v>
       </c>
       <c r="D69" t="s">
         <v>269</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B70" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C70" t="s">
         <v>272</v>
       </c>
       <c r="D70" t="s">
         <v>273</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
+        <v>211</v>
+      </c>
+      <c r="B71" t="s">
+        <v>212</v>
+      </c>
+      <c r="C71" t="s">
         <v>276</v>
       </c>
-      <c r="B71" t="s">
+      <c r="D71" t="s">
         <v>277</v>
       </c>
-      <c r="C71" t="s">
+      <c r="E71" s="2" t="s">
         <v>278</v>
       </c>
-      <c r="D71" t="s">
+      <c r="F71" s="2" t="s">
         <v>279</v>
-      </c>
-[...4 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>276</v>
+        <v>211</v>
       </c>
       <c r="B72" t="s">
-        <v>277</v>
+        <v>212</v>
       </c>
       <c r="C72" t="s">
+        <v>280</v>
+      </c>
+      <c r="D72" t="s">
+        <v>281</v>
+      </c>
+      <c r="E72" s="2" t="s">
         <v>282</v>
       </c>
-      <c r="D72" t="s">
+      <c r="F72" s="2" t="s">
         <v>283</v>
-      </c>
-[...4 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B73" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C73" t="s">
         <v>286</v>
       </c>
       <c r="D73" t="s">
         <v>287</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B74" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C74" t="s">
         <v>290</v>
       </c>
       <c r="D74" t="s">
         <v>291</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B75" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C75" t="s">
         <v>294</v>
       </c>
       <c r="D75" t="s">
         <v>295</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B76" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C76" t="s">
         <v>298</v>
       </c>
       <c r="D76" t="s">
         <v>299</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>300</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B77" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C77" t="s">
         <v>302</v>
       </c>
       <c r="D77" t="s">
         <v>303</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>304</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B78" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C78" t="s">
         <v>306</v>
       </c>
       <c r="D78" t="s">
         <v>307</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>308</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B79" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C79" t="s">
         <v>310</v>
       </c>
       <c r="D79" t="s">
         <v>311</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>312</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B80" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C80" t="s">
         <v>314</v>
       </c>
       <c r="D80" t="s">
         <v>315</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>316</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B81" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C81" t="s">
         <v>318</v>
       </c>
       <c r="D81" t="s">
         <v>319</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>320</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B82" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C82" t="s">
         <v>322</v>
       </c>
       <c r="D82" t="s">
         <v>323</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>324</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
+        <v>284</v>
+      </c>
+      <c r="B83" t="s">
+        <v>285</v>
+      </c>
+      <c r="C83" t="s">
         <v>326</v>
       </c>
-      <c r="B83" t="s">
+      <c r="D83" t="s">
         <v>327</v>
       </c>
-      <c r="C83" t="s">
+      <c r="E83" s="2" t="s">
         <v>328</v>
       </c>
-      <c r="D83" t="s">
+      <c r="F83" s="2" t="s">
         <v>329</v>
-      </c>
-[...4 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>326</v>
+        <v>284</v>
       </c>
       <c r="B84" t="s">
-        <v>327</v>
+        <v>285</v>
       </c>
       <c r="C84" t="s">
+        <v>330</v>
+      </c>
+      <c r="D84" t="s">
+        <v>331</v>
+      </c>
+      <c r="E84" s="2" t="s">
         <v>332</v>
       </c>
-      <c r="D84" t="s">
+      <c r="F84" s="2" t="s">
         <v>333</v>
-      </c>
-[...4 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>326</v>
+        <v>284</v>
       </c>
       <c r="B85" t="s">
-        <v>327</v>
+        <v>285</v>
       </c>
       <c r="C85" t="s">
+        <v>334</v>
+      </c>
+      <c r="D85" t="s">
+        <v>335</v>
+      </c>
+      <c r="E85" s="2" t="s">
         <v>336</v>
       </c>
-      <c r="D85" t="s">
+      <c r="F85" s="2" t="s">
         <v>337</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="B86" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
       <c r="C86" t="s">
-        <v>310</v>
+        <v>340</v>
       </c>
       <c r="D86" t="s">
-        <v>311</v>
+        <v>341</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>312</v>
+        <v>342</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>313</v>
+        <v>343</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B87" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C87" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="D87" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B88" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C88" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="D88" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B89" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C89" t="s">
-        <v>350</v>
+        <v>322</v>
       </c>
       <c r="D89" t="s">
-        <v>350</v>
+        <v>323</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>351</v>
+        <v>324</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>352</v>
+        <v>325</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B90" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C90" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D90" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B91" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C91" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D91" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B92" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C92" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D92" t="s">
         <v>362</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B93" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C93" t="s">
         <v>365</v>
       </c>
       <c r="D93" t="s">
         <v>366</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>367</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B94" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C94" t="s">
         <v>369</v>
       </c>
       <c r="D94" t="s">
         <v>370</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>371</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B95" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C95" t="s">
         <v>373</v>
       </c>
       <c r="D95" t="s">
         <v>374</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>375</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B96" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C96" t="s">
         <v>377</v>
       </c>
       <c r="D96" t="s">
         <v>378</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>379</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B97" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C97" t="s">
         <v>381</v>
       </c>
       <c r="D97" t="s">
         <v>382</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>383</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B98" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C98" t="s">
         <v>385</v>
       </c>
       <c r="D98" t="s">
         <v>386</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>387</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B99" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C99" t="s">
         <v>389</v>
       </c>
       <c r="D99" t="s">
         <v>390</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>391</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B100" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C100" t="s">
         <v>393</v>
       </c>
       <c r="D100" t="s">
         <v>394</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>395</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B101" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C101" t="s">
         <v>397</v>
       </c>
       <c r="D101" t="s">
         <v>398</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>399</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B102" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C102" t="s">
         <v>401</v>
       </c>
       <c r="D102" t="s">
         <v>402</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>403</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B103" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C103" t="s">
         <v>405</v>
       </c>
       <c r="D103" t="s">
         <v>406</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>407</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B104" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C104" t="s">
         <v>409</v>
       </c>
       <c r="D104" t="s">
         <v>410</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>411</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B105" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C105" t="s">
         <v>413</v>
       </c>
       <c r="D105" t="s">
         <v>414</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>415</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B106" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C106" t="s">
         <v>417</v>
       </c>
       <c r="D106" t="s">
         <v>418</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>419</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B107" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C107" t="s">
         <v>421</v>
       </c>
       <c r="D107" t="s">
         <v>422</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>423</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B108" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C108" t="s">
         <v>425</v>
       </c>
       <c r="D108" t="s">
         <v>426</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>427</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B109" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C109" t="s">
         <v>429</v>
       </c>
       <c r="D109" t="s">
         <v>430</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>431</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B110" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C110" t="s">
         <v>433</v>
       </c>
       <c r="D110" t="s">
         <v>434</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>435</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B111" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C111" t="s">
         <v>437</v>
       </c>
       <c r="D111" t="s">
         <v>438</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>439</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B112" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C112" t="s">
         <v>441</v>
       </c>
       <c r="D112" t="s">
         <v>442</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>443</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B113" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C113" t="s">
         <v>445</v>
       </c>
       <c r="D113" t="s">
         <v>446</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B114" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C114" t="s">
         <v>449</v>
       </c>
       <c r="D114" t="s">
         <v>450</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>451</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B115" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C115" t="s">
         <v>453</v>
       </c>
       <c r="D115" t="s">
         <v>454</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>455</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B116" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C116" t="s">
         <v>457</v>
       </c>
       <c r="D116" t="s">
         <v>458</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>459</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="B117" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="C117" t="s">
         <v>461</v>
       </c>
       <c r="D117" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>464</v>
+        <v>352</v>
       </c>
       <c r="B118" t="s">
+        <v>353</v>
+      </c>
+      <c r="C118" t="s">
         <v>465</v>
       </c>
-      <c r="C118" t="s">
+      <c r="D118" t="s">
         <v>466</v>
       </c>
-      <c r="D118" t="s">
+      <c r="E118" s="2" t="s">
         <v>467</v>
       </c>
-      <c r="E118" s="2" t="s">
+      <c r="F118" s="2" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>464</v>
+        <v>352</v>
       </c>
       <c r="B119" t="s">
-        <v>465</v>
+        <v>353</v>
       </c>
       <c r="C119" t="s">
+        <v>469</v>
+      </c>
+      <c r="D119" t="s">
         <v>470</v>
       </c>
-      <c r="D119" t="s">
+      <c r="E119" s="2" t="s">
         <v>471</v>
       </c>
-      <c r="E119" s="2" t="s">
+      <c r="F119" s="2" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>464</v>
+        <v>352</v>
       </c>
       <c r="B120" t="s">
-        <v>465</v>
+        <v>353</v>
       </c>
       <c r="C120" t="s">
+        <v>473</v>
+      </c>
+      <c r="D120" t="s">
+        <v>473</v>
+      </c>
+      <c r="E120" s="2" t="s">
         <v>474</v>
       </c>
-      <c r="D120" t="s">
+      <c r="F120" s="2" t="s">
         <v>475</v>
-      </c>
-[...4 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B121" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C121" t="s">
         <v>478</v>
       </c>
       <c r="D121" t="s">
         <v>479</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>480</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B122" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C122" t="s">
         <v>482</v>
       </c>
       <c r="D122" t="s">
         <v>483</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>484</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B123" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C123" t="s">
         <v>486</v>
       </c>
       <c r="D123" t="s">
         <v>487</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>488</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B124" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C124" t="s">
         <v>490</v>
       </c>
       <c r="D124" t="s">
         <v>491</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>492</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B125" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C125" t="s">
         <v>494</v>
       </c>
       <c r="D125" t="s">
         <v>495</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>496</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B126" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C126" t="s">
         <v>498</v>
       </c>
       <c r="D126" t="s">
         <v>499</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>500</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B127" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C127" t="s">
         <v>502</v>
       </c>
       <c r="D127" t="s">
         <v>503</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>504</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B128" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C128" t="s">
         <v>506</v>
       </c>
       <c r="D128" t="s">
         <v>507</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>508</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B129" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C129" t="s">
-        <v>290</v>
+        <v>510</v>
       </c>
       <c r="D129" t="s">
-        <v>291</v>
+        <v>511</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B130" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C130" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="D130" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B131" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C131" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="D131" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B132" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C132" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="D132" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F132" s="2" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B133" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C133" t="s">
-        <v>524</v>
+        <v>298</v>
       </c>
       <c r="D133" t="s">
-        <v>525</v>
+        <v>299</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B134" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C134" t="s">
         <v>528</v>
       </c>
       <c r="D134" t="s">
         <v>529</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B135" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C135" t="s">
         <v>532</v>
       </c>
       <c r="D135" t="s">
         <v>533</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>534</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B136" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C136" t="s">
         <v>536</v>
       </c>
       <c r="D136" t="s">
         <v>537</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>538</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B137" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C137" t="s">
         <v>540</v>
       </c>
       <c r="D137" t="s">
         <v>541</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>542</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B138" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C138" t="s">
         <v>544</v>
       </c>
       <c r="D138" t="s">
         <v>545</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>546</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B139" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C139" t="s">
         <v>548</v>
       </c>
       <c r="D139" t="s">
         <v>549</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>550</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B140" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C140" t="s">
         <v>552</v>
       </c>
       <c r="D140" t="s">
         <v>553</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>554</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B141" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C141" t="s">
         <v>556</v>
       </c>
       <c r="D141" t="s">
         <v>557</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>558</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B142" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C142" t="s">
         <v>560</v>
       </c>
       <c r="D142" t="s">
         <v>561</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>562</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B143" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C143" t="s">
         <v>564</v>
       </c>
       <c r="D143" t="s">
         <v>565</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>566</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B144" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C144" t="s">
         <v>568</v>
       </c>
       <c r="D144" t="s">
         <v>569</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>570</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B145" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C145" t="s">
         <v>572</v>
       </c>
       <c r="D145" t="s">
         <v>573</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>574</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B146" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C146" t="s">
         <v>576</v>
       </c>
       <c r="D146" t="s">
         <v>577</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>578</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B147" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C147" t="s">
         <v>580</v>
       </c>
       <c r="D147" t="s">
         <v>581</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>582</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B148" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C148" t="s">
         <v>584</v>
       </c>
       <c r="D148" t="s">
         <v>585</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>586</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B149" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C149" t="s">
         <v>588</v>
       </c>
       <c r="D149" t="s">
         <v>589</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>590</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B150" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C150" t="s">
         <v>592</v>
       </c>
       <c r="D150" t="s">
         <v>593</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B151" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C151" t="s">
         <v>596</v>
       </c>
       <c r="D151" t="s">
         <v>597</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>598</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B152" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C152" t="s">
         <v>600</v>
       </c>
       <c r="D152" t="s">
         <v>601</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>602</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="B153" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C153" t="s">
         <v>604</v>
       </c>
       <c r="D153" t="s">
         <v>605</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>606</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
+        <v>476</v>
+      </c>
+      <c r="B154" t="s">
+        <v>477</v>
+      </c>
+      <c r="C154" t="s">
         <v>608</v>
       </c>
-      <c r="B154" t="s">
+      <c r="D154" t="s">
         <v>609</v>
       </c>
-      <c r="C154" t="s">
+      <c r="E154" s="2" t="s">
         <v>610</v>
       </c>
-      <c r="D154" t="s">
+      <c r="F154" s="2" t="s">
         <v>611</v>
-      </c>
-[...4 lines deleted...]
-        <v>613</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>608</v>
+        <v>476</v>
       </c>
       <c r="B155" t="s">
-        <v>609</v>
+        <v>477</v>
       </c>
       <c r="C155" t="s">
+        <v>612</v>
+      </c>
+      <c r="D155" t="s">
+        <v>613</v>
+      </c>
+      <c r="E155" s="2" t="s">
         <v>614</v>
       </c>
-      <c r="D155" t="s">
+      <c r="F155" s="2" t="s">
         <v>615</v>
-      </c>
-[...4 lines deleted...]
-        <v>617</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>608</v>
+        <v>476</v>
       </c>
       <c r="B156" t="s">
-        <v>609</v>
+        <v>477</v>
       </c>
       <c r="C156" t="s">
+        <v>616</v>
+      </c>
+      <c r="D156" t="s">
+        <v>617</v>
+      </c>
+      <c r="E156" s="2" t="s">
         <v>618</v>
       </c>
-      <c r="D156" t="s">
+      <c r="F156" s="2" t="s">
         <v>619</v>
-      </c>
-[...4 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>608</v>
+        <v>476</v>
       </c>
       <c r="B157" t="s">
-        <v>609</v>
+        <v>477</v>
       </c>
       <c r="C157" t="s">
+        <v>620</v>
+      </c>
+      <c r="D157" t="s">
+        <v>621</v>
+      </c>
+      <c r="E157" s="2" t="s">
         <v>622</v>
       </c>
-      <c r="D157" t="s">
+      <c r="F157" s="2" t="s">
         <v>623</v>
-      </c>
-[...4 lines deleted...]
-        <v>625</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>608</v>
+        <v>476</v>
       </c>
       <c r="B158" t="s">
-        <v>609</v>
+        <v>477</v>
       </c>
       <c r="C158" t="s">
+        <v>624</v>
+      </c>
+      <c r="D158" t="s">
+        <v>625</v>
+      </c>
+      <c r="E158" s="2" t="s">
         <v>626</v>
       </c>
-      <c r="D158" t="s">
+      <c r="F158" s="2" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>629</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
+        <v>628</v>
+      </c>
+      <c r="B159" t="s">
+        <v>629</v>
+      </c>
+      <c r="C159" t="s">
         <v>630</v>
       </c>
-      <c r="B159" t="s">
+      <c r="D159" t="s">
         <v>631</v>
       </c>
-      <c r="C159" t="s">
+      <c r="E159" s="2" t="s">
         <v>632</v>
       </c>
-      <c r="D159" t="s">
+      <c r="F159" s="2" t="s">
         <v>633</v>
-      </c>
-[...4 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="B160" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="C160" t="s">
+        <v>634</v>
+      </c>
+      <c r="D160" t="s">
+        <v>635</v>
+      </c>
+      <c r="E160" s="2" t="s">
         <v>636</v>
       </c>
-      <c r="D160" t="s">
+      <c r="F160" s="2" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="B161" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="C161" t="s">
+        <v>638</v>
+      </c>
+      <c r="D161" t="s">
+        <v>639</v>
+      </c>
+      <c r="E161" s="2" t="s">
         <v>640</v>
       </c>
-      <c r="D161" t="s">
+      <c r="F161" s="2" t="s">
         <v>641</v>
-      </c>
-[...4 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="B162" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="C162" t="s">
+        <v>642</v>
+      </c>
+      <c r="D162" t="s">
+        <v>643</v>
+      </c>
+      <c r="E162" s="2" t="s">
         <v>644</v>
       </c>
-      <c r="D162" t="s">
+      <c r="F162" s="2" t="s">
         <v>645</v>
-      </c>
-[...4 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="B163" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="C163" t="s">
+        <v>646</v>
+      </c>
+      <c r="D163" t="s">
+        <v>647</v>
+      </c>
+      <c r="E163" s="2" t="s">
         <v>648</v>
       </c>
-      <c r="D163" t="s">
+      <c r="F163" s="2" t="s">
         <v>649</v>
-      </c>
-[...4 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B164" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C164" t="s">
         <v>652</v>
       </c>
       <c r="D164" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="F164" s="2" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B165" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C165" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="D165" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F165" s="2" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B166" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C166" t="s">
-        <v>365</v>
+        <v>660</v>
       </c>
       <c r="D166" t="s">
-        <v>366</v>
+        <v>661</v>
       </c>
       <c r="E166" s="2" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="F166" s="2" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B167" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C167" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="D167" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="F167" s="2" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B168" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C168" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="D168" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="E168" s="2" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="F168" s="2" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B169" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C169" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="D169" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="F169" s="2" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B170" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C170" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="D170" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="F170" s="2" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B171" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C171" t="s">
-        <v>677</v>
+        <v>377</v>
       </c>
       <c r="D171" t="s">
-        <v>677</v>
+        <v>378</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B172" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C172" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="D172" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B173" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C173" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D173" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E173" s="2" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B174" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C174" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D174" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="E174" s="2" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F174" s="2" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B175" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C175" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="D175" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F175" s="2" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B176" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C176" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D176" t="s">
         <v>697</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>698</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B177" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C177" t="s">
         <v>700</v>
       </c>
       <c r="D177" t="s">
         <v>701</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>702</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B178" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C178" t="s">
-        <v>236</v>
+        <v>704</v>
       </c>
       <c r="D178" t="s">
-        <v>237</v>
+        <v>705</v>
       </c>
       <c r="E178" s="2" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="F178" s="2" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B179" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C179" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="D179" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="F179" s="2" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B180" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C180" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="D180" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="E180" s="2" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="F180" s="2" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B181" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C181" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="D181" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="F181" s="2" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B182" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C182" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="D182" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="E182" s="2" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="F182" s="2" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B183" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C183" t="s">
-        <v>721</v>
+        <v>244</v>
       </c>
       <c r="D183" t="s">
-        <v>722</v>
+        <v>245</v>
       </c>
       <c r="E183" s="2" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="F183" s="2" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B184" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C184" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D184" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="E184" s="2" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="F184" s="2" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B185" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C185" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D185" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="E185" s="2" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="F185" s="2" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B186" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C186" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="D186" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="E186" s="2" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B187" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C187" t="s">
         <v>737</v>
       </c>
       <c r="D187" t="s">
         <v>738</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>739</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B188" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C188" t="s">
         <v>741</v>
       </c>
       <c r="D188" t="s">
         <v>742</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>743</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B189" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C189" t="s">
         <v>745</v>
       </c>
       <c r="D189" t="s">
         <v>746</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>747</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B190" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C190" t="s">
         <v>749</v>
       </c>
       <c r="D190" t="s">
         <v>750</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>751</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
+        <v>650</v>
+      </c>
+      <c r="B191" t="s">
+        <v>651</v>
+      </c>
+      <c r="C191" t="s">
         <v>753</v>
       </c>
-      <c r="B191" t="s">
+      <c r="D191" t="s">
         <v>754</v>
       </c>
-      <c r="C191" t="s">
+      <c r="E191" s="2" t="s">
         <v>755</v>
       </c>
-      <c r="D191" t="s">
+      <c r="F191" s="2" t="s">
         <v>756</v>
-      </c>
-[...4 lines deleted...]
-        <v>758</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>753</v>
+        <v>650</v>
       </c>
       <c r="B192" t="s">
-        <v>754</v>
+        <v>651</v>
       </c>
       <c r="C192" t="s">
+        <v>757</v>
+      </c>
+      <c r="D192" t="s">
+        <v>758</v>
+      </c>
+      <c r="E192" s="2" t="s">
         <v>759</v>
       </c>
-      <c r="D192" t="s">
+      <c r="F192" s="2" t="s">
         <v>760</v>
-      </c>
-[...4 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>753</v>
+        <v>650</v>
       </c>
       <c r="B193" t="s">
-        <v>754</v>
+        <v>651</v>
       </c>
       <c r="C193" t="s">
+        <v>761</v>
+      </c>
+      <c r="D193" t="s">
+        <v>762</v>
+      </c>
+      <c r="E193" s="2" t="s">
         <v>763</v>
       </c>
-      <c r="D193" t="s">
+      <c r="F193" s="2" t="s">
         <v>764</v>
-      </c>
-[...4 lines deleted...]
-        <v>766</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>753</v>
+        <v>650</v>
       </c>
       <c r="B194" t="s">
-        <v>754</v>
+        <v>651</v>
       </c>
       <c r="C194" t="s">
+        <v>765</v>
+      </c>
+      <c r="D194" t="s">
+        <v>766</v>
+      </c>
+      <c r="E194" s="2" t="s">
         <v>767</v>
       </c>
-      <c r="D194" t="s">
+      <c r="F194" s="2" t="s">
         <v>768</v>
-      </c>
-[...4 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>753</v>
+        <v>650</v>
       </c>
       <c r="B195" t="s">
-        <v>754</v>
+        <v>651</v>
       </c>
       <c r="C195" t="s">
+        <v>769</v>
+      </c>
+      <c r="D195" t="s">
+        <v>770</v>
+      </c>
+      <c r="E195" s="2" t="s">
         <v>771</v>
       </c>
-      <c r="D195" t="s">
+      <c r="F195" s="2" t="s">
         <v>772</v>
-      </c>
-[...4 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="B196" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="C196" t="s">
         <v>775</v>
       </c>
       <c r="D196" t="s">
         <v>776</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>777</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="B197" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="C197" t="s">
         <v>779</v>
       </c>
       <c r="D197" t="s">
         <v>780</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>781</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="B198" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="C198" t="s">
         <v>783</v>
       </c>
       <c r="D198" t="s">
         <v>784</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>785</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="B199" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="C199" t="s">
         <v>787</v>
       </c>
       <c r="D199" t="s">
         <v>788</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>789</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="B200" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="C200" t="s">
         <v>791</v>
       </c>
       <c r="D200" t="s">
         <v>792</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>793</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="B201" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="C201" t="s">
         <v>795</v>
       </c>
       <c r="D201" t="s">
         <v>796</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>797</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="B202" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="C202" t="s">
         <v>799</v>
       </c>
       <c r="D202" t="s">
         <v>800</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>801</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="B203" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="C203" t="s">
         <v>803</v>
       </c>
       <c r="D203" t="s">
         <v>804</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>805</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="B204" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="C204" t="s">
         <v>807</v>
       </c>
       <c r="D204" t="s">
         <v>808</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>809</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="B205" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="C205" t="s">
         <v>811</v>
       </c>
       <c r="D205" t="s">
         <v>812</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>813</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="B206" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="C206" t="s">
         <v>815</v>
       </c>
       <c r="D206" t="s">
         <v>816</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>817</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="B207" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="C207" t="s">
         <v>819</v>
       </c>
       <c r="D207" t="s">
         <v>820</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>821</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="B208" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="C208" t="s">
         <v>823</v>
       </c>
       <c r="D208" t="s">
         <v>824</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>825</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="B209" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="C209" t="s">
         <v>827</v>
       </c>
       <c r="D209" t="s">
         <v>828</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>829</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="B210" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="C210" t="s">
         <v>831</v>
       </c>
       <c r="D210" t="s">
         <v>832</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>833</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="B211" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="C211" t="s">
         <v>835</v>
       </c>
       <c r="D211" t="s">
         <v>836</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>837</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="B212" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="C212" t="s">
         <v>839</v>
       </c>
       <c r="D212" t="s">
         <v>840</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>841</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="B213" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="C213" t="s">
         <v>843</v>
       </c>
       <c r="D213" t="s">
         <v>844</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>845</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="B214" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="C214" t="s">
         <v>847</v>
       </c>
       <c r="D214" t="s">
         <v>848</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>849</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="B215" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="C215" t="s">
         <v>851</v>
       </c>
       <c r="D215" t="s">
         <v>852</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>853</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
+        <v>773</v>
+      </c>
+      <c r="B216" t="s">
+        <v>774</v>
+      </c>
+      <c r="C216" t="s">
         <v>855</v>
       </c>
-      <c r="B216" t="s">
+      <c r="D216" t="s">
         <v>856</v>
-      </c>
-[...4 lines deleted...]
-        <v>291</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>857</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>855</v>
+        <v>773</v>
       </c>
       <c r="B217" t="s">
-        <v>856</v>
+        <v>774</v>
       </c>
       <c r="C217" t="s">
-        <v>512</v>
+        <v>859</v>
       </c>
       <c r="D217" t="s">
-        <v>513</v>
+        <v>860</v>
       </c>
       <c r="E217" s="2" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="F217" s="2" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>855</v>
+        <v>773</v>
       </c>
       <c r="B218" t="s">
-        <v>856</v>
+        <v>774</v>
       </c>
       <c r="C218" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="D218" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="E218" s="2" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="F218" s="2" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>855</v>
+        <v>773</v>
       </c>
       <c r="B219" t="s">
-        <v>856</v>
+        <v>774</v>
       </c>
       <c r="C219" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="D219" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="E219" s="2" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="F219" s="2" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>855</v>
+        <v>773</v>
       </c>
       <c r="B220" t="s">
-        <v>856</v>
+        <v>774</v>
       </c>
       <c r="C220" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="D220" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="E220" s="2" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="F220" s="2" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="B221" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="C221" t="s">
-        <v>873</v>
+        <v>298</v>
       </c>
       <c r="D221" t="s">
-        <v>874</v>
+        <v>299</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="F221" s="2" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="B222" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="C222" t="s">
-        <v>877</v>
+        <v>528</v>
       </c>
       <c r="D222" t="s">
-        <v>878</v>
+        <v>529</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>879</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="B223" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="C223" t="s">
         <v>881</v>
       </c>
       <c r="D223" t="s">
         <v>882</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>883</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="B224" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="C224" t="s">
         <v>885</v>
       </c>
       <c r="D224" t="s">
         <v>886</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>887</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="B225" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="C225" t="s">
-        <v>298</v>
+        <v>889</v>
       </c>
       <c r="D225" t="s">
-        <v>299</v>
+        <v>890</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>300</v>
+        <v>891</v>
       </c>
       <c r="F225" s="2" t="s">
-        <v>301</v>
+        <v>892</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="B226" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="C226" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="D226" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="E226" s="2" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="F226" s="2" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="B227" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="C227" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="D227" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="F227" s="2" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="B228" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="C228" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
       <c r="D228" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E228" s="2" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F228" s="2" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="B229" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="C229" t="s">
-        <v>302</v>
+        <v>905</v>
       </c>
       <c r="D229" t="s">
-        <v>303</v>
+        <v>906</v>
       </c>
       <c r="E229" s="2" t="s">
-        <v>304</v>
+        <v>907</v>
       </c>
       <c r="F229" s="2" t="s">
-        <v>305</v>
+        <v>908</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="B230" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="C230" t="s">
-        <v>901</v>
+        <v>306</v>
       </c>
       <c r="D230" t="s">
-        <v>902</v>
+        <v>307</v>
       </c>
       <c r="E230" s="2" t="s">
-        <v>903</v>
+        <v>308</v>
       </c>
       <c r="F230" s="2" t="s">
-        <v>904</v>
+        <v>309</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="B231" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="C231" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="D231" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="F231" s="2" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="B232" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="C232" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
       <c r="D232" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E232" s="2" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F232" s="2" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="B233" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="C233" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="D233" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="E233" s="2" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="F233" s="2" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="B234" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="C234" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="D234" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E234" s="2" t="s">
-        <v>917</v>
+        <v>316</v>
       </c>
       <c r="F234" s="2" t="s">
-        <v>918</v>
+        <v>317</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="B235" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="C235" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="D235" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="E235" s="2" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="F235" s="2" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>923</v>
+        <v>875</v>
       </c>
       <c r="B236" t="s">
-        <v>924</v>
+        <v>876</v>
       </c>
       <c r="C236" t="s">
         <v>925</v>
       </c>
       <c r="D236" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="E236" s="2" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F236" s="2" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>923</v>
+        <v>875</v>
       </c>
       <c r="B237" t="s">
-        <v>924</v>
+        <v>876</v>
       </c>
       <c r="C237" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="D237" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="E237" s="2" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F237" s="2" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>923</v>
+        <v>875</v>
       </c>
       <c r="B238" t="s">
-        <v>924</v>
+        <v>876</v>
       </c>
       <c r="C238" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="D238" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="E238" s="2" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F238" s="2" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>923</v>
+        <v>875</v>
       </c>
       <c r="B239" t="s">
-        <v>924</v>
+        <v>876</v>
       </c>
       <c r="C239" t="s">
-        <v>936</v>
+        <v>322</v>
       </c>
       <c r="D239" t="s">
+        <v>323</v>
+      </c>
+      <c r="E239" s="2" t="s">
         <v>937</v>
       </c>
-      <c r="E239" s="2" t="s">
+      <c r="F239" s="2" t="s">
         <v>938</v>
-      </c>
-[...1 lines deleted...]
-        <v>939</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>923</v>
+        <v>875</v>
       </c>
       <c r="B240" t="s">
-        <v>924</v>
+        <v>876</v>
       </c>
       <c r="C240" t="s">
+        <v>939</v>
+      </c>
+      <c r="D240" t="s">
         <v>940</v>
       </c>
-      <c r="D240" t="s">
+      <c r="E240" s="2" t="s">
         <v>941</v>
       </c>
-      <c r="E240" s="2" t="s">
+      <c r="F240" s="2" t="s">
         <v>942</v>
-      </c>
-[...1 lines deleted...]
-        <v>943</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>923</v>
+        <v>943</v>
       </c>
       <c r="B241" t="s">
-        <v>924</v>
+        <v>944</v>
       </c>
       <c r="C241" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="D241" t="s">
         <v>945</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>946</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>923</v>
+        <v>943</v>
       </c>
       <c r="B242" t="s">
-        <v>924</v>
+        <v>944</v>
       </c>
       <c r="C242" t="s">
         <v>948</v>
       </c>
       <c r="D242" t="s">
         <v>949</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>950</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
+        <v>943</v>
+      </c>
+      <c r="B243" t="s">
+        <v>944</v>
+      </c>
+      <c r="C243" t="s">
         <v>952</v>
       </c>
-      <c r="B243" t="s">
+      <c r="D243" t="s">
         <v>953</v>
       </c>
-      <c r="C243" t="s">
+      <c r="E243" s="2" t="s">
         <v>954</v>
       </c>
-      <c r="D243" t="s">
+      <c r="F243" s="2" t="s">
         <v>955</v>
-      </c>
-[...4 lines deleted...]
-        <v>957</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="B244" t="s">
-        <v>953</v>
+        <v>944</v>
       </c>
       <c r="C244" t="s">
+        <v>956</v>
+      </c>
+      <c r="D244" t="s">
+        <v>957</v>
+      </c>
+      <c r="E244" s="2" t="s">
         <v>958</v>
       </c>
-      <c r="D244" t="s">
+      <c r="F244" s="2" t="s">
         <v>959</v>
-      </c>
-[...4 lines deleted...]
-        <v>961</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="B245" t="s">
-        <v>953</v>
+        <v>944</v>
       </c>
       <c r="C245" t="s">
+        <v>960</v>
+      </c>
+      <c r="D245" t="s">
+        <v>961</v>
+      </c>
+      <c r="E245" s="2" t="s">
         <v>962</v>
       </c>
-      <c r="D245" t="s">
+      <c r="F245" s="2" t="s">
         <v>963</v>
-      </c>
-[...4 lines deleted...]
-        <v>965</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="B246" t="s">
-        <v>953</v>
+        <v>944</v>
       </c>
       <c r="C246" t="s">
+        <v>964</v>
+      </c>
+      <c r="D246" t="s">
+        <v>965</v>
+      </c>
+      <c r="E246" s="2" t="s">
         <v>966</v>
       </c>
-      <c r="D246" t="s">
+      <c r="F246" s="2" t="s">
         <v>967</v>
-      </c>
-[...4 lines deleted...]
-        <v>969</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="B247" t="s">
-        <v>953</v>
+        <v>944</v>
       </c>
       <c r="C247" t="s">
+        <v>968</v>
+      </c>
+      <c r="D247" t="s">
+        <v>969</v>
+      </c>
+      <c r="E247" s="2" t="s">
         <v>970</v>
       </c>
-      <c r="D247" t="s">
-[...2 lines deleted...]
-      <c r="E247" s="2" t="s">
+      <c r="F247" s="2" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>952</v>
+        <v>972</v>
       </c>
       <c r="B248" t="s">
-        <v>953</v>
+        <v>973</v>
       </c>
       <c r="C248" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="D248" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="E248" s="2" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F248" s="2" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>952</v>
+        <v>972</v>
       </c>
       <c r="B249" t="s">
-        <v>953</v>
+        <v>973</v>
       </c>
       <c r="C249" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="D249" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="E249" s="2" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F249" s="2" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>952</v>
+        <v>972</v>
       </c>
       <c r="B250" t="s">
-        <v>953</v>
+        <v>973</v>
       </c>
       <c r="C250" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="D250" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="E250" s="2" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F250" s="2" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>952</v>
+        <v>972</v>
       </c>
       <c r="B251" t="s">
-        <v>953</v>
+        <v>973</v>
       </c>
       <c r="C251" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="D251" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="E251" s="2" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="F251" s="2" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>952</v>
+        <v>972</v>
       </c>
       <c r="B252" t="s">
-        <v>953</v>
+        <v>973</v>
       </c>
       <c r="C252" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="D252" t="s">
         <v>990</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>991</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>952</v>
+        <v>972</v>
       </c>
       <c r="B253" t="s">
-        <v>953</v>
+        <v>973</v>
       </c>
       <c r="C253" t="s">
         <v>993</v>
       </c>
       <c r="D253" t="s">
         <v>994</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>995</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>952</v>
+        <v>972</v>
       </c>
       <c r="B254" t="s">
-        <v>953</v>
+        <v>973</v>
       </c>
       <c r="C254" t="s">
         <v>997</v>
       </c>
       <c r="D254" t="s">
         <v>998</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>999</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
+        <v>972</v>
+      </c>
+      <c r="B255" t="s">
+        <v>973</v>
+      </c>
+      <c r="C255" t="s">
         <v>1001</v>
       </c>
-      <c r="B255" t="s">
+      <c r="D255" t="s">
         <v>1002</v>
       </c>
-      <c r="C255" t="s">
+      <c r="E255" s="2" t="s">
         <v>1003</v>
       </c>
-      <c r="D255" t="s">
+      <c r="F255" s="2" t="s">
         <v>1004</v>
-      </c>
-[...4 lines deleted...]
-        <v>1006</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>1001</v>
+        <v>972</v>
       </c>
       <c r="B256" t="s">
-        <v>1002</v>
+        <v>973</v>
       </c>
       <c r="C256" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D256" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E256" s="2" t="s">
         <v>1007</v>
       </c>
-      <c r="D256" t="s">
+      <c r="F256" s="2" t="s">
         <v>1008</v>
-      </c>
-[...4 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>1001</v>
+        <v>972</v>
       </c>
       <c r="B257" t="s">
-        <v>1002</v>
+        <v>973</v>
       </c>
       <c r="C257" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D257" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E257" s="2" t="s">
         <v>1011</v>
       </c>
-      <c r="D257" t="s">
+      <c r="F257" s="2" t="s">
         <v>1012</v>
-      </c>
-[...4 lines deleted...]
-        <v>1014</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>1001</v>
+        <v>972</v>
       </c>
       <c r="B258" t="s">
-        <v>1002</v>
+        <v>973</v>
       </c>
       <c r="C258" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D258" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E258" s="2" t="s">
         <v>1015</v>
       </c>
-      <c r="D258" t="s">
+      <c r="F258" s="2" t="s">
         <v>1016</v>
-      </c>
-[...4 lines deleted...]
-        <v>1018</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>1001</v>
+        <v>972</v>
       </c>
       <c r="B259" t="s">
-        <v>1002</v>
+        <v>973</v>
       </c>
       <c r="C259" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E259" s="2" t="s">
         <v>1019</v>
       </c>
-      <c r="D259" t="s">
+      <c r="F259" s="2" t="s">
         <v>1020</v>
-      </c>
-[...4 lines deleted...]
-        <v>1022</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B260" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C260" t="s">
         <v>1023</v>
       </c>
       <c r="D260" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="E260" s="2" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="F260" s="2" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B261" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C261" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="D261" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="E261" s="2" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="F261" s="2" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B262" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C262" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="D262" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="E262" s="2" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="F262" s="2" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B263" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C263" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="D263" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="E263" s="2" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="F263" s="2" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B264" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C264" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="D264" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E264" s="2" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F264" s="2" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B265" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C265" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="D265" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="E265" s="2" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="F265" s="2" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B266" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C266" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="D266" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="E266" s="2" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="F266" s="2" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B267" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C267" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="D267" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="E267" s="2" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="F267" s="2" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B268" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C268" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="D268" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="E268" s="2" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="F268" s="2" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B269" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C269" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="D269" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E269" s="2" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F269" s="2" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B270" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C270" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="D270" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="E270" s="2" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="F270" s="2" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B271" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C271" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="D271" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="E271" s="2" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="F271" s="2" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B272" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C272" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="D272" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="E272" s="2" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="F272" s="2" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B273" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C273" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="D273" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="E273" s="2" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F273" s="2" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B274" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C274" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="D274" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="E274" s="2" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="F274" s="2" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B275" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C275" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="D275" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="E275" s="2" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="F275" s="2" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B276" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C276" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="D276" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="E276" s="2" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="F276" s="2" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B277" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C277" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="D277" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="E277" s="2" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="F277" s="2" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B278" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C278" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
       <c r="D278" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="E278" s="2" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="F278" s="2" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B279" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C279" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="D279" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="E279" s="2" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="F279" s="2" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B280" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C280" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="D280" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="E280" s="2" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="F280" s="2" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B281" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C281" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="D281" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="E281" s="2" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="F281" s="2" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B282" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C282" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="D282" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="E282" s="2" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="F282" s="2" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B283" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C283" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="D283" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="E283" s="2" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="F283" s="2" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B284" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C284" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="D284" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="E284" s="2" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="F284" s="2" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B285" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C285" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="D285" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="E285" s="2" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="F285" s="2" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B286" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C286" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="D286" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="E286" s="2" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="F286" s="2" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B287" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C287" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="D287" t="s">
         <v>1123</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>1124</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>1125</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B288" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C288" t="s">
         <v>1126</v>
       </c>
       <c r="D288" t="s">
         <v>1127</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B289" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C289" t="s">
         <v>1130</v>
       </c>
       <c r="D289" t="s">
         <v>1131</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>1132</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B290" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C290" t="s">
         <v>1134</v>
       </c>
       <c r="D290" t="s">
         <v>1135</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>1136</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>1137</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B291" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C291" t="s">
         <v>1138</v>
       </c>
       <c r="D291" t="s">
         <v>1139</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>1140</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B292" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C292" t="s">
         <v>1142</v>
       </c>
       <c r="D292" t="s">
         <v>1143</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>1144</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B293" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C293" t="s">
         <v>1146</v>
       </c>
       <c r="D293" t="s">
         <v>1147</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>1148</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B294" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C294" t="s">
         <v>1150</v>
       </c>
       <c r="D294" t="s">
         <v>1151</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>1152</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B295" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C295" t="s">
         <v>1154</v>
       </c>
       <c r="D295" t="s">
         <v>1155</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>1156</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B296" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C296" t="s">
         <v>1158</v>
       </c>
       <c r="D296" t="s">
         <v>1159</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>1160</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B297" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C297" t="s">
         <v>1162</v>
       </c>
       <c r="D297" t="s">
         <v>1163</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>1164</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B298" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C298" t="s">
         <v>1166</v>
       </c>
       <c r="D298" t="s">
         <v>1167</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>1168</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B299" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C299" t="s">
         <v>1170</v>
       </c>
       <c r="D299" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="E299" s="2" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="F299" s="2" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B300" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C300" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="D300" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="E300" s="2" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="F300" s="2" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B301" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C301" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="D301" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="E301" s="2" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="F301" s="2" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B302" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C302" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="D302" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="E302" s="2" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="F302" s="2" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B303" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C303" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="D303" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="E303" s="2" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="F303" s="2" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B304" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C304" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="D304" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="E304" s="2" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="F304" s="2" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B305" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C305" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="D305" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="E305" s="2" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="F305" s="2" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B306" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C306" t="s">
-        <v>905</v>
+        <v>1198</v>
       </c>
       <c r="D306" t="s">
-        <v>906</v>
+        <v>1198</v>
       </c>
       <c r="E306" s="2" t="s">
-        <v>1196</v>
+        <v>1199</v>
       </c>
       <c r="F306" s="2" t="s">
-        <v>1197</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B307" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C307" t="s">
-        <v>909</v>
+        <v>1201</v>
       </c>
       <c r="D307" t="s">
-        <v>910</v>
+        <v>1202</v>
       </c>
       <c r="E307" s="2" t="s">
-        <v>1198</v>
+        <v>1203</v>
       </c>
       <c r="F307" s="2" t="s">
-        <v>1199</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B308" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C308" t="s">
-        <v>1200</v>
+        <v>1205</v>
       </c>
       <c r="D308" t="s">
-        <v>1201</v>
+        <v>1206</v>
       </c>
       <c r="E308" s="2" t="s">
-        <v>1202</v>
+        <v>1207</v>
       </c>
       <c r="F308" s="2" t="s">
-        <v>1203</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B309" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C309" t="s">
-        <v>1204</v>
+        <v>1209</v>
       </c>
       <c r="D309" t="s">
-        <v>1205</v>
+        <v>1210</v>
       </c>
       <c r="E309" s="2" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
       <c r="F309" s="2" t="s">
-        <v>1207</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B310" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C310" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
       <c r="D310" t="s">
-        <v>1209</v>
+        <v>1214</v>
       </c>
       <c r="E310" s="2" t="s">
-        <v>1210</v>
+        <v>1215</v>
       </c>
       <c r="F310" s="2" t="s">
-        <v>1211</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B311" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C311" t="s">
-        <v>1212</v>
+        <v>1217</v>
       </c>
       <c r="D311" t="s">
-        <v>1213</v>
+        <v>1218</v>
       </c>
       <c r="E311" s="2" t="s">
-        <v>1214</v>
+        <v>1219</v>
       </c>
       <c r="F311" s="2" t="s">
-        <v>1215</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B312" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C312" t="s">
-        <v>1216</v>
+        <v>1221</v>
       </c>
       <c r="D312" t="s">
-        <v>1217</v>
+        <v>1222</v>
       </c>
       <c r="E312" s="2" t="s">
-        <v>1218</v>
+        <v>1223</v>
       </c>
       <c r="F312" s="2" t="s">
-        <v>1219</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B313" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C313" t="s">
-        <v>1220</v>
+        <v>1225</v>
       </c>
       <c r="D313" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="E313" s="2" t="s">
-        <v>1221</v>
+        <v>1227</v>
       </c>
       <c r="F313" s="2" t="s">
-        <v>1222</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B314" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C314" t="s">
-        <v>1223</v>
+        <v>1229</v>
       </c>
       <c r="D314" t="s">
-        <v>1224</v>
+        <v>1229</v>
       </c>
       <c r="E314" s="2" t="s">
-        <v>1225</v>
+        <v>1230</v>
       </c>
       <c r="F314" s="2" t="s">
-        <v>1226</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B315" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C315" t="s">
-        <v>1227</v>
+        <v>925</v>
       </c>
       <c r="D315" t="s">
-        <v>1228</v>
+        <v>926</v>
       </c>
       <c r="E315" s="2" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
       <c r="F315" s="2" t="s">
-        <v>1230</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="B316" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="C316" t="s">
-        <v>1231</v>
+        <v>929</v>
       </c>
       <c r="D316" t="s">
-        <v>1231</v>
+        <v>930</v>
       </c>
       <c r="E316" s="2" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="F316" s="2" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1234</v>
+        <v>1021</v>
       </c>
       <c r="B317" t="s">
-        <v>1235</v>
+        <v>1022</v>
       </c>
       <c r="C317" t="s">
         <v>1236</v>
       </c>
       <c r="D317" t="s">
         <v>1237</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>1238</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>1239</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>1234</v>
+        <v>1021</v>
       </c>
       <c r="B318" t="s">
-        <v>1235</v>
+        <v>1022</v>
       </c>
       <c r="C318" t="s">
         <v>1240</v>
       </c>
       <c r="D318" t="s">
         <v>1241</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>1242</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>1243</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>1234</v>
+        <v>1021</v>
       </c>
       <c r="B319" t="s">
-        <v>1235</v>
+        <v>1022</v>
       </c>
       <c r="C319" t="s">
         <v>1244</v>
       </c>
       <c r="D319" t="s">
         <v>1245</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>1246</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>1247</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1234</v>
+        <v>1021</v>
       </c>
       <c r="B320" t="s">
-        <v>1235</v>
+        <v>1022</v>
       </c>
       <c r="C320" t="s">
         <v>1248</v>
       </c>
       <c r="D320" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E320" s="2" t="s">
         <v>1249</v>
       </c>
-      <c r="E320" s="2" t="s">
+      <c r="F320" s="2" t="s">
         <v>1250</v>
-      </c>
-[...1 lines deleted...]
-        <v>1251</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1234</v>
+        <v>1021</v>
       </c>
       <c r="B321" t="s">
-        <v>1235</v>
+        <v>1022</v>
       </c>
       <c r="C321" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D321" t="s">
         <v>1252</v>
       </c>
-      <c r="D321" t="s">
+      <c r="E321" s="2" t="s">
         <v>1253</v>
       </c>
-      <c r="E321" s="2" t="s">
+      <c r="F321" s="2" t="s">
         <v>1254</v>
-      </c>
-[...1 lines deleted...]
-        <v>1255</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1234</v>
+        <v>1021</v>
       </c>
       <c r="B322" t="s">
-        <v>1235</v>
+        <v>1022</v>
       </c>
       <c r="C322" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D322" t="s">
         <v>1256</v>
       </c>
-      <c r="D322" t="s">
+      <c r="E322" s="2" t="s">
         <v>1257</v>
       </c>
-      <c r="E322" s="2" t="s">
+      <c r="F322" s="2" t="s">
         <v>1258</v>
-      </c>
-[...1 lines deleted...]
-        <v>1259</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1234</v>
+        <v>1021</v>
       </c>
       <c r="B323" t="s">
-        <v>1235</v>
+        <v>1022</v>
       </c>
       <c r="C323" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D323" t="s">
         <v>1260</v>
       </c>
-      <c r="D323" t="s">
+      <c r="E323" s="2" t="s">
         <v>1261</v>
       </c>
-      <c r="E323" s="2" t="s">
+      <c r="F323" s="2" t="s">
         <v>1262</v>
-      </c>
-[...1 lines deleted...]
-        <v>1263</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1234</v>
+        <v>1021</v>
       </c>
       <c r="B324" t="s">
-        <v>1235</v>
+        <v>1022</v>
       </c>
       <c r="C324" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E324" s="2" t="s">
         <v>1264</v>
       </c>
-      <c r="D324" t="s">
+      <c r="F324" s="2" t="s">
         <v>1265</v>
-      </c>
-[...4 lines deleted...]
-        <v>1267</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1234</v>
+        <v>1021</v>
       </c>
       <c r="B325" t="s">
-        <v>1235</v>
+        <v>1022</v>
       </c>
       <c r="C325" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E325" s="2" t="s">
         <v>1268</v>
       </c>
-      <c r="D325" t="s">
+      <c r="F325" s="2" t="s">
         <v>1269</v>
-      </c>
-[...4 lines deleted...]
-        <v>1271</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1234</v>
+        <v>1021</v>
       </c>
       <c r="B326" t="s">
-        <v>1235</v>
+        <v>1022</v>
       </c>
       <c r="C326" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E326" s="2" t="s">
         <v>1272</v>
       </c>
-      <c r="D326" t="s">
+      <c r="F326" s="2" t="s">
         <v>1273</v>
-      </c>
-[...4 lines deleted...]
-        <v>1275</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1234</v>
+        <v>1021</v>
       </c>
       <c r="B327" t="s">
-        <v>1235</v>
+        <v>1022</v>
       </c>
       <c r="C327" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E327" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="F327" s="2" t="s">
         <v>1276</v>
-      </c>
-[...7 lines deleted...]
-        <v>1279</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1234</v>
+        <v>1277</v>
       </c>
       <c r="B328" t="s">
-        <v>1235</v>
+        <v>1278</v>
       </c>
       <c r="C328" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D328" t="s">
         <v>1280</v>
       </c>
-      <c r="D328" t="s">
+      <c r="E328" s="2" t="s">
         <v>1281</v>
       </c>
-      <c r="E328" s="2" t="s">
+      <c r="F328" s="2" t="s">
         <v>1282</v>
-      </c>
-[...1 lines deleted...]
-        <v>1283</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1234</v>
+        <v>1277</v>
       </c>
       <c r="B329" t="s">
-        <v>1235</v>
+        <v>1278</v>
       </c>
       <c r="C329" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D329" t="s">
         <v>1284</v>
       </c>
-      <c r="D329" t="s">
+      <c r="E329" s="2" t="s">
         <v>1285</v>
       </c>
-      <c r="E329" s="2" t="s">
+      <c r="F329" s="2" t="s">
         <v>1286</v>
-      </c>
-[...1 lines deleted...]
-        <v>1287</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1234</v>
+        <v>1277</v>
       </c>
       <c r="B330" t="s">
-        <v>1235</v>
+        <v>1278</v>
       </c>
       <c r="C330" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D330" t="s">
         <v>1288</v>
       </c>
-      <c r="D330" t="s">
+      <c r="E330" s="2" t="s">
         <v>1289</v>
       </c>
-      <c r="E330" s="2" t="s">
+      <c r="F330" s="2" t="s">
         <v>1290</v>
-      </c>
-[...1 lines deleted...]
-        <v>1291</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1234</v>
+        <v>1277</v>
       </c>
       <c r="B331" t="s">
-        <v>1235</v>
+        <v>1278</v>
       </c>
       <c r="C331" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D331" t="s">
         <v>1292</v>
       </c>
-      <c r="D331" t="s">
+      <c r="E331" s="2" t="s">
         <v>1293</v>
       </c>
-      <c r="E331" s="2" t="s">
+      <c r="F331" s="2" t="s">
         <v>1294</v>
-      </c>
-[...1 lines deleted...]
-        <v>1295</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1234</v>
+        <v>1277</v>
       </c>
       <c r="B332" t="s">
-        <v>1235</v>
+        <v>1278</v>
       </c>
       <c r="C332" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D332" t="s">
         <v>1296</v>
       </c>
-      <c r="D332" t="s">
+      <c r="E332" s="2" t="s">
         <v>1297</v>
       </c>
-      <c r="E332" s="2" t="s">
+      <c r="F332" s="2" t="s">
         <v>1298</v>
-      </c>
-[...1 lines deleted...]
-        <v>1299</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1234</v>
+        <v>1277</v>
       </c>
       <c r="B333" t="s">
-        <v>1235</v>
+        <v>1278</v>
       </c>
       <c r="C333" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D333" t="s">
         <v>1300</v>
       </c>
-      <c r="D333" t="s">
+      <c r="E333" s="2" t="s">
         <v>1301</v>
       </c>
-      <c r="E333" s="2" t="s">
+      <c r="F333" s="2" t="s">
         <v>1302</v>
-      </c>
-[...1 lines deleted...]
-        <v>1303</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>1234</v>
+        <v>1277</v>
       </c>
       <c r="B334" t="s">
-        <v>1235</v>
+        <v>1278</v>
       </c>
       <c r="C334" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D334" t="s">
         <v>1304</v>
       </c>
-      <c r="D334" t="s">
+      <c r="E334" s="2" t="s">
         <v>1305</v>
       </c>
-      <c r="E334" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="2" t="s">
-        <v>1299</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1234</v>
+        <v>1277</v>
       </c>
       <c r="B335" t="s">
-        <v>1235</v>
+        <v>1278</v>
       </c>
       <c r="C335" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="D335" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="E335" s="2" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="F335" s="2" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1310</v>
+        <v>1277</v>
       </c>
       <c r="B336" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C336" t="s">
         <v>1311</v>
       </c>
-      <c r="C336" t="s">
+      <c r="D336" t="s">
         <v>1312</v>
       </c>
-      <c r="D336" t="s">
+      <c r="E336" s="2" t="s">
         <v>1313</v>
       </c>
-      <c r="E336" s="2" t="s">
+      <c r="F336" s="2" t="s">
         <v>1314</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1310</v>
+        <v>1277</v>
       </c>
       <c r="B337" t="s">
-        <v>1311</v>
+        <v>1278</v>
       </c>
       <c r="C337" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D337" t="s">
         <v>1316</v>
       </c>
-      <c r="D337" t="s">
+      <c r="E337" s="2" t="s">
         <v>1317</v>
       </c>
-      <c r="E337" s="2" t="s">
+      <c r="F337" s="2" t="s">
         <v>1318</v>
-      </c>
-[...1 lines deleted...]
-        <v>1319</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1310</v>
+        <v>1277</v>
       </c>
       <c r="B338" t="s">
-        <v>1311</v>
+        <v>1278</v>
       </c>
       <c r="C338" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D338" t="s">
         <v>1320</v>
       </c>
-      <c r="D338" t="s">
+      <c r="E338" s="2" t="s">
         <v>1321</v>
       </c>
-      <c r="E338" s="2" t="s">
+      <c r="F338" s="2" t="s">
         <v>1322</v>
-      </c>
-[...1 lines deleted...]
-        <v>1323</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>1310</v>
+        <v>1277</v>
       </c>
       <c r="B339" t="s">
-        <v>1311</v>
+        <v>1278</v>
       </c>
       <c r="C339" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D339" t="s">
         <v>1324</v>
       </c>
-      <c r="D339" t="s">
+      <c r="E339" s="2" t="s">
         <v>1325</v>
       </c>
-      <c r="E339" s="2" t="s">
+      <c r="F339" s="2" t="s">
         <v>1326</v>
-      </c>
-[...1 lines deleted...]
-        <v>1327</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1310</v>
+        <v>1277</v>
       </c>
       <c r="B340" t="s">
-        <v>1311</v>
+        <v>1278</v>
       </c>
       <c r="C340" t="s">
-        <v>1328</v>
+        <v>1327</v>
       </c>
       <c r="D340" t="s">
         <v>1328</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>1329</v>
       </c>
       <c r="F340" s="2" t="s">
         <v>1330</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1310</v>
+        <v>1277</v>
       </c>
       <c r="B341" t="s">
-        <v>1311</v>
+        <v>1278</v>
       </c>
       <c r="C341" t="s">
         <v>1331</v>
       </c>
       <c r="D341" t="s">
         <v>1332</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>1333</v>
       </c>
       <c r="F341" s="2" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1310</v>
+        <v>1277</v>
       </c>
       <c r="B342" t="s">
-        <v>1311</v>
+        <v>1278</v>
       </c>
       <c r="C342" t="s">
         <v>1335</v>
       </c>
       <c r="D342" t="s">
         <v>1336</v>
       </c>
       <c r="E342" s="2" t="s">
         <v>1337</v>
       </c>
       <c r="F342" s="2" t="s">
         <v>1338</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1310</v>
+        <v>1277</v>
       </c>
       <c r="B343" t="s">
-        <v>1311</v>
+        <v>1278</v>
       </c>
       <c r="C343" t="s">
         <v>1339</v>
       </c>
       <c r="D343" t="s">
         <v>1340</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>1341</v>
       </c>
       <c r="F343" s="2" t="s">
         <v>1342</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1310</v>
+        <v>1277</v>
       </c>
       <c r="B344" t="s">
-        <v>1311</v>
+        <v>1278</v>
       </c>
       <c r="C344" t="s">
         <v>1343</v>
       </c>
       <c r="D344" t="s">
         <v>1344</v>
       </c>
       <c r="E344" s="2" t="s">
         <v>1345</v>
       </c>
       <c r="F344" s="2" t="s">
         <v>1346</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1310</v>
+        <v>1277</v>
       </c>
       <c r="B345" t="s">
-        <v>1311</v>
+        <v>1278</v>
       </c>
       <c r="C345" t="s">
         <v>1347</v>
       </c>
       <c r="D345" t="s">
         <v>1348</v>
       </c>
       <c r="E345" s="2" t="s">
-        <v>1349</v>
+        <v>1341</v>
       </c>
       <c r="F345" s="2" t="s">
-        <v>1350</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>1310</v>
+        <v>1277</v>
       </c>
       <c r="B346" t="s">
-        <v>1311</v>
+        <v>1278</v>
       </c>
       <c r="C346" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E346" s="2" t="s">
         <v>1351</v>
       </c>
-      <c r="D346" t="s">
+      <c r="F346" s="2" t="s">
         <v>1352</v>
-      </c>
-[...4 lines deleted...]
-        <v>1354</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>1310</v>
+        <v>1353</v>
       </c>
       <c r="B347" t="s">
-        <v>1311</v>
+        <v>1354</v>
       </c>
       <c r="C347" t="s">
         <v>1355</v>
       </c>
       <c r="D347" t="s">
         <v>1356</v>
       </c>
       <c r="E347" s="2" t="s">
         <v>1357</v>
       </c>
       <c r="F347" s="2" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1310</v>
+        <v>1353</v>
       </c>
       <c r="B348" t="s">
-        <v>1311</v>
+        <v>1354</v>
       </c>
       <c r="C348" t="s">
         <v>1359</v>
       </c>
       <c r="D348" t="s">
-        <v>1339</v>
+        <v>1360</v>
       </c>
       <c r="E348" s="2" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="F348" s="2" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1310</v>
+        <v>1353</v>
       </c>
       <c r="B349" t="s">
-        <v>1311</v>
+        <v>1354</v>
       </c>
       <c r="C349" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="D349" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="E349" s="2" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="F349" s="2" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1310</v>
+        <v>1353</v>
       </c>
       <c r="B350" t="s">
-        <v>1311</v>
+        <v>1354</v>
       </c>
       <c r="C350" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="D350" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="E350" s="2" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="F350" s="2" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1310</v>
+        <v>1353</v>
       </c>
       <c r="B351" t="s">
-        <v>1311</v>
+        <v>1354</v>
       </c>
       <c r="C351" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="D351" t="s">
         <v>1371</v>
       </c>
       <c r="E351" s="2" t="s">
         <v>1372</v>
       </c>
       <c r="F351" s="2" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1310</v>
+        <v>1353</v>
       </c>
       <c r="B352" t="s">
-        <v>1311</v>
+        <v>1354</v>
       </c>
       <c r="C352" t="s">
         <v>1374</v>
       </c>
       <c r="D352" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="E352" s="2" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="F352" s="2" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1310</v>
+        <v>1353</v>
       </c>
       <c r="B353" t="s">
-        <v>1311</v>
+        <v>1354</v>
       </c>
       <c r="C353" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="D353" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="E353" s="2" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="F353" s="2" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1310</v>
+        <v>1353</v>
       </c>
       <c r="B354" t="s">
-        <v>1311</v>
+        <v>1354</v>
       </c>
       <c r="C354" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="D354" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="E354" s="2" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="F354" s="2" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1385</v>
+        <v>1353</v>
       </c>
       <c r="B355" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C355" t="s">
         <v>1386</v>
       </c>
-      <c r="C355" t="s">
+      <c r="D355" t="s">
         <v>1387</v>
       </c>
-      <c r="D355" t="s">
+      <c r="E355" s="2" t="s">
         <v>1388</v>
       </c>
-      <c r="E355" s="2" t="s">
+      <c r="F355" s="2" t="s">
         <v>1389</v>
-      </c>
-[...1 lines deleted...]
-        <v>1390</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1385</v>
+        <v>1353</v>
       </c>
       <c r="B356" t="s">
-        <v>1386</v>
+        <v>1354</v>
       </c>
       <c r="C356" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D356" t="s">
         <v>1391</v>
       </c>
-      <c r="D356" t="s">
+      <c r="E356" s="2" t="s">
         <v>1392</v>
       </c>
-      <c r="E356" s="2" t="s">
+      <c r="F356" s="2" t="s">
         <v>1393</v>
-      </c>
-[...1 lines deleted...]
-        <v>1394</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1385</v>
+        <v>1353</v>
       </c>
       <c r="B357" t="s">
-        <v>1386</v>
+        <v>1354</v>
       </c>
       <c r="C357" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D357" t="s">
         <v>1395</v>
       </c>
-      <c r="D357" t="s">
+      <c r="E357" s="2" t="s">
         <v>1396</v>
       </c>
-      <c r="E357" s="2" t="s">
+      <c r="F357" s="2" t="s">
         <v>1397</v>
-      </c>
-[...1 lines deleted...]
-        <v>1398</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1385</v>
+        <v>1353</v>
       </c>
       <c r="B358" t="s">
-        <v>1386</v>
+        <v>1354</v>
       </c>
       <c r="C358" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D358" t="s">
         <v>1399</v>
       </c>
-      <c r="D358" t="s">
+      <c r="E358" s="2" t="s">
         <v>1400</v>
       </c>
-      <c r="E358" s="2" t="s">
+      <c r="F358" s="2" t="s">
         <v>1401</v>
-      </c>
-[...1 lines deleted...]
-        <v>1402</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1385</v>
+        <v>1353</v>
       </c>
       <c r="B359" t="s">
-        <v>1386</v>
+        <v>1354</v>
       </c>
       <c r="C359" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E359" s="2" t="s">
         <v>1403</v>
       </c>
-      <c r="D359" t="s">
+      <c r="F359" s="2" t="s">
         <v>1404</v>
-      </c>
-[...4 lines deleted...]
-        <v>1406</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1385</v>
+        <v>1353</v>
       </c>
       <c r="B360" t="s">
-        <v>1386</v>
+        <v>1354</v>
       </c>
       <c r="C360" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E360" s="2" t="s">
         <v>1407</v>
       </c>
-      <c r="D360" t="s">
+      <c r="F360" s="2" t="s">
         <v>1408</v>
-      </c>
-[...4 lines deleted...]
-        <v>1410</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E361" s="2" t="s">
         <v>1411</v>
       </c>
-      <c r="B361" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F361" s="2" t="s">
-        <v>220</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>1411</v>
+        <v>1353</v>
       </c>
       <c r="B362" t="s">
-        <v>1411</v>
+        <v>1354</v>
       </c>
       <c r="C362" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="D362" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="E362" s="2" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="F362" s="2" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>1411</v>
+        <v>1353</v>
       </c>
       <c r="B363" t="s">
-        <v>1411</v>
+        <v>1354</v>
       </c>
       <c r="C363" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="D363" t="s">
         <v>1417</v>
       </c>
       <c r="E363" s="2" t="s">
         <v>1418</v>
       </c>
       <c r="F363" s="2" t="s">
         <v>1419</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C364" t="s">
         <v>1420</v>
       </c>
-      <c r="B364" t="s">
-[...2 lines deleted...]
-      <c r="C364" t="s">
+      <c r="D364" t="s">
         <v>1421</v>
       </c>
-      <c r="D364" t="s">
+      <c r="E364" s="2" t="s">
         <v>1422</v>
       </c>
-      <c r="E364" s="2" t="s">
+      <c r="F364" s="2" t="s">
         <v>1423</v>
-      </c>
-[...1 lines deleted...]
-        <v>1424</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1420</v>
+        <v>1353</v>
       </c>
       <c r="B365" t="s">
-        <v>1420</v>
+        <v>1354</v>
       </c>
       <c r="C365" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D365" t="s">
         <v>1425</v>
       </c>
-      <c r="D365" t="s">
+      <c r="E365" s="2" t="s">
         <v>1426</v>
       </c>
-      <c r="E365" s="2" t="s">
+      <c r="F365" s="2" t="s">
         <v>1427</v>
-      </c>
-[...1 lines deleted...]
-        <v>1428</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1420</v>
+        <v>1353</v>
       </c>
       <c r="B366" t="s">
-        <v>1420</v>
+        <v>1354</v>
       </c>
       <c r="C366" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D366" t="s">
         <v>1429</v>
       </c>
-      <c r="D366" t="s">
+      <c r="E366" s="2" t="s">
         <v>1430</v>
       </c>
-      <c r="E366" s="2" t="s">
+      <c r="F366" s="2" t="s">
         <v>1431</v>
-      </c>
-[...1 lines deleted...]
-        <v>1432</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>1420</v>
+        <v>1432</v>
       </c>
       <c r="B367" t="s">
-        <v>1420</v>
+        <v>1433</v>
       </c>
       <c r="C367" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="D367" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="E367" s="2" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="F367" s="2" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1420</v>
+        <v>1432</v>
       </c>
       <c r="B368" t="s">
-        <v>1420</v>
+        <v>1433</v>
       </c>
       <c r="C368" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="D368" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="E368" s="2" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="F368" s="2" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1420</v>
+        <v>1432</v>
       </c>
       <c r="B369" t="s">
-        <v>1420</v>
+        <v>1433</v>
       </c>
       <c r="C369" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="D369" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="E369" s="2" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="F369" s="2" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>1420</v>
+        <v>1432</v>
       </c>
       <c r="B370" t="s">
-        <v>1420</v>
+        <v>1433</v>
       </c>
       <c r="C370" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="D370" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="E370" s="2" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
       <c r="F370" s="2" t="s">
-        <v>1447</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1420</v>
+        <v>1432</v>
       </c>
       <c r="B371" t="s">
-        <v>1420</v>
+        <v>1433</v>
       </c>
       <c r="C371" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="D371" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="E371" s="2" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="F371" s="2" t="s">
-        <v>1451</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1420</v>
+        <v>1432</v>
       </c>
       <c r="B372" t="s">
-        <v>1420</v>
+        <v>1433</v>
       </c>
       <c r="C372" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="D372" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
       <c r="E372" s="2" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="F372" s="2" t="s">
-        <v>1454</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1420</v>
+        <v>1458</v>
       </c>
       <c r="B373" t="s">
-        <v>1420</v>
+        <v>1458</v>
       </c>
       <c r="C373" t="s">
-        <v>1455</v>
+        <v>225</v>
       </c>
       <c r="D373" t="s">
-        <v>1456</v>
+        <v>226</v>
       </c>
       <c r="E373" s="2" t="s">
-        <v>1457</v>
+        <v>227</v>
       </c>
       <c r="F373" s="2" t="s">
-        <v>1458</v>
+        <v>228</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1420</v>
+        <v>1458</v>
       </c>
       <c r="B374" t="s">
-        <v>1420</v>
+        <v>1458</v>
       </c>
       <c r="C374" t="s">
         <v>1459</v>
       </c>
       <c r="D374" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="E374" s="2" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="F374" s="2" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1420</v>
+        <v>1458</v>
       </c>
       <c r="B375" t="s">
-        <v>1420</v>
+        <v>1458</v>
       </c>
       <c r="C375" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="D375" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="E375" s="2" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F375" s="2" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B376" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C376" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="D376" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="E376" s="2" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="F376" s="2" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B377" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C377" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="D377" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="E377" s="2" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="F377" s="2" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B378" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C378" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="D378" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="E378" s="2" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="F378" s="2" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B379" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C379" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="D379" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="E379" s="2" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="F379" s="2" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B380" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C380" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="D380" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="E380" s="2" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="F380" s="2" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B381" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C381" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="D381" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="E381" s="2" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="F381" s="2" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B382" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C382" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="D382" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="E382" s="2" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="F382" s="2" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B383" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C383" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="D383" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="E383" s="2" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="F383" s="2" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B384" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C384" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="D384" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="E384" s="2" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="F384" s="2" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B385" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C385" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="D385" t="s">
         <v>1503</v>
       </c>
       <c r="E385" s="2" t="s">
         <v>1504</v>
       </c>
       <c r="F385" s="2" t="s">
         <v>1505</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B386" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C386" t="s">
         <v>1506</v>
       </c>
       <c r="D386" t="s">
         <v>1507</v>
       </c>
       <c r="E386" s="2" t="s">
         <v>1508</v>
       </c>
       <c r="F386" s="2" t="s">
         <v>1509</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B387" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C387" t="s">
         <v>1510</v>
       </c>
       <c r="D387" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E387" s="2" t="s">
         <v>1511</v>
       </c>
-      <c r="E387" s="2" t="s">
+      <c r="F387" s="2" t="s">
         <v>1512</v>
-      </c>
-[...1 lines deleted...]
-        <v>1513</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B388" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C388" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D388" t="s">
         <v>1514</v>
       </c>
-      <c r="D388" t="s">
+      <c r="E388" s="2" t="s">
         <v>1515</v>
       </c>
-      <c r="E388" s="2" t="s">
+      <c r="F388" s="2" t="s">
         <v>1516</v>
-      </c>
-[...1 lines deleted...]
-        <v>1517</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B389" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C389" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D389" t="s">
         <v>1518</v>
       </c>
-      <c r="D389" t="s">
+      <c r="E389" s="2" t="s">
         <v>1519</v>
       </c>
-      <c r="E389" s="2" t="s">
+      <c r="F389" s="2" t="s">
         <v>1520</v>
-      </c>
-[...1 lines deleted...]
-        <v>1521</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B390" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C390" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D390" t="s">
         <v>1522</v>
       </c>
-      <c r="D390" t="s">
+      <c r="E390" s="2" t="s">
         <v>1523</v>
       </c>
-      <c r="E390" s="2" t="s">
+      <c r="F390" s="2" t="s">
         <v>1524</v>
-      </c>
-[...1 lines deleted...]
-        <v>1525</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B391" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C391" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D391" t="s">
         <v>1526</v>
       </c>
-      <c r="D391" t="s">
+      <c r="E391" s="2" t="s">
         <v>1527</v>
       </c>
-      <c r="E391" s="2" t="s">
+      <c r="F391" s="2" t="s">
         <v>1528</v>
-      </c>
-[...1 lines deleted...]
-        <v>1529</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B392" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C392" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D392" t="s">
         <v>1530</v>
       </c>
-      <c r="D392" t="s">
+      <c r="E392" s="2" t="s">
         <v>1531</v>
       </c>
-      <c r="E392" s="2" t="s">
+      <c r="F392" s="2" t="s">
         <v>1532</v>
-      </c>
-[...1 lines deleted...]
-        <v>1533</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B393" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C393" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D393" t="s">
         <v>1534</v>
       </c>
-      <c r="D393" t="s">
+      <c r="E393" s="2" t="s">
         <v>1535</v>
       </c>
-      <c r="E393" s="2" t="s">
+      <c r="F393" s="2" t="s">
         <v>1536</v>
-      </c>
-[...1 lines deleted...]
-        <v>1537</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B394" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C394" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D394" t="s">
         <v>1538</v>
       </c>
-      <c r="D394" t="s">
+      <c r="E394" s="2" t="s">
         <v>1539</v>
       </c>
-      <c r="E394" s="2" t="s">
+      <c r="F394" s="2" t="s">
         <v>1540</v>
-      </c>
-[...1 lines deleted...]
-        <v>1541</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B395" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C395" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D395" t="s">
         <v>1542</v>
       </c>
-      <c r="D395" t="s">
+      <c r="E395" s="2" t="s">
         <v>1543</v>
       </c>
-      <c r="E395" s="2" t="s">
+      <c r="F395" s="2" t="s">
         <v>1544</v>
-      </c>
-[...1 lines deleted...]
-        <v>1545</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B396" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C396" t="s">
-        <v>1546</v>
+        <v>1545</v>
       </c>
       <c r="D396" t="s">
         <v>1546</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>1547</v>
       </c>
       <c r="F396" s="2" t="s">
         <v>1548</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B397" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C397" t="s">
         <v>1549</v>
       </c>
       <c r="D397" t="s">
         <v>1550</v>
       </c>
       <c r="E397" s="2" t="s">
         <v>1551</v>
       </c>
       <c r="F397" s="2" t="s">
         <v>1552</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B398" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C398" t="s">
         <v>1553</v>
       </c>
       <c r="D398" t="s">
         <v>1554</v>
       </c>
       <c r="E398" s="2" t="s">
         <v>1555</v>
       </c>
       <c r="F398" s="2" t="s">
         <v>1556</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B399" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C399" t="s">
-        <v>564</v>
+        <v>1557</v>
       </c>
       <c r="D399" t="s">
-        <v>565</v>
+        <v>1558</v>
       </c>
       <c r="E399" s="2" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="F399" s="2" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B400" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C400" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="D400" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="E400" s="2" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="F400" s="2" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B401" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C401" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="D401" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
       <c r="E401" s="2" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
       <c r="F401" s="2" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B402" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C402" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
       <c r="D402" t="s">
-        <v>1568</v>
-[...4 lines deleted...]
-      <c r="F402" s="2" t="s">
         <v>1570</v>
       </c>
+      <c r="E402" s="2"/>
+      <c r="F402" s="2"/>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B403" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C403" t="s">
         <v>1571</v>
       </c>
       <c r="D403" t="s">
         <v>1572</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>1573</v>
       </c>
       <c r="F403" s="2" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B404" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C404" t="s">
         <v>1575</v>
       </c>
       <c r="D404" t="s">
         <v>1576</v>
       </c>
       <c r="E404" s="2" t="s">
         <v>1577</v>
       </c>
       <c r="F404" s="2" t="s">
         <v>1578</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B405" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C405" t="s">
         <v>1579</v>
       </c>
       <c r="D405" t="s">
         <v>1580</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>1581</v>
       </c>
       <c r="F405" s="2" t="s">
         <v>1582</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B406" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C406" t="s">
         <v>1583</v>
       </c>
       <c r="D406" t="s">
         <v>1584</v>
       </c>
       <c r="E406" s="2" t="s">
         <v>1585</v>
       </c>
       <c r="F406" s="2" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B407" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C407" t="s">
         <v>1587</v>
       </c>
       <c r="D407" t="s">
         <v>1588</v>
       </c>
       <c r="E407" s="2" t="s">
         <v>1589</v>
       </c>
       <c r="F407" s="2" t="s">
         <v>1590</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B408" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C408" t="s">
         <v>1591</v>
       </c>
       <c r="D408" t="s">
         <v>1592</v>
       </c>
       <c r="E408" s="2" t="s">
         <v>1593</v>
       </c>
       <c r="F408" s="2" t="s">
         <v>1594</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B409" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C409" t="s">
         <v>1595</v>
       </c>
       <c r="D409" t="s">
         <v>1596</v>
       </c>
       <c r="E409" s="2" t="s">
         <v>1597</v>
       </c>
       <c r="F409" s="2" t="s">
         <v>1598</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B410" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C410" t="s">
         <v>1599</v>
       </c>
       <c r="D410" t="s">
         <v>1600</v>
       </c>
       <c r="E410" s="2" t="s">
         <v>1601</v>
       </c>
       <c r="F410" s="2" t="s">
         <v>1602</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B411" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C411" t="s">
         <v>1603</v>
       </c>
       <c r="D411" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="E411" s="2" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="F411" s="2" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B412" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C412" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="D412" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="E412" s="2" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="F412" s="2" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B413" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C413" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="D413" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="E413" s="2" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="F413" s="2" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B414" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C414" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="D414" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="E414" s="2" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="F414" s="2" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="B415" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="C415" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="D415" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="E415" s="2" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="F415" s="2" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1621</v>
+        <v>1467</v>
       </c>
       <c r="B416" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C416" t="s">
+        <v>584</v>
+      </c>
+      <c r="D416" t="s">
+        <v>585</v>
+      </c>
+      <c r="E416" s="2" t="s">
         <v>1622</v>
       </c>
-      <c r="C416" t="s">
+      <c r="F416" s="2" t="s">
         <v>1623</v>
-      </c>
-[...7 lines deleted...]
-        <v>1626</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1621</v>
+        <v>1467</v>
       </c>
       <c r="B417" t="s">
-        <v>1622</v>
+        <v>1467</v>
       </c>
       <c r="C417" t="s">
-        <v>342</v>
+        <v>1624</v>
       </c>
       <c r="D417" t="s">
-        <v>343</v>
+        <v>1625</v>
       </c>
       <c r="E417" s="2" t="s">
+        <v>1626</v>
+      </c>
+      <c r="F417" s="2" t="s">
         <v>1627</v>
-      </c>
-[...1 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1621</v>
+        <v>1467</v>
       </c>
       <c r="B418" t="s">
-        <v>1622</v>
+        <v>1467</v>
       </c>
       <c r="C418" t="s">
-        <v>1629</v>
+        <v>1628</v>
       </c>
       <c r="D418" t="s">
         <v>1629</v>
       </c>
       <c r="E418" s="2" t="s">
         <v>1630</v>
       </c>
       <c r="F418" s="2" t="s">
         <v>1631</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1621</v>
+        <v>1467</v>
       </c>
       <c r="B419" t="s">
-        <v>1622</v>
+        <v>1467</v>
       </c>
       <c r="C419" t="s">
         <v>1632</v>
       </c>
       <c r="D419" t="s">
         <v>1633</v>
       </c>
       <c r="E419" s="2" t="s">
         <v>1634</v>
       </c>
       <c r="F419" s="2" t="s">
         <v>1635</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1621</v>
+        <v>1467</v>
       </c>
       <c r="B420" t="s">
-        <v>1622</v>
+        <v>1467</v>
       </c>
       <c r="C420" t="s">
         <v>1636</v>
       </c>
       <c r="D420" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="E420" s="2" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="F420" s="2" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>1621</v>
+        <v>1467</v>
       </c>
       <c r="B421" t="s">
-        <v>1622</v>
+        <v>1467</v>
       </c>
       <c r="C421" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="D421" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="E421" s="2" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="F421" s="2" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1621</v>
+        <v>1467</v>
       </c>
       <c r="B422" t="s">
-        <v>1622</v>
+        <v>1467</v>
       </c>
       <c r="C422" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="D422" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
       <c r="E422" s="2" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
       <c r="F422" s="2" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1621</v>
+        <v>1467</v>
       </c>
       <c r="B423" t="s">
-        <v>1622</v>
+        <v>1467</v>
       </c>
       <c r="C423" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="D423" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="F423" s="2" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1621</v>
+        <v>1467</v>
       </c>
       <c r="B424" t="s">
-        <v>1622</v>
+        <v>1467</v>
       </c>
       <c r="C424" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="D424" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
       <c r="E424" s="2" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="F424" s="2" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1621</v>
+        <v>1467</v>
       </c>
       <c r="B425" t="s">
-        <v>1622</v>
+        <v>1467</v>
       </c>
       <c r="C425" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="D425" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
       <c r="F425" s="2" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>1621</v>
+        <v>1467</v>
       </c>
       <c r="B426" t="s">
-        <v>1622</v>
+        <v>1467</v>
       </c>
       <c r="C426" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="D426" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
       <c r="E426" s="2" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="F426" s="2" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1621</v>
+        <v>1467</v>
       </c>
       <c r="B427" t="s">
-        <v>1622</v>
+        <v>1467</v>
       </c>
       <c r="C427" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
       <c r="D427" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
       <c r="E427" s="2" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
       <c r="F427" s="2" t="s">
-        <v>1665</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1621</v>
+        <v>1467</v>
       </c>
       <c r="B428" t="s">
-        <v>1622</v>
+        <v>1467</v>
       </c>
       <c r="C428" t="s">
-        <v>1666</v>
+        <v>1668</v>
       </c>
       <c r="D428" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
       <c r="E428" s="2" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
       <c r="F428" s="2" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1621</v>
+        <v>1467</v>
       </c>
       <c r="B429" t="s">
-        <v>1622</v>
+        <v>1467</v>
       </c>
       <c r="C429" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="D429" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="E429" s="2" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="F429" s="2" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1621</v>
+        <v>1467</v>
       </c>
       <c r="B430" t="s">
-        <v>1622</v>
+        <v>1467</v>
       </c>
       <c r="C430" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="D430" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="E430" s="2" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="F430" s="2" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1621</v>
+        <v>1467</v>
       </c>
       <c r="B431" t="s">
-        <v>1622</v>
+        <v>1467</v>
       </c>
       <c r="C431" t="s">
-        <v>409</v>
+        <v>1679</v>
       </c>
       <c r="D431" t="s">
-        <v>410</v>
+        <v>1679</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>411</v>
+        <v>1680</v>
       </c>
       <c r="F431" s="2" t="s">
-        <v>412</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1621</v>
+        <v>1467</v>
       </c>
       <c r="B432" t="s">
-        <v>1622</v>
+        <v>1467</v>
       </c>
       <c r="C432" t="s">
-        <v>1678</v>
+        <v>1682</v>
       </c>
       <c r="D432" t="s">
-        <v>1679</v>
+        <v>1683</v>
       </c>
       <c r="E432" s="2" t="s">
-        <v>1680</v>
+        <v>1684</v>
       </c>
       <c r="F432" s="2" t="s">
-        <v>1681</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1621</v>
+        <v>1467</v>
       </c>
       <c r="B433" t="s">
-        <v>1622</v>
+        <v>1467</v>
       </c>
       <c r="C433" t="s">
-        <v>1682</v>
+        <v>1686</v>
       </c>
       <c r="D433" t="s">
-        <v>1683</v>
+        <v>1687</v>
       </c>
       <c r="E433" s="2" t="s">
-        <v>1684</v>
+        <v>1688</v>
       </c>
       <c r="F433" s="2" t="s">
-        <v>1685</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>1621</v>
+        <v>1690</v>
       </c>
       <c r="B434" t="s">
-        <v>1622</v>
+        <v>1691</v>
       </c>
       <c r="C434" t="s">
-        <v>1686</v>
+        <v>1692</v>
       </c>
       <c r="D434" t="s">
-        <v>1686</v>
+        <v>1693</v>
       </c>
       <c r="E434" s="2" t="s">
-        <v>1687</v>
+        <v>1694</v>
       </c>
       <c r="F434" s="2" t="s">
-        <v>1688</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B435" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C435" t="s">
-        <v>1691</v>
+        <v>354</v>
       </c>
       <c r="D435" t="s">
-        <v>1692</v>
+        <v>355</v>
       </c>
       <c r="E435" s="2" t="s">
-        <v>1693</v>
+        <v>1696</v>
       </c>
       <c r="F435" s="2" t="s">
-        <v>1694</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B436" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C436" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
       <c r="D436" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
       <c r="E436" s="2" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="F436" s="2" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B437" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C437" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="D437" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="E437" s="2" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
       <c r="F437" s="2" t="s">
-        <v>1702</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B438" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C438" t="s">
-        <v>1703</v>
+        <v>1705</v>
       </c>
       <c r="D438" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="E438" s="2" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="F438" s="2" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B439" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C439" t="s">
-        <v>290</v>
+        <v>1708</v>
       </c>
       <c r="D439" t="s">
-        <v>291</v>
+        <v>1708</v>
       </c>
       <c r="E439" s="2" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
       <c r="F439" s="2" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B440" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C440" t="s">
-        <v>512</v>
+        <v>1711</v>
       </c>
       <c r="D440" t="s">
-        <v>513</v>
+        <v>1712</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>1709</v>
+        <v>1713</v>
       </c>
       <c r="F440" s="2" t="s">
-        <v>1710</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B441" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C441" t="s">
-        <v>524</v>
+        <v>1715</v>
       </c>
       <c r="D441" t="s">
-        <v>525</v>
+        <v>1716</v>
       </c>
       <c r="E441" s="2" t="s">
-        <v>1711</v>
+        <v>1717</v>
       </c>
       <c r="F441" s="2" t="s">
-        <v>1712</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B442" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C442" t="s">
-        <v>1713</v>
+        <v>1719</v>
       </c>
       <c r="D442" t="s">
-        <v>1714</v>
+        <v>1720</v>
       </c>
       <c r="E442" s="2" t="s">
-        <v>1715</v>
+        <v>1721</v>
       </c>
       <c r="F442" s="2" t="s">
-        <v>1716</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B443" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C443" t="s">
-        <v>1717</v>
+        <v>1723</v>
       </c>
       <c r="D443" t="s">
-        <v>1718</v>
+        <v>1724</v>
       </c>
       <c r="E443" s="2" t="s">
-        <v>1719</v>
+        <v>1725</v>
       </c>
       <c r="F443" s="2" t="s">
-        <v>1720</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B444" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C444" t="s">
-        <v>298</v>
+        <v>1727</v>
       </c>
       <c r="D444" t="s">
-        <v>299</v>
+        <v>1728</v>
       </c>
       <c r="E444" s="2" t="s">
-        <v>300</v>
+        <v>1729</v>
       </c>
       <c r="F444" s="2" t="s">
-        <v>301</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B445" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C445" t="s">
-        <v>1721</v>
+        <v>1731</v>
       </c>
       <c r="D445" t="s">
-        <v>1722</v>
+        <v>1732</v>
       </c>
       <c r="E445" s="2" t="s">
-        <v>1723</v>
+        <v>1733</v>
       </c>
       <c r="F445" s="2" t="s">
-        <v>1724</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B446" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C446" t="s">
-        <v>1725</v>
+        <v>1735</v>
       </c>
       <c r="D446" t="s">
-        <v>1726</v>
+        <v>1736</v>
       </c>
       <c r="E446" s="2" t="s">
-        <v>1727</v>
+        <v>1737</v>
       </c>
       <c r="F446" s="2" t="s">
-        <v>1728</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B447" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C447" t="s">
-        <v>1729</v>
+        <v>1739</v>
       </c>
       <c r="D447" t="s">
-        <v>1730</v>
+        <v>1740</v>
       </c>
       <c r="E447" s="2" t="s">
-        <v>1731</v>
+        <v>1741</v>
       </c>
       <c r="F447" s="2" t="s">
-        <v>1732</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B448" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C448" t="s">
-        <v>302</v>
+        <v>1743</v>
       </c>
       <c r="D448" t="s">
-        <v>303</v>
+        <v>1744</v>
       </c>
       <c r="E448" s="2" t="s">
-        <v>304</v>
+        <v>1745</v>
       </c>
       <c r="F448" s="2" t="s">
-        <v>305</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B449" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C449" t="s">
-        <v>905</v>
+        <v>1747</v>
       </c>
       <c r="D449" t="s">
-        <v>906</v>
+        <v>1748</v>
       </c>
       <c r="E449" s="2" t="s">
-        <v>1196</v>
+        <v>1749</v>
       </c>
       <c r="F449" s="2" t="s">
-        <v>1197</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B450" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C450" t="s">
-        <v>1733</v>
+        <v>1751</v>
       </c>
       <c r="D450" t="s">
-        <v>1734</v>
+        <v>1752</v>
       </c>
       <c r="E450" s="2" t="s">
-        <v>1735</v>
+        <v>1753</v>
       </c>
       <c r="F450" s="2" t="s">
-        <v>1736</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B451" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C451" t="s">
-        <v>913</v>
+        <v>1755</v>
       </c>
       <c r="D451" t="s">
-        <v>914</v>
+        <v>1755</v>
       </c>
       <c r="E451" s="2" t="s">
-        <v>1737</v>
+        <v>1756</v>
       </c>
       <c r="F451" s="2" t="s">
-        <v>1738</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1689</v>
+        <v>1758</v>
       </c>
       <c r="B452" t="s">
-        <v>1690</v>
+        <v>1759</v>
       </c>
       <c r="C452" t="s">
-        <v>310</v>
+        <v>1760</v>
       </c>
       <c r="D452" t="s">
-        <v>311</v>
+        <v>1761</v>
       </c>
       <c r="E452" s="2" t="s">
-        <v>312</v>
+        <v>1762</v>
       </c>
       <c r="F452" s="2" t="s">
-        <v>313</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1689</v>
+        <v>1758</v>
       </c>
       <c r="B453" t="s">
-        <v>1690</v>
+        <v>1759</v>
       </c>
       <c r="C453" t="s">
-        <v>604</v>
+        <v>1764</v>
       </c>
       <c r="D453" t="s">
-        <v>605</v>
+        <v>1765</v>
       </c>
       <c r="E453" s="2" t="s">
-        <v>606</v>
+        <v>1766</v>
       </c>
       <c r="F453" s="2" t="s">
-        <v>607</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1739</v>
+        <v>1758</v>
       </c>
       <c r="B454" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="C454" t="s">
-        <v>1741</v>
+        <v>1768</v>
       </c>
       <c r="D454" t="s">
-        <v>1742</v>
+        <v>1769</v>
       </c>
       <c r="E454" s="2" t="s">
-        <v>1743</v>
+        <v>1770</v>
       </c>
       <c r="F454" s="2" t="s">
-        <v>1744</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1739</v>
+        <v>1758</v>
       </c>
       <c r="B455" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="C455" t="s">
-        <v>1745</v>
+        <v>1772</v>
       </c>
       <c r="D455" t="s">
-        <v>1746</v>
+        <v>1773</v>
       </c>
       <c r="E455" s="2" t="s">
-        <v>1747</v>
+        <v>1774</v>
       </c>
       <c r="F455" s="2" t="s">
-        <v>1748</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1739</v>
+        <v>1758</v>
       </c>
       <c r="B456" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="C456" t="s">
-        <v>1749</v>
+        <v>298</v>
       </c>
       <c r="D456" t="s">
-        <v>1750</v>
+        <v>299</v>
       </c>
       <c r="E456" s="2" t="s">
-        <v>1751</v>
+        <v>1776</v>
       </c>
       <c r="F456" s="2" t="s">
-        <v>1752</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1739</v>
+        <v>1758</v>
       </c>
       <c r="B457" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="C457" t="s">
-        <v>1753</v>
+        <v>528</v>
       </c>
       <c r="D457" t="s">
-        <v>1754</v>
+        <v>529</v>
       </c>
       <c r="E457" s="2" t="s">
-        <v>1755</v>
+        <v>1778</v>
       </c>
       <c r="F457" s="2" t="s">
-        <v>1756</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1739</v>
+        <v>1758</v>
       </c>
       <c r="B458" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="C458" t="s">
-        <v>1757</v>
+        <v>544</v>
       </c>
       <c r="D458" t="s">
-        <v>1758</v>
+        <v>545</v>
       </c>
       <c r="E458" s="2" t="s">
-        <v>1759</v>
+        <v>1780</v>
       </c>
       <c r="F458" s="2" t="s">
-        <v>1760</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1739</v>
+        <v>1758</v>
       </c>
       <c r="B459" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="C459" t="s">
-        <v>1761</v>
+        <v>1782</v>
       </c>
       <c r="D459" t="s">
-        <v>1762</v>
+        <v>1783</v>
       </c>
       <c r="E459" s="2" t="s">
-        <v>1763</v>
+        <v>1784</v>
       </c>
       <c r="F459" s="2" t="s">
-        <v>1764</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1739</v>
+        <v>1758</v>
       </c>
       <c r="B460" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="C460" t="s">
-        <v>1765</v>
+        <v>1786</v>
       </c>
       <c r="D460" t="s">
-        <v>1766</v>
+        <v>1787</v>
       </c>
       <c r="E460" s="2" t="s">
-        <v>1767</v>
+        <v>1788</v>
       </c>
       <c r="F460" s="2" t="s">
-        <v>1768</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1739</v>
+        <v>1758</v>
       </c>
       <c r="B461" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="C461" t="s">
-        <v>1769</v>
+        <v>306</v>
       </c>
       <c r="D461" t="s">
-        <v>1770</v>
+        <v>307</v>
       </c>
       <c r="E461" s="2" t="s">
-        <v>1771</v>
+        <v>308</v>
       </c>
       <c r="F461" s="2" t="s">
-        <v>1772</v>
+        <v>309</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1739</v>
+        <v>1758</v>
       </c>
       <c r="B462" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="C462" t="s">
-        <v>1773</v>
+        <v>1790</v>
       </c>
       <c r="D462" t="s">
-        <v>1774</v>
+        <v>1791</v>
       </c>
       <c r="E462" s="2" t="s">
-        <v>1775</v>
+        <v>1792</v>
       </c>
       <c r="F462" s="2" t="s">
-        <v>1776</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1739</v>
+        <v>1758</v>
       </c>
       <c r="B463" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="C463" t="s">
-        <v>1777</v>
+        <v>1794</v>
       </c>
       <c r="D463" t="s">
-        <v>1778</v>
+        <v>1795</v>
       </c>
       <c r="E463" s="2" t="s">
-        <v>1779</v>
+        <v>1796</v>
       </c>
       <c r="F463" s="2" t="s">
-        <v>1780</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1739</v>
+        <v>1758</v>
       </c>
       <c r="B464" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="C464" t="s">
-        <v>1781</v>
+        <v>1798</v>
       </c>
       <c r="D464" t="s">
-        <v>1782</v>
+        <v>1799</v>
       </c>
       <c r="E464" s="2" t="s">
-        <v>1783</v>
+        <v>1800</v>
       </c>
       <c r="F464" s="2" t="s">
-        <v>1784</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1739</v>
+        <v>1758</v>
       </c>
       <c r="B465" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="C465" t="s">
-        <v>1785</v>
+        <v>314</v>
       </c>
       <c r="D465" t="s">
-        <v>1786</v>
+        <v>315</v>
       </c>
       <c r="E465" s="2" t="s">
-        <v>1787</v>
+        <v>316</v>
       </c>
       <c r="F465" s="2" t="s">
-        <v>1788</v>
+        <v>317</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1739</v>
+        <v>1758</v>
       </c>
       <c r="B466" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="C466" t="s">
-        <v>1789</v>
+        <v>925</v>
       </c>
       <c r="D466" t="s">
-        <v>1790</v>
+        <v>926</v>
       </c>
       <c r="E466" s="2" t="s">
-        <v>1791</v>
+        <v>1232</v>
       </c>
       <c r="F466" s="2" t="s">
-        <v>1792</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1739</v>
+        <v>1758</v>
       </c>
       <c r="B467" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="C467" t="s">
-        <v>1793</v>
+        <v>1802</v>
       </c>
       <c r="D467" t="s">
-        <v>1794</v>
+        <v>1803</v>
       </c>
       <c r="E467" s="2" t="s">
-        <v>1795</v>
+        <v>1804</v>
       </c>
       <c r="F467" s="2" t="s">
-        <v>1796</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1739</v>
+        <v>1758</v>
       </c>
       <c r="B468" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="C468" t="s">
-        <v>1797</v>
+        <v>933</v>
       </c>
       <c r="D468" t="s">
-        <v>1798</v>
+        <v>934</v>
       </c>
       <c r="E468" s="2" t="s">
-        <v>1799</v>
+        <v>1806</v>
       </c>
       <c r="F468" s="2" t="s">
-        <v>1800</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1739</v>
+        <v>1758</v>
       </c>
       <c r="B469" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="C469" t="s">
-        <v>1801</v>
+        <v>322</v>
       </c>
       <c r="D469" t="s">
-        <v>1802</v>
+        <v>323</v>
       </c>
       <c r="E469" s="2" t="s">
-        <v>1803</v>
+        <v>324</v>
       </c>
       <c r="F469" s="2" t="s">
-        <v>1804</v>
+        <v>325</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1739</v>
+        <v>1758</v>
       </c>
       <c r="B470" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="C470" t="s">
-        <v>1805</v>
+        <v>624</v>
       </c>
       <c r="D470" t="s">
-        <v>1806</v>
+        <v>625</v>
       </c>
       <c r="E470" s="2" t="s">
-        <v>1807</v>
+        <v>626</v>
       </c>
       <c r="F470" s="2" t="s">
-        <v>1808</v>
+        <v>627</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1739</v>
+        <v>1758</v>
       </c>
       <c r="B471" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="C471" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D471" t="s">
         <v>1809</v>
       </c>
-      <c r="D471" t="s">
+      <c r="E471" s="2" t="s">
         <v>1810</v>
       </c>
-      <c r="E471" s="2" t="s">
+      <c r="F471" s="2" t="s">
         <v>1811</v>
-      </c>
-[...1 lines deleted...]
-        <v>1812</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B472" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C472" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="D472" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="E472" s="2" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="F472" s="2" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B473" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C473" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="D473" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="E473" s="2" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="F473" s="2" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B474" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C474" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="D474" t="s">
-        <v>1806</v>
+        <v>1823</v>
       </c>
       <c r="E474" s="2" t="s">
-        <v>1822</v>
+        <v>1824</v>
       </c>
       <c r="F474" s="2" t="s">
-        <v>1823</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B475" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C475" t="s">
-        <v>1824</v>
+        <v>1826</v>
       </c>
       <c r="D475" t="s">
-        <v>1825</v>
+        <v>1827</v>
       </c>
       <c r="E475" s="2" t="s">
-        <v>1826</v>
+        <v>1828</v>
       </c>
       <c r="F475" s="2" t="s">
-        <v>1827</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B476" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C476" t="s">
-        <v>1828</v>
+        <v>1830</v>
       </c>
       <c r="D476" t="s">
-        <v>1829</v>
+        <v>1831</v>
       </c>
       <c r="E476" s="2" t="s">
-        <v>1830</v>
+        <v>1832</v>
       </c>
       <c r="F476" s="2" t="s">
-        <v>1831</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B477" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C477" t="s">
-        <v>1832</v>
+        <v>1834</v>
       </c>
       <c r="D477" t="s">
-        <v>1833</v>
+        <v>1835</v>
       </c>
       <c r="E477" s="2" t="s">
-        <v>1834</v>
+        <v>1836</v>
       </c>
       <c r="F477" s="2" t="s">
-        <v>1835</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B478" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C478" t="s">
-        <v>1836</v>
+        <v>1838</v>
       </c>
       <c r="D478" t="s">
-        <v>1837</v>
+        <v>1839</v>
       </c>
       <c r="E478" s="2" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
       <c r="F478" s="2" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B479" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C479" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="D479" t="s">
-        <v>1841</v>
+        <v>1843</v>
       </c>
       <c r="E479" s="2" t="s">
-        <v>1842</v>
+        <v>1844</v>
       </c>
       <c r="F479" s="2" t="s">
-        <v>1843</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B480" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C480" t="s">
-        <v>1844</v>
+        <v>1846</v>
       </c>
       <c r="D480" t="s">
-        <v>1845</v>
+        <v>1847</v>
       </c>
       <c r="E480" s="2" t="s">
-        <v>1846</v>
+        <v>1848</v>
       </c>
       <c r="F480" s="2" t="s">
-        <v>1847</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B481" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C481" t="s">
-        <v>1848</v>
+        <v>1850</v>
       </c>
       <c r="D481" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
       <c r="E481" s="2" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
       <c r="F481" s="2" t="s">
-        <v>1851</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B482" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C482" t="s">
-        <v>1852</v>
+        <v>1854</v>
       </c>
       <c r="D482" t="s">
-        <v>1853</v>
+        <v>1855</v>
       </c>
       <c r="E482" s="2" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="F482" s="2" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B483" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C483" t="s">
-        <v>1856</v>
+        <v>1858</v>
       </c>
       <c r="D483" t="s">
-        <v>1857</v>
+        <v>1859</v>
       </c>
       <c r="E483" s="2" t="s">
-        <v>1858</v>
+        <v>1860</v>
       </c>
       <c r="F483" s="2" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B484" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C484" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
       <c r="D484" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="E484" s="2" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
       <c r="F484" s="2" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B485" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C485" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
       <c r="D485" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="E485" s="2" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
       <c r="F485" s="2" t="s">
-        <v>1867</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B486" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C486" t="s">
-        <v>1868</v>
+        <v>1870</v>
       </c>
       <c r="D486" t="s">
-        <v>1869</v>
+        <v>1871</v>
       </c>
       <c r="E486" s="2" t="s">
-        <v>1870</v>
+        <v>1872</v>
       </c>
       <c r="F486" s="2" t="s">
-        <v>1871</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B487" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C487" t="s">
-        <v>1872</v>
+        <v>1874</v>
       </c>
       <c r="D487" t="s">
-        <v>1873</v>
+        <v>1875</v>
       </c>
       <c r="E487" s="2" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
       <c r="F487" s="2" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B488" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C488" t="s">
-        <v>1876</v>
+        <v>1878</v>
       </c>
       <c r="D488" t="s">
-        <v>1877</v>
+        <v>1879</v>
       </c>
       <c r="E488" s="2" t="s">
-        <v>1878</v>
+        <v>1880</v>
       </c>
       <c r="F488" s="2" t="s">
-        <v>1879</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B489" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C489" t="s">
-        <v>1880</v>
+        <v>1882</v>
       </c>
       <c r="D489" t="s">
-        <v>1881</v>
+        <v>1883</v>
       </c>
       <c r="E489" s="2" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
       <c r="F489" s="2" t="s">
-        <v>1883</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B490" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C490" t="s">
-        <v>1884</v>
+        <v>1886</v>
       </c>
       <c r="D490" t="s">
-        <v>1885</v>
+        <v>1887</v>
       </c>
       <c r="E490" s="2" t="s">
-        <v>1886</v>
+        <v>1888</v>
       </c>
       <c r="F490" s="2" t="s">
-        <v>1887</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B491" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C491" t="s">
-        <v>1888</v>
+        <v>1890</v>
       </c>
       <c r="D491" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="E491" s="2" t="s">
-        <v>1890</v>
+        <v>1892</v>
       </c>
       <c r="F491" s="2" t="s">
-        <v>1891</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B492" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C492" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
       <c r="D492" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
       <c r="E492" s="2" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="F492" s="2" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1739</v>
+        <v>1812</v>
       </c>
       <c r="B493" t="s">
-        <v>1740</v>
+        <v>1813</v>
       </c>
       <c r="C493" t="s">
-        <v>1896</v>
+        <v>1898</v>
       </c>
       <c r="D493" t="s">
-        <v>1897</v>
+        <v>1899</v>
       </c>
       <c r="E493" s="2" t="s">
-        <v>1898</v>
+        <v>1900</v>
       </c>
       <c r="F493" s="2" t="s">
-        <v>1899</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1900</v>
+        <v>1812</v>
       </c>
       <c r="B494" t="s">
-        <v>1901</v>
+        <v>1813</v>
       </c>
       <c r="C494" t="s">
         <v>1902</v>
       </c>
       <c r="D494" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E494" s="2" t="s">
         <v>1903</v>
       </c>
-      <c r="E494" s="2" t="s">
+      <c r="F494" s="2" t="s">
         <v>1904</v>
-      </c>
-[...1 lines deleted...]
-        <v>1905</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1900</v>
+        <v>1812</v>
       </c>
       <c r="B495" t="s">
-        <v>1901</v>
+        <v>1813</v>
       </c>
       <c r="C495" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D495" t="s">
         <v>1906</v>
       </c>
-      <c r="D495" t="s">
+      <c r="E495" s="2" t="s">
         <v>1907</v>
       </c>
-      <c r="E495" s="2" t="s">
+      <c r="F495" s="2" t="s">
         <v>1908</v>
-      </c>
-[...1 lines deleted...]
-        <v>1909</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1900</v>
+        <v>1812</v>
       </c>
       <c r="B496" t="s">
-        <v>1901</v>
+        <v>1813</v>
       </c>
       <c r="C496" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D496" t="s">
         <v>1910</v>
       </c>
-      <c r="D496" t="s">
+      <c r="E496" s="2" t="s">
         <v>1911</v>
       </c>
-      <c r="E496" s="2" t="s">
+      <c r="F496" s="2" t="s">
         <v>1912</v>
-      </c>
-[...1 lines deleted...]
-        <v>1913</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1900</v>
+        <v>1812</v>
       </c>
       <c r="B497" t="s">
-        <v>1901</v>
+        <v>1813</v>
       </c>
       <c r="C497" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D497" t="s">
         <v>1914</v>
       </c>
-      <c r="D497" t="s">
+      <c r="E497" s="2" t="s">
         <v>1915</v>
       </c>
-      <c r="E497" s="2" t="s">
+      <c r="F497" s="2" t="s">
         <v>1916</v>
-      </c>
-[...1 lines deleted...]
-        <v>1917</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1900</v>
+        <v>1812</v>
       </c>
       <c r="B498" t="s">
-        <v>1901</v>
+        <v>1813</v>
       </c>
       <c r="C498" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D498" t="s">
         <v>1918</v>
       </c>
-      <c r="D498" t="s">
+      <c r="E498" s="2" t="s">
         <v>1919</v>
       </c>
-      <c r="E498" s="2" t="s">
+      <c r="F498" s="2" t="s">
         <v>1920</v>
-      </c>
-[...1 lines deleted...]
-        <v>1921</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1900</v>
+        <v>1812</v>
       </c>
       <c r="B499" t="s">
-        <v>1901</v>
+        <v>1813</v>
       </c>
       <c r="C499" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D499" t="s">
         <v>1922</v>
       </c>
-      <c r="D499" t="s">
+      <c r="E499" s="2" t="s">
         <v>1923</v>
       </c>
-      <c r="E499" s="2" t="s">
+      <c r="F499" s="2" t="s">
         <v>1924</v>
-      </c>
-[...1 lines deleted...]
-        <v>1925</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D500" t="s">
         <v>1926</v>
       </c>
-      <c r="B500" t="s">
+      <c r="E500" s="2" t="s">
         <v>1927</v>
       </c>
-      <c r="C500" t="s">
+      <c r="F500" s="2" t="s">
         <v>1928</v>
-      </c>
-[...7 lines deleted...]
-        <v>1931</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1926</v>
+        <v>1812</v>
       </c>
       <c r="B501" t="s">
-        <v>1927</v>
+        <v>1813</v>
       </c>
       <c r="C501" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E501" s="2" t="s">
+        <v>1931</v>
+      </c>
+      <c r="F501" s="2" t="s">
         <v>1932</v>
-      </c>
-[...7 lines deleted...]
-        <v>1935</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1926</v>
+        <v>1812</v>
       </c>
       <c r="B502" t="s">
-        <v>1927</v>
+        <v>1813</v>
       </c>
       <c r="C502" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E502" s="2" t="s">
+        <v>1935</v>
+      </c>
+      <c r="F502" s="2" t="s">
         <v>1936</v>
-      </c>
-[...7 lines deleted...]
-        <v>1939</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1926</v>
+        <v>1812</v>
       </c>
       <c r="B503" t="s">
-        <v>1927</v>
+        <v>1813</v>
       </c>
       <c r="C503" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E503" s="2" t="s">
+        <v>1939</v>
+      </c>
+      <c r="F503" s="2" t="s">
         <v>1940</v>
-      </c>
-[...7 lines deleted...]
-        <v>1943</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1926</v>
+        <v>1812</v>
       </c>
       <c r="B504" t="s">
-        <v>1927</v>
+        <v>1813</v>
       </c>
       <c r="C504" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E504" s="2" t="s">
+        <v>1943</v>
+      </c>
+      <c r="F504" s="2" t="s">
         <v>1944</v>
-      </c>
-[...7 lines deleted...]
-        <v>1947</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1926</v>
+        <v>1812</v>
       </c>
       <c r="B505" t="s">
-        <v>1927</v>
+        <v>1813</v>
       </c>
       <c r="C505" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E505" s="2" t="s">
+        <v>1947</v>
+      </c>
+      <c r="F505" s="2" t="s">
         <v>1948</v>
-      </c>
-[...7 lines deleted...]
-        <v>1951</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1926</v>
+        <v>1812</v>
       </c>
       <c r="B506" t="s">
-        <v>1927</v>
+        <v>1813</v>
       </c>
       <c r="C506" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E506" s="2" t="s">
+        <v>1951</v>
+      </c>
+      <c r="F506" s="2" t="s">
         <v>1952</v>
-      </c>
-[...7 lines deleted...]
-        <v>1955</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1926</v>
+        <v>1812</v>
       </c>
       <c r="B507" t="s">
-        <v>1927</v>
+        <v>1813</v>
       </c>
       <c r="C507" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E507" s="2" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F507" s="2" t="s">
         <v>1956</v>
-      </c>
-[...7 lines deleted...]
-        <v>1959</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1926</v>
+        <v>1812</v>
       </c>
       <c r="B508" t="s">
-        <v>1927</v>
+        <v>1813</v>
       </c>
       <c r="C508" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E508" s="2" t="s">
+        <v>1959</v>
+      </c>
+      <c r="F508" s="2" t="s">
         <v>1960</v>
-      </c>
-[...7 lines deleted...]
-        <v>1963</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1926</v>
+        <v>1812</v>
       </c>
       <c r="B509" t="s">
-        <v>1927</v>
+        <v>1813</v>
       </c>
       <c r="C509" t="s">
-        <v>1872</v>
+        <v>1961</v>
       </c>
       <c r="D509" t="s">
-        <v>1873</v>
+        <v>1962</v>
       </c>
       <c r="E509" s="2" t="s">
-        <v>1874</v>
+        <v>1963</v>
       </c>
       <c r="F509" s="2" t="s">
-        <v>1875</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1926</v>
+        <v>1812</v>
       </c>
       <c r="B510" t="s">
-        <v>1927</v>
+        <v>1813</v>
       </c>
       <c r="C510" t="s">
-        <v>1876</v>
+        <v>1965</v>
       </c>
       <c r="D510" t="s">
-        <v>1877</v>
+        <v>1966</v>
       </c>
       <c r="E510" s="2" t="s">
-        <v>1878</v>
+        <v>1967</v>
       </c>
       <c r="F510" s="2" t="s">
-        <v>1879</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1964</v>
+        <v>1812</v>
       </c>
       <c r="B511" t="s">
-        <v>1965</v>
+        <v>1813</v>
       </c>
       <c r="C511" t="s">
-        <v>524</v>
+        <v>1969</v>
       </c>
       <c r="D511" t="s">
-        <v>525</v>
+        <v>1970</v>
       </c>
       <c r="E511" s="2" t="s">
-        <v>1711</v>
+        <v>1971</v>
       </c>
       <c r="F511" s="2" t="s">
-        <v>1712</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1964</v>
+        <v>1812</v>
       </c>
       <c r="B512" t="s">
-        <v>1965</v>
+        <v>1813</v>
       </c>
       <c r="C512" t="s">
-        <v>1966</v>
+        <v>1973</v>
       </c>
       <c r="D512" t="s">
-        <v>1967</v>
+        <v>1974</v>
       </c>
       <c r="E512" s="2" t="s">
-        <v>1968</v>
+        <v>1975</v>
       </c>
       <c r="F512" s="2" t="s">
-        <v>1605</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1964</v>
+        <v>1812</v>
       </c>
       <c r="B513" t="s">
-        <v>1965</v>
+        <v>1813</v>
       </c>
       <c r="C513" t="s">
-        <v>1969</v>
+        <v>1977</v>
       </c>
       <c r="D513" t="s">
-        <v>1970</v>
+        <v>1978</v>
       </c>
       <c r="E513" s="2" t="s">
-        <v>1971</v>
+        <v>1979</v>
       </c>
       <c r="F513" s="2" t="s">
-        <v>1972</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1964</v>
+        <v>1812</v>
       </c>
       <c r="B514" t="s">
-        <v>1965</v>
+        <v>1813</v>
       </c>
       <c r="C514" t="s">
-        <v>1973</v>
+        <v>1981</v>
       </c>
       <c r="D514" t="s">
-        <v>1974</v>
+        <v>1982</v>
       </c>
       <c r="E514" s="2" t="s">
-        <v>1975</v>
+        <v>1983</v>
       </c>
       <c r="F514" s="2" t="s">
-        <v>1976</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1964</v>
+        <v>1812</v>
       </c>
       <c r="B515" t="s">
-        <v>1965</v>
+        <v>1813</v>
       </c>
       <c r="C515" t="s">
-        <v>940</v>
+        <v>1985</v>
       </c>
       <c r="D515" t="s">
-        <v>941</v>
+        <v>1986</v>
       </c>
       <c r="E515" s="2" t="s">
-        <v>1977</v>
+        <v>1987</v>
       </c>
       <c r="F515" s="2" t="s">
-        <v>1978</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1964</v>
+        <v>1812</v>
       </c>
       <c r="B516" t="s">
-        <v>1965</v>
+        <v>1813</v>
       </c>
       <c r="C516" t="s">
-        <v>1979</v>
+        <v>1989</v>
       </c>
       <c r="D516" t="s">
-        <v>1980</v>
+        <v>1990</v>
       </c>
       <c r="E516" s="2" t="s">
-        <v>1981</v>
+        <v>1991</v>
       </c>
       <c r="F516" s="2" t="s">
-        <v>1982</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1964</v>
+        <v>1812</v>
       </c>
       <c r="B517" t="s">
-        <v>1965</v>
+        <v>1813</v>
       </c>
       <c r="C517" t="s">
-        <v>1983</v>
+        <v>1993</v>
       </c>
       <c r="D517" t="s">
-        <v>1984</v>
+        <v>1994</v>
       </c>
       <c r="E517" s="2" t="s">
-        <v>1985</v>
+        <v>1995</v>
       </c>
       <c r="F517" s="2" t="s">
-        <v>1986</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1964</v>
+        <v>1812</v>
       </c>
       <c r="B518" t="s">
-        <v>1965</v>
+        <v>1813</v>
       </c>
       <c r="C518" t="s">
-        <v>298</v>
+        <v>1997</v>
       </c>
       <c r="D518" t="s">
-        <v>299</v>
+        <v>1998</v>
       </c>
       <c r="E518" s="2" t="s">
-        <v>300</v>
+        <v>1999</v>
       </c>
       <c r="F518" s="2" t="s">
-        <v>301</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1964</v>
+        <v>2001</v>
       </c>
       <c r="B519" t="s">
-        <v>1965</v>
+        <v>2002</v>
       </c>
       <c r="C519" t="s">
-        <v>1987</v>
+        <v>2003</v>
       </c>
       <c r="D519" t="s">
-        <v>1988</v>
+        <v>2004</v>
       </c>
       <c r="E519" s="2" t="s">
-        <v>1989</v>
+        <v>2005</v>
       </c>
       <c r="F519" s="2" t="s">
-        <v>1990</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1964</v>
+        <v>2001</v>
       </c>
       <c r="B520" t="s">
-        <v>1965</v>
+        <v>2002</v>
       </c>
       <c r="C520" t="s">
-        <v>1991</v>
+        <v>2007</v>
       </c>
       <c r="D520" t="s">
-        <v>1992</v>
+        <v>2008</v>
       </c>
       <c r="E520" s="2" t="s">
-        <v>1993</v>
+        <v>2009</v>
       </c>
       <c r="F520" s="2" t="s">
-        <v>1994</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>1964</v>
+        <v>2001</v>
       </c>
       <c r="B521" t="s">
-        <v>1965</v>
+        <v>2002</v>
       </c>
       <c r="C521" t="s">
-        <v>1995</v>
+        <v>2011</v>
       </c>
       <c r="D521" t="s">
-        <v>1996</v>
+        <v>2012</v>
       </c>
       <c r="E521" s="2" t="s">
-        <v>1997</v>
+        <v>2013</v>
       </c>
       <c r="F521" s="2" t="s">
-        <v>1998</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>1964</v>
+        <v>2001</v>
       </c>
       <c r="B522" t="s">
-        <v>1965</v>
+        <v>2002</v>
       </c>
       <c r="C522" t="s">
-        <v>302</v>
+        <v>2015</v>
       </c>
       <c r="D522" t="s">
-        <v>303</v>
+        <v>2016</v>
       </c>
       <c r="E522" s="2" t="s">
-        <v>304</v>
+        <v>2017</v>
       </c>
       <c r="F522" s="2" t="s">
-        <v>305</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>1964</v>
+        <v>2001</v>
       </c>
       <c r="B523" t="s">
-        <v>1965</v>
+        <v>2002</v>
       </c>
       <c r="C523" t="s">
-        <v>1999</v>
+        <v>2019</v>
       </c>
       <c r="D523" t="s">
-        <v>2000</v>
+        <v>2020</v>
       </c>
       <c r="E523" s="2" t="s">
-        <v>2001</v>
+        <v>2021</v>
       </c>
       <c r="F523" s="2" t="s">
-        <v>2002</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>1964</v>
+        <v>2001</v>
       </c>
       <c r="B524" t="s">
-        <v>1965</v>
+        <v>2002</v>
       </c>
       <c r="C524" t="s">
-        <v>2003</v>
+        <v>2023</v>
       </c>
       <c r="D524" t="s">
-        <v>2004</v>
+        <v>2024</v>
       </c>
       <c r="E524" s="2" t="s">
-        <v>2005</v>
+        <v>2025</v>
       </c>
       <c r="F524" s="2" t="s">
-        <v>2006</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>1964</v>
+        <v>2027</v>
       </c>
       <c r="B525" t="s">
-        <v>1965</v>
+        <v>2028</v>
       </c>
       <c r="C525" t="s">
-        <v>306</v>
+        <v>2029</v>
       </c>
       <c r="D525" t="s">
-        <v>307</v>
+        <v>2030</v>
       </c>
       <c r="E525" s="2" t="s">
-        <v>308</v>
+        <v>2031</v>
       </c>
       <c r="F525" s="2" t="s">
-        <v>309</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>1964</v>
+        <v>2027</v>
       </c>
       <c r="B526" t="s">
-        <v>1965</v>
+        <v>2028</v>
       </c>
       <c r="C526" t="s">
-        <v>905</v>
+        <v>2033</v>
       </c>
       <c r="D526" t="s">
-        <v>906</v>
+        <v>2034</v>
       </c>
       <c r="E526" s="2" t="s">
-        <v>1196</v>
+        <v>2035</v>
       </c>
       <c r="F526" s="2" t="s">
-        <v>1197</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>1964</v>
+        <v>2027</v>
       </c>
       <c r="B527" t="s">
-        <v>1965</v>
+        <v>2028</v>
       </c>
       <c r="C527" t="s">
-        <v>909</v>
+        <v>2037</v>
       </c>
       <c r="D527" t="s">
-        <v>910</v>
+        <v>2038</v>
       </c>
       <c r="E527" s="2" t="s">
-        <v>2007</v>
+        <v>2039</v>
       </c>
       <c r="F527" s="2" t="s">
-        <v>2008</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>1964</v>
+        <v>2027</v>
       </c>
       <c r="B528" t="s">
-        <v>1965</v>
+        <v>2028</v>
       </c>
       <c r="C528" t="s">
-        <v>310</v>
+        <v>2041</v>
       </c>
       <c r="D528" t="s">
-        <v>311</v>
+        <v>2042</v>
       </c>
       <c r="E528" s="2" t="s">
-        <v>312</v>
+        <v>2043</v>
       </c>
       <c r="F528" s="2" t="s">
-        <v>313</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>1964</v>
+        <v>2027</v>
       </c>
       <c r="B529" t="s">
-        <v>1965</v>
+        <v>2028</v>
       </c>
       <c r="C529" t="s">
-        <v>2009</v>
+        <v>2045</v>
       </c>
       <c r="D529" t="s">
-        <v>2010</v>
+        <v>2046</v>
       </c>
       <c r="E529" s="2" t="s">
-        <v>2011</v>
+        <v>2047</v>
       </c>
       <c r="F529" s="2" t="s">
-        <v>2012</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>1964</v>
+        <v>2027</v>
       </c>
       <c r="B530" t="s">
-        <v>1965</v>
+        <v>2028</v>
       </c>
       <c r="C530" t="s">
-        <v>318</v>
+        <v>2049</v>
       </c>
       <c r="D530" t="s">
-        <v>319</v>
+        <v>2050</v>
       </c>
       <c r="E530" s="2" t="s">
-        <v>320</v>
+        <v>2051</v>
       </c>
       <c r="F530" s="2" t="s">
-        <v>321</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>2013</v>
+        <v>2027</v>
       </c>
       <c r="B531" t="s">
-        <v>2014</v>
+        <v>2028</v>
       </c>
       <c r="C531" t="s">
-        <v>2015</v>
+        <v>2053</v>
       </c>
       <c r="D531" t="s">
-        <v>2016</v>
+        <v>2054</v>
       </c>
       <c r="E531" s="2" t="s">
-        <v>2017</v>
+        <v>2055</v>
       </c>
       <c r="F531" s="2" t="s">
-        <v>2018</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>2013</v>
+        <v>2027</v>
       </c>
       <c r="B532" t="s">
-        <v>2014</v>
+        <v>2028</v>
       </c>
       <c r="C532" t="s">
-        <v>2019</v>
+        <v>2057</v>
       </c>
       <c r="D532" t="s">
-        <v>2020</v>
+        <v>2058</v>
       </c>
       <c r="E532" s="2" t="s">
-        <v>2021</v>
+        <v>2059</v>
       </c>
       <c r="F532" s="2" t="s">
-        <v>2022</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>2013</v>
+        <v>2027</v>
       </c>
       <c r="B533" t="s">
-        <v>2014</v>
+        <v>2028</v>
       </c>
       <c r="C533" t="s">
-        <v>2023</v>
+        <v>2061</v>
       </c>
       <c r="D533" t="s">
-        <v>2024</v>
+        <v>2062</v>
       </c>
       <c r="E533" s="2" t="s">
-        <v>2025</v>
+        <v>2063</v>
       </c>
       <c r="F533" s="2" t="s">
-        <v>2026</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>2013</v>
+        <v>2027</v>
       </c>
       <c r="B534" t="s">
-        <v>2014</v>
+        <v>2028</v>
       </c>
       <c r="C534" t="s">
-        <v>2027</v>
+        <v>1969</v>
       </c>
       <c r="D534" t="s">
-        <v>2028</v>
+        <v>1970</v>
       </c>
       <c r="E534" s="2" t="s">
-        <v>2029</v>
+        <v>1971</v>
       </c>
       <c r="F534" s="2" t="s">
-        <v>2030</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>2013</v>
+        <v>2027</v>
       </c>
       <c r="B535" t="s">
-        <v>2014</v>
+        <v>2028</v>
       </c>
       <c r="C535" t="s">
-        <v>2031</v>
+        <v>1973</v>
       </c>
       <c r="D535" t="s">
-        <v>2032</v>
+        <v>1974</v>
       </c>
       <c r="E535" s="2" t="s">
-        <v>2033</v>
+        <v>1975</v>
       </c>
       <c r="F535" s="2" t="s">
-        <v>2034</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>2013</v>
+        <v>2065</v>
       </c>
       <c r="B536" t="s">
-        <v>2014</v>
+        <v>2066</v>
       </c>
       <c r="C536" t="s">
-        <v>2035</v>
+        <v>544</v>
       </c>
       <c r="D536" t="s">
-        <v>2036</v>
+        <v>545</v>
       </c>
       <c r="E536" s="2" t="s">
-        <v>2037</v>
+        <v>1780</v>
       </c>
       <c r="F536" s="2" t="s">
-        <v>2038</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>2013</v>
+        <v>2065</v>
       </c>
       <c r="B537" t="s">
-        <v>2014</v>
+        <v>2066</v>
       </c>
       <c r="C537" t="s">
-        <v>2039</v>
+        <v>2067</v>
       </c>
       <c r="D537" t="s">
-        <v>2040</v>
+        <v>2068</v>
       </c>
       <c r="E537" s="2" t="s">
-        <v>2041</v>
+        <v>2069</v>
       </c>
       <c r="F537" s="2" t="s">
-        <v>2042</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>2013</v>
+        <v>2065</v>
       </c>
       <c r="B538" t="s">
-        <v>2014</v>
+        <v>2066</v>
       </c>
       <c r="C538" t="s">
-        <v>2043</v>
+        <v>2070</v>
       </c>
       <c r="D538" t="s">
-        <v>2044</v>
+        <v>2071</v>
       </c>
       <c r="E538" s="2" t="s">
-        <v>2045</v>
+        <v>2072</v>
       </c>
       <c r="F538" s="2" t="s">
-        <v>2046</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>2013</v>
+        <v>2065</v>
       </c>
       <c r="B539" t="s">
-        <v>2014</v>
+        <v>2066</v>
       </c>
       <c r="C539" t="s">
-        <v>2047</v>
+        <v>2074</v>
       </c>
       <c r="D539" t="s">
-        <v>2048</v>
+        <v>2075</v>
       </c>
       <c r="E539" s="2" t="s">
-        <v>2049</v>
+        <v>2076</v>
       </c>
       <c r="F539" s="2" t="s">
-        <v>2050</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>2013</v>
+        <v>2065</v>
       </c>
       <c r="B540" t="s">
-        <v>2014</v>
+        <v>2066</v>
       </c>
       <c r="C540" t="s">
-        <v>2051</v>
+        <v>960</v>
       </c>
       <c r="D540" t="s">
-        <v>2052</v>
+        <v>961</v>
       </c>
       <c r="E540" s="2" t="s">
-        <v>2053</v>
+        <v>2078</v>
       </c>
       <c r="F540" s="2" t="s">
-        <v>2054</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>2013</v>
+        <v>2065</v>
       </c>
       <c r="B541" t="s">
-        <v>2014</v>
+        <v>2066</v>
       </c>
       <c r="C541" t="s">
-        <v>2055</v>
+        <v>2080</v>
       </c>
       <c r="D541" t="s">
-        <v>2056</v>
+        <v>2081</v>
       </c>
       <c r="E541" s="2" t="s">
-        <v>2057</v>
+        <v>2082</v>
       </c>
       <c r="F541" s="2" t="s">
-        <v>2058</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>2013</v>
+        <v>2065</v>
       </c>
       <c r="B542" t="s">
-        <v>2014</v>
+        <v>2066</v>
       </c>
       <c r="C542" t="s">
-        <v>2059</v>
+        <v>2084</v>
       </c>
       <c r="D542" t="s">
-        <v>2060</v>
+        <v>2085</v>
       </c>
       <c r="E542" s="2" t="s">
-        <v>2061</v>
+        <v>2086</v>
       </c>
       <c r="F542" s="2" t="s">
-        <v>2062</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>2013</v>
+        <v>2065</v>
       </c>
       <c r="B543" t="s">
-        <v>2014</v>
+        <v>2066</v>
       </c>
       <c r="C543" t="s">
-        <v>2063</v>
+        <v>306</v>
       </c>
       <c r="D543" t="s">
-        <v>2064</v>
+        <v>307</v>
       </c>
       <c r="E543" s="2" t="s">
-        <v>2065</v>
+        <v>308</v>
       </c>
       <c r="F543" s="2" t="s">
-        <v>2066</v>
+        <v>309</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>2013</v>
+        <v>2065</v>
       </c>
       <c r="B544" t="s">
-        <v>2014</v>
+        <v>2066</v>
       </c>
       <c r="C544" t="s">
-        <v>2067</v>
+        <v>2088</v>
       </c>
       <c r="D544" t="s">
-        <v>2068</v>
+        <v>2089</v>
       </c>
       <c r="E544" s="2" t="s">
-        <v>2069</v>
+        <v>2090</v>
       </c>
       <c r="F544" s="2" t="s">
-        <v>2070</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>2013</v>
+        <v>2065</v>
       </c>
       <c r="B545" t="s">
-        <v>2014</v>
+        <v>2066</v>
       </c>
       <c r="C545" t="s">
-        <v>2071</v>
+        <v>2092</v>
       </c>
       <c r="D545" t="s">
-        <v>2072</v>
+        <v>2093</v>
       </c>
       <c r="E545" s="2" t="s">
-        <v>2073</v>
+        <v>2094</v>
       </c>
       <c r="F545" s="2" t="s">
-        <v>2074</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>2075</v>
+        <v>2065</v>
       </c>
       <c r="B546" t="s">
-        <v>2076</v>
+        <v>2066</v>
       </c>
       <c r="C546" t="s">
-        <v>2077</v>
+        <v>2096</v>
       </c>
       <c r="D546" t="s">
-        <v>2078</v>
+        <v>2097</v>
       </c>
       <c r="E546" s="2" t="s">
-        <v>2079</v>
+        <v>2098</v>
       </c>
       <c r="F546" s="2" t="s">
-        <v>2080</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>2075</v>
+        <v>2065</v>
       </c>
       <c r="B547" t="s">
-        <v>2076</v>
+        <v>2066</v>
       </c>
       <c r="C547" t="s">
-        <v>2081</v>
+        <v>314</v>
       </c>
       <c r="D547" t="s">
-        <v>2082</v>
+        <v>315</v>
       </c>
       <c r="E547" s="2" t="s">
-        <v>2083</v>
+        <v>316</v>
       </c>
       <c r="F547" s="2" t="s">
-        <v>2084</v>
+        <v>317</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>2075</v>
+        <v>2065</v>
       </c>
       <c r="B548" t="s">
-        <v>2076</v>
+        <v>2066</v>
       </c>
       <c r="C548" t="s">
-        <v>306</v>
+        <v>2100</v>
       </c>
       <c r="D548" t="s">
-        <v>307</v>
+        <v>2101</v>
       </c>
       <c r="E548" s="2" t="s">
-        <v>2085</v>
+        <v>2102</v>
       </c>
       <c r="F548" s="2" t="s">
-        <v>2086</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>2075</v>
+        <v>2065</v>
       </c>
       <c r="B549" t="s">
-        <v>2076</v>
+        <v>2066</v>
       </c>
       <c r="C549" t="s">
-        <v>2087</v>
+        <v>2104</v>
       </c>
       <c r="D549" t="s">
-        <v>2088</v>
+        <v>2105</v>
       </c>
       <c r="E549" s="2" t="s">
-        <v>2089</v>
+        <v>2106</v>
       </c>
       <c r="F549" s="2" t="s">
-        <v>2090</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>2091</v>
+        <v>2065</v>
       </c>
       <c r="B550" t="s">
-        <v>2092</v>
+        <v>2066</v>
       </c>
       <c r="C550" t="s">
-        <v>2093</v>
+        <v>318</v>
       </c>
       <c r="D550" t="s">
-        <v>2094</v>
+        <v>319</v>
       </c>
       <c r="E550" s="2" t="s">
-        <v>2095</v>
+        <v>320</v>
       </c>
       <c r="F550" s="2" t="s">
-        <v>2096</v>
+        <v>321</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>2091</v>
+        <v>2065</v>
       </c>
       <c r="B551" t="s">
-        <v>2092</v>
+        <v>2066</v>
       </c>
       <c r="C551" t="s">
-        <v>2097</v>
+        <v>925</v>
       </c>
       <c r="D551" t="s">
-        <v>2098</v>
+        <v>926</v>
       </c>
       <c r="E551" s="2" t="s">
-        <v>2099</v>
+        <v>1232</v>
       </c>
       <c r="F551" s="2" t="s">
-        <v>2100</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>2091</v>
+        <v>2065</v>
       </c>
       <c r="B552" t="s">
-        <v>2092</v>
+        <v>2066</v>
       </c>
       <c r="C552" t="s">
-        <v>2101</v>
+        <v>929</v>
       </c>
       <c r="D552" t="s">
-        <v>2102</v>
+        <v>930</v>
       </c>
       <c r="E552" s="2" t="s">
-        <v>2103</v>
+        <v>2108</v>
       </c>
       <c r="F552" s="2" t="s">
-        <v>2104</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>2091</v>
+        <v>2065</v>
       </c>
       <c r="B553" t="s">
-        <v>2092</v>
+        <v>2066</v>
       </c>
       <c r="C553" t="s">
-        <v>2105</v>
+        <v>322</v>
       </c>
       <c r="D553" t="s">
-        <v>2106</v>
+        <v>323</v>
       </c>
       <c r="E553" s="2" t="s">
-        <v>2107</v>
+        <v>324</v>
       </c>
       <c r="F553" s="2" t="s">
-        <v>2108</v>
+        <v>325</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>2091</v>
+        <v>2065</v>
       </c>
       <c r="B554" t="s">
-        <v>2092</v>
+        <v>2066</v>
       </c>
       <c r="C554" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="D554" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="E554" s="2" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="F554" s="2" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>2091</v>
+        <v>2065</v>
       </c>
       <c r="B555" t="s">
-        <v>2092</v>
+        <v>2066</v>
       </c>
       <c r="C555" t="s">
-        <v>2113</v>
+        <v>330</v>
       </c>
       <c r="D555" t="s">
-        <v>2114</v>
+        <v>331</v>
       </c>
       <c r="E555" s="2" t="s">
-        <v>2115</v>
+        <v>332</v>
       </c>
       <c r="F555" s="2" t="s">
-        <v>2116</v>
+        <v>333</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>2091</v>
+        <v>2114</v>
       </c>
       <c r="B556" t="s">
-        <v>2092</v>
+        <v>2115</v>
       </c>
       <c r="C556" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D556" t="s">
         <v>2117</v>
       </c>
-      <c r="D556" t="s">
+      <c r="E556" s="2" t="s">
         <v>2118</v>
       </c>
-      <c r="E556" s="2" t="s">
+      <c r="F556" s="2" t="s">
         <v>2119</v>
-      </c>
-[...1 lines deleted...]
-        <v>2120</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>2091</v>
+        <v>2114</v>
       </c>
       <c r="B557" t="s">
-        <v>2092</v>
+        <v>2115</v>
       </c>
       <c r="C557" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D557" t="s">
         <v>2121</v>
       </c>
-      <c r="D557" t="s">
+      <c r="E557" s="2" t="s">
         <v>2122</v>
       </c>
-      <c r="E557" s="2" t="s">
+      <c r="F557" s="2" t="s">
         <v>2123</v>
-      </c>
-[...1 lines deleted...]
-        <v>2124</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>2091</v>
+        <v>2114</v>
       </c>
       <c r="B558" t="s">
-        <v>2092</v>
+        <v>2115</v>
       </c>
       <c r="C558" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D558" t="s">
         <v>2125</v>
       </c>
-      <c r="D558" t="s">
+      <c r="E558" s="2" t="s">
         <v>2126</v>
       </c>
-      <c r="E558" s="2" t="s">
+      <c r="F558" s="2" t="s">
         <v>2127</v>
-      </c>
-[...1 lines deleted...]
-        <v>2128</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B559" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C559" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D559" t="s">
         <v>2129</v>
       </c>
-      <c r="B559" t="s">
+      <c r="E559" s="2" t="s">
         <v>2130</v>
       </c>
-      <c r="C559" t="s">
+      <c r="F559" s="2" t="s">
         <v>2131</v>
-      </c>
-[...7 lines deleted...]
-        <v>2134</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>2129</v>
+        <v>2114</v>
       </c>
       <c r="B560" t="s">
-        <v>2130</v>
+        <v>2115</v>
       </c>
       <c r="C560" t="s">
+        <v>2132</v>
+      </c>
+      <c r="D560" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E560" s="2" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F560" s="2" t="s">
         <v>2135</v>
-      </c>
-[...7 lines deleted...]
-        <v>2138</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>2129</v>
+        <v>2114</v>
       </c>
       <c r="B561" t="s">
-        <v>2130</v>
+        <v>2115</v>
       </c>
       <c r="C561" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D561" t="s">
+        <v>2137</v>
+      </c>
+      <c r="E561" s="2" t="s">
+        <v>2138</v>
+      </c>
+      <c r="F561" s="2" t="s">
         <v>2139</v>
-      </c>
-[...7 lines deleted...]
-        <v>2142</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>2129</v>
+        <v>2114</v>
       </c>
       <c r="B562" t="s">
-        <v>2130</v>
+        <v>2115</v>
       </c>
       <c r="C562" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D562" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E562" s="2" t="s">
+        <v>2142</v>
+      </c>
+      <c r="F562" s="2" t="s">
         <v>2143</v>
-      </c>
-[...7 lines deleted...]
-        <v>2146</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>2129</v>
+        <v>2114</v>
       </c>
       <c r="B563" t="s">
-        <v>2130</v>
+        <v>2115</v>
       </c>
       <c r="C563" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D563" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E563" s="2" t="s">
+        <v>2146</v>
+      </c>
+      <c r="F563" s="2" t="s">
         <v>2147</v>
-      </c>
-[...7 lines deleted...]
-        <v>2150</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
-        <v>2129</v>
+        <v>2114</v>
       </c>
       <c r="B564" t="s">
-        <v>2130</v>
+        <v>2115</v>
       </c>
       <c r="C564" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D564" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E564" s="2" t="s">
+        <v>2150</v>
+      </c>
+      <c r="F564" s="2" t="s">
         <v>2151</v>
-      </c>
-[...7 lines deleted...]
-        <v>2154</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>2129</v>
+        <v>2114</v>
       </c>
       <c r="B565" t="s">
-        <v>2130</v>
+        <v>2115</v>
       </c>
       <c r="C565" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D565" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E565" s="2" t="s">
+        <v>2154</v>
+      </c>
+      <c r="F565" s="2" t="s">
         <v>2155</v>
-      </c>
-[...7 lines deleted...]
-        <v>2158</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>2129</v>
+        <v>2114</v>
       </c>
       <c r="B566" t="s">
-        <v>2130</v>
+        <v>2115</v>
       </c>
       <c r="C566" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D566" t="s">
+        <v>2157</v>
+      </c>
+      <c r="E566" s="2" t="s">
+        <v>2158</v>
+      </c>
+      <c r="F566" s="2" t="s">
         <v>2159</v>
-      </c>
-[...7 lines deleted...]
-        <v>2162</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>2129</v>
+        <v>2114</v>
       </c>
       <c r="B567" t="s">
-        <v>2130</v>
+        <v>2115</v>
       </c>
       <c r="C567" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D567" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E567" s="2" t="s">
+        <v>2162</v>
+      </c>
+      <c r="F567" s="2" t="s">
         <v>2163</v>
-      </c>
-[...7 lines deleted...]
-        <v>2166</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>2129</v>
+        <v>2114</v>
       </c>
       <c r="B568" t="s">
-        <v>2130</v>
+        <v>2115</v>
       </c>
       <c r="C568" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D568" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E568" s="2" t="s">
+        <v>2166</v>
+      </c>
+      <c r="F568" s="2" t="s">
         <v>2167</v>
-      </c>
-[...7 lines deleted...]
-        <v>2170</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
-        <v>2129</v>
+        <v>2114</v>
       </c>
       <c r="B569" t="s">
-        <v>2130</v>
+        <v>2115</v>
       </c>
       <c r="C569" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D569" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E569" s="2" t="s">
+        <v>2170</v>
+      </c>
+      <c r="F569" s="2" t="s">
         <v>2171</v>
-      </c>
-[...7 lines deleted...]
-        <v>2174</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>2129</v>
+        <v>2114</v>
       </c>
       <c r="B570" t="s">
-        <v>2130</v>
+        <v>2115</v>
       </c>
       <c r="C570" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D570" t="s">
+        <v>2173</v>
+      </c>
+      <c r="E570" s="2" t="s">
+        <v>2174</v>
+      </c>
+      <c r="F570" s="2" t="s">
         <v>2175</v>
-      </c>
-[...7 lines deleted...]
-        <v>2178</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>2129</v>
+        <v>2176</v>
       </c>
       <c r="B571" t="s">
-        <v>2130</v>
+        <v>2177</v>
       </c>
       <c r="C571" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D571" t="s">
         <v>2179</v>
       </c>
-      <c r="D571" t="s">
+      <c r="E571" s="2" t="s">
         <v>2180</v>
       </c>
-      <c r="E571" s="2" t="s">
+      <c r="F571" s="2" t="s">
         <v>2181</v>
-      </c>
-[...1 lines deleted...]
-        <v>2182</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
-        <v>2129</v>
+        <v>2176</v>
       </c>
       <c r="B572" t="s">
-        <v>2130</v>
+        <v>2177</v>
       </c>
       <c r="C572" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D572" t="s">
         <v>2183</v>
       </c>
-      <c r="D572" t="s">
+      <c r="E572" s="2" t="s">
         <v>2184</v>
       </c>
-      <c r="E572" s="2" t="s">
+      <c r="F572" s="2" t="s">
         <v>2185</v>
-      </c>
-[...1 lines deleted...]
-        <v>2186</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
-        <v>2129</v>
+        <v>2176</v>
       </c>
       <c r="B573" t="s">
-        <v>2130</v>
+        <v>2177</v>
       </c>
       <c r="C573" t="s">
+        <v>318</v>
+      </c>
+      <c r="D573" t="s">
+        <v>319</v>
+      </c>
+      <c r="E573" s="2" t="s">
+        <v>2186</v>
+      </c>
+      <c r="F573" s="2" t="s">
         <v>2187</v>
-      </c>
-[...7 lines deleted...]
-        <v>2190</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>2129</v>
+        <v>2176</v>
       </c>
       <c r="B574" t="s">
-        <v>2130</v>
+        <v>2177</v>
       </c>
       <c r="C574" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D574" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E574" s="2" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F574" s="2" t="s">
         <v>2191</v>
-      </c>
-[...7 lines deleted...]
-        <v>2194</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B575" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C575" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D575" t="s">
         <v>2195</v>
       </c>
-      <c r="B575" t="s">
+      <c r="E575" s="2" t="s">
         <v>2196</v>
       </c>
-      <c r="C575" t="s">
+      <c r="F575" s="2" t="s">
         <v>2197</v>
-      </c>
-[...7 lines deleted...]
-        <v>2200</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>2195</v>
+        <v>2192</v>
       </c>
       <c r="B576" t="s">
-        <v>2196</v>
+        <v>2193</v>
       </c>
       <c r="C576" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D576" t="s">
+        <v>2199</v>
+      </c>
+      <c r="E576" s="2" t="s">
+        <v>2200</v>
+      </c>
+      <c r="F576" s="2" t="s">
         <v>2201</v>
-      </c>
-[...7 lines deleted...]
-        <v>2204</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
-        <v>2195</v>
+        <v>2192</v>
       </c>
       <c r="B577" t="s">
-        <v>2196</v>
+        <v>2193</v>
       </c>
       <c r="C577" t="s">
-        <v>302</v>
+        <v>2202</v>
       </c>
       <c r="D577" t="s">
-        <v>303</v>
+        <v>2203</v>
       </c>
       <c r="E577" s="2" t="s">
-        <v>304</v>
+        <v>2204</v>
       </c>
       <c r="F577" s="2" t="s">
-        <v>305</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>2195</v>
+        <v>2192</v>
       </c>
       <c r="B578" t="s">
-        <v>2196</v>
+        <v>2193</v>
       </c>
       <c r="C578" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="D578" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="E578" s="2" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
       <c r="F578" s="2" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>2209</v>
+        <v>2192</v>
       </c>
       <c r="B579" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C579" t="s">
         <v>2210</v>
       </c>
-      <c r="C579" t="s">
+      <c r="D579" t="s">
         <v>2211</v>
       </c>
-      <c r="D579" t="s">
+      <c r="E579" s="2" t="s">
         <v>2212</v>
       </c>
-      <c r="E579" s="2" t="s">
+      <c r="F579" s="2" t="s">
         <v>2213</v>
-      </c>
-[...1 lines deleted...]
-        <v>2214</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>2209</v>
+        <v>2192</v>
       </c>
       <c r="B580" t="s">
-        <v>2210</v>
+        <v>2193</v>
       </c>
       <c r="C580" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D580" t="s">
         <v>2215</v>
       </c>
-      <c r="D580" t="s">
+      <c r="E580" s="2" t="s">
         <v>2216</v>
       </c>
-      <c r="E580" s="2" t="s">
+      <c r="F580" s="2" t="s">
         <v>2217</v>
-      </c>
-[...1 lines deleted...]
-        <v>2218</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>2209</v>
+        <v>2192</v>
       </c>
       <c r="B581" t="s">
-        <v>2210</v>
+        <v>2193</v>
       </c>
       <c r="C581" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D581" t="s">
         <v>2219</v>
       </c>
-      <c r="D581" t="s">
+      <c r="E581" s="2" t="s">
         <v>2220</v>
       </c>
-      <c r="E581" s="2" t="s">
+      <c r="F581" s="2" t="s">
         <v>2221</v>
-      </c>
-[...1 lines deleted...]
-        <v>2222</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>2209</v>
+        <v>2192</v>
       </c>
       <c r="B582" t="s">
-        <v>2210</v>
+        <v>2193</v>
       </c>
       <c r="C582" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D582" t="s">
         <v>2223</v>
       </c>
-      <c r="D582" t="s">
+      <c r="E582" s="2" t="s">
         <v>2224</v>
       </c>
-      <c r="E582" s="2" t="s">
+      <c r="F582" s="2" t="s">
         <v>2225</v>
-      </c>
-[...1 lines deleted...]
-        <v>2226</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>2209</v>
+        <v>2192</v>
       </c>
       <c r="B583" t="s">
-        <v>2210</v>
+        <v>2193</v>
       </c>
       <c r="C583" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D583" t="s">
         <v>2227</v>
       </c>
-      <c r="D583" t="s">
+      <c r="E583" s="2" t="s">
         <v>2228</v>
       </c>
-      <c r="E583" s="2" t="s">
+      <c r="F583" s="2" t="s">
         <v>2229</v>
-      </c>
-[...1 lines deleted...]
-        <v>2230</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>2209</v>
+        <v>2230</v>
       </c>
       <c r="B584" t="s">
-        <v>2210</v>
+        <v>2231</v>
       </c>
       <c r="C584" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="D584" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
       <c r="E584" s="2" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="F584" s="2" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
-        <v>2209</v>
+        <v>2230</v>
       </c>
       <c r="B585" t="s">
-        <v>2210</v>
+        <v>2231</v>
       </c>
       <c r="C585" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="D585" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="E585" s="2" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="F585" s="2" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>2209</v>
+        <v>2230</v>
       </c>
       <c r="B586" t="s">
-        <v>2210</v>
+        <v>2231</v>
       </c>
       <c r="C586" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="D586" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="E586" s="2" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="F586" s="2" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>2209</v>
+        <v>2230</v>
       </c>
       <c r="B587" t="s">
-        <v>2210</v>
+        <v>2231</v>
       </c>
       <c r="C587" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="D587" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="E587" s="2" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="F587" s="2" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>2209</v>
+        <v>2230</v>
       </c>
       <c r="B588" t="s">
-        <v>2210</v>
+        <v>2231</v>
       </c>
       <c r="C588" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="D588" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="E588" s="2" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="F588" s="2" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>2209</v>
+        <v>2230</v>
       </c>
       <c r="B589" t="s">
-        <v>2210</v>
+        <v>2231</v>
       </c>
       <c r="C589" t="s">
-        <v>913</v>
+        <v>2252</v>
       </c>
       <c r="D589" t="s">
-        <v>914</v>
+        <v>2253</v>
       </c>
       <c r="E589" s="2" t="s">
-        <v>2251</v>
+        <v>2254</v>
       </c>
       <c r="F589" s="2" t="s">
-        <v>2252</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
-        <v>2209</v>
+        <v>2230</v>
       </c>
       <c r="B590" t="s">
-        <v>2210</v>
+        <v>2231</v>
       </c>
       <c r="C590" t="s">
-        <v>2253</v>
+        <v>2256</v>
       </c>
       <c r="D590" t="s">
-        <v>2254</v>
+        <v>2257</v>
       </c>
       <c r="E590" s="2" t="s">
-        <v>2255</v>
+        <v>2258</v>
       </c>
       <c r="F590" s="2" t="s">
-        <v>2256</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>2209</v>
+        <v>2230</v>
       </c>
       <c r="B591" t="s">
-        <v>2210</v>
+        <v>2231</v>
       </c>
       <c r="C591" t="s">
-        <v>2257</v>
+        <v>2260</v>
       </c>
       <c r="D591" t="s">
-        <v>2258</v>
+        <v>2261</v>
       </c>
       <c r="E591" s="2" t="s">
-        <v>2259</v>
+        <v>2262</v>
       </c>
       <c r="F591" s="2" t="s">
-        <v>2260</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>2209</v>
+        <v>2230</v>
       </c>
       <c r="B592" t="s">
-        <v>2210</v>
+        <v>2231</v>
       </c>
       <c r="C592" t="s">
-        <v>2261</v>
+        <v>2264</v>
       </c>
       <c r="D592" t="s">
-        <v>2262</v>
+        <v>2265</v>
       </c>
       <c r="E592" s="2" t="s">
-        <v>2263</v>
+        <v>2266</v>
       </c>
       <c r="F592" s="2" t="s">
-        <v>2264</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
-        <v>2209</v>
+        <v>2230</v>
       </c>
       <c r="B593" t="s">
-        <v>2210</v>
+        <v>2231</v>
       </c>
       <c r="C593" t="s">
-        <v>2265</v>
+        <v>2268</v>
       </c>
       <c r="D593" t="s">
-        <v>2266</v>
+        <v>2269</v>
       </c>
       <c r="E593" s="2" t="s">
-        <v>2267</v>
+        <v>2270</v>
       </c>
       <c r="F593" s="2" t="s">
-        <v>2268</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>2269</v>
+        <v>2230</v>
       </c>
       <c r="B594" t="s">
-        <v>2270</v>
+        <v>2231</v>
       </c>
       <c r="C594" t="s">
-        <v>2271</v>
+        <v>2272</v>
       </c>
       <c r="D594" t="s">
-        <v>2272</v>
+        <v>2273</v>
       </c>
       <c r="E594" s="2" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
       <c r="F594" s="2" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>2269</v>
+        <v>2230</v>
       </c>
       <c r="B595" t="s">
-        <v>2270</v>
+        <v>2231</v>
       </c>
       <c r="C595" t="s">
-        <v>2275</v>
+        <v>2276</v>
       </c>
       <c r="D595" t="s">
-        <v>2276</v>
+        <v>2277</v>
       </c>
       <c r="E595" s="2" t="s">
-        <v>2277</v>
+        <v>2278</v>
       </c>
       <c r="F595" s="2" t="s">
-        <v>2278</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
-        <v>2269</v>
+        <v>2230</v>
       </c>
       <c r="B596" t="s">
-        <v>2270</v>
+        <v>2231</v>
       </c>
       <c r="C596" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
       <c r="D596" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="E596" s="2" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="F596" s="2" t="s">
-        <v>2282</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>2269</v>
+        <v>2230</v>
       </c>
       <c r="B597" t="s">
-        <v>2270</v>
+        <v>2231</v>
       </c>
       <c r="C597" t="s">
-        <v>2283</v>
+        <v>2284</v>
       </c>
       <c r="D597" t="s">
-        <v>2284</v>
+        <v>2285</v>
       </c>
       <c r="E597" s="2" t="s">
-        <v>2285</v>
+        <v>2286</v>
       </c>
       <c r="F597" s="2" t="s">
-        <v>2286</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>2269</v>
+        <v>2230</v>
       </c>
       <c r="B598" t="s">
-        <v>2270</v>
+        <v>2231</v>
       </c>
       <c r="C598" t="s">
-        <v>2287</v>
+        <v>2288</v>
       </c>
       <c r="D598" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="E598" s="2" t="s">
-        <v>2289</v>
+        <v>2290</v>
       </c>
       <c r="F598" s="2" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>2269</v>
+        <v>2230</v>
       </c>
       <c r="B599" t="s">
-        <v>2270</v>
+        <v>2231</v>
       </c>
       <c r="C599" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
       <c r="D599" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="E599" s="2" t="s">
-        <v>2293</v>
+        <v>2294</v>
       </c>
       <c r="F599" s="2" t="s">
-        <v>2294</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>2269</v>
+        <v>2230</v>
       </c>
       <c r="B600" t="s">
-        <v>2270</v>
+        <v>2231</v>
       </c>
       <c r="C600" t="s">
-        <v>2295</v>
+        <v>2296</v>
       </c>
       <c r="D600" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E600" s="2" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
       <c r="F600" s="2" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
       <c r="B601" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
       <c r="C601" t="s">
-        <v>2301</v>
+        <v>2302</v>
       </c>
       <c r="D601" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
       <c r="E601" s="2" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F601" s="2" t="s">
-        <v>2304</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
       <c r="B602" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
       <c r="C602" t="s">
-        <v>2305</v>
+        <v>2306</v>
       </c>
       <c r="D602" t="s">
-        <v>2306</v>
+        <v>2307</v>
       </c>
       <c r="E602" s="2" t="s">
-        <v>2307</v>
+        <v>2308</v>
       </c>
       <c r="F602" s="2" t="s">
-        <v>2308</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
       <c r="B603" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
       <c r="C603" t="s">
-        <v>2309</v>
+        <v>2310</v>
       </c>
       <c r="D603" t="s">
-        <v>2310</v>
+        <v>2311</v>
       </c>
       <c r="E603" s="2" t="s">
-        <v>2311</v>
+        <v>2312</v>
       </c>
       <c r="F603" s="2" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
       <c r="B604" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
       <c r="C604" t="s">
-        <v>2313</v>
+        <v>314</v>
       </c>
       <c r="D604" t="s">
-        <v>2314</v>
+        <v>315</v>
       </c>
       <c r="E604" s="2" t="s">
-        <v>2315</v>
+        <v>316</v>
       </c>
       <c r="F604" s="2" t="s">
-        <v>2316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
       <c r="B605" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
       <c r="C605" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D605" t="s">
+        <v>2315</v>
+      </c>
+      <c r="E605" s="2" t="s">
+        <v>2316</v>
+      </c>
+      <c r="F605" s="2" t="s">
         <v>2317</v>
-      </c>
-[...7 lines deleted...]
-        <v>2320</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
-        <v>2299</v>
+        <v>2318</v>
       </c>
       <c r="B606" t="s">
-        <v>2300</v>
+        <v>2319</v>
       </c>
       <c r="C606" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D606" t="s">
         <v>2321</v>
       </c>
-      <c r="D606" t="s">
+      <c r="E606" s="2" t="s">
         <v>2322</v>
       </c>
-      <c r="E606" s="2" t="s">
+      <c r="F606" s="2" t="s">
         <v>2323</v>
-      </c>
-[...1 lines deleted...]
-        <v>2324</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
-        <v>2299</v>
+        <v>2318</v>
       </c>
       <c r="B607" t="s">
-        <v>2300</v>
+        <v>2319</v>
       </c>
       <c r="C607" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D607" t="s">
         <v>2325</v>
       </c>
-      <c r="D607" t="s">
+      <c r="E607" s="2" t="s">
         <v>2326</v>
       </c>
-      <c r="E607" s="2" t="s">
+      <c r="F607" s="2" t="s">
         <v>2327</v>
-      </c>
-[...1 lines deleted...]
-        <v>2328</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>2299</v>
+        <v>2318</v>
       </c>
       <c r="B608" t="s">
-        <v>2300</v>
+        <v>2319</v>
       </c>
       <c r="C608" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D608" t="s">
         <v>2329</v>
       </c>
-      <c r="D608" t="s">
+      <c r="E608" s="2" t="s">
         <v>2330</v>
       </c>
-      <c r="E608" s="2" t="s">
+      <c r="F608" s="2" t="s">
         <v>2331</v>
-      </c>
-[...1 lines deleted...]
-        <v>2332</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>2299</v>
+        <v>2318</v>
       </c>
       <c r="B609" t="s">
-        <v>2300</v>
+        <v>2319</v>
       </c>
       <c r="C609" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D609" t="s">
         <v>2333</v>
       </c>
-      <c r="D609" t="s">
+      <c r="E609" s="2" t="s">
         <v>2334</v>
       </c>
-      <c r="E609" s="2" t="s">
+      <c r="F609" s="2" t="s">
         <v>2335</v>
-      </c>
-[...1 lines deleted...]
-        <v>2336</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>2299</v>
+        <v>2318</v>
       </c>
       <c r="B610" t="s">
-        <v>2300</v>
+        <v>2319</v>
       </c>
       <c r="C610" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D610" t="s">
         <v>2337</v>
       </c>
-      <c r="D610" t="s">
+      <c r="E610" s="2" t="s">
         <v>2338</v>
       </c>
-      <c r="E610" s="2" t="s">
+      <c r="F610" s="2" t="s">
         <v>2339</v>
-      </c>
-[...1 lines deleted...]
-        <v>2340</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>2299</v>
+        <v>2318</v>
       </c>
       <c r="B611" t="s">
-        <v>2300</v>
+        <v>2319</v>
       </c>
       <c r="C611" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D611" t="s">
         <v>2341</v>
       </c>
-      <c r="D611" t="s">
+      <c r="E611" s="2" t="s">
         <v>2342</v>
       </c>
-      <c r="E611" s="2" t="s">
+      <c r="F611" s="2" t="s">
         <v>2343</v>
-      </c>
-[...1 lines deleted...]
-        <v>2344</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>2299</v>
+        <v>2318</v>
       </c>
       <c r="B612" t="s">
-        <v>2300</v>
+        <v>2319</v>
       </c>
       <c r="C612" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D612" t="s">
         <v>2345</v>
       </c>
-      <c r="D612" t="s">
+      <c r="E612" s="2" t="s">
         <v>2346</v>
       </c>
-      <c r="E612" s="2" t="s">
+      <c r="F612" s="2" t="s">
         <v>2347</v>
-      </c>
-[...1 lines deleted...]
-        <v>2348</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>2299</v>
+        <v>2318</v>
       </c>
       <c r="B613" t="s">
-        <v>2300</v>
+        <v>2319</v>
       </c>
       <c r="C613" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D613" t="s">
         <v>2349</v>
       </c>
-      <c r="D613" t="s">
+      <c r="E613" s="2" t="s">
         <v>2350</v>
       </c>
-      <c r="E613" s="2" t="s">
+      <c r="F613" s="2" t="s">
         <v>2351</v>
-      </c>
-[...1 lines deleted...]
-        <v>2352</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>2299</v>
+        <v>2318</v>
       </c>
       <c r="B614" t="s">
-        <v>2300</v>
+        <v>2319</v>
       </c>
       <c r="C614" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D614" t="s">
         <v>2353</v>
       </c>
-      <c r="D614" t="s">
+      <c r="E614" s="2" t="s">
         <v>2354</v>
       </c>
-      <c r="E614" s="2" t="s">
+      <c r="F614" s="2" t="s">
         <v>2355</v>
-      </c>
-[...1 lines deleted...]
-        <v>2356</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>2299</v>
+        <v>2318</v>
       </c>
       <c r="B615" t="s">
-        <v>2300</v>
+        <v>2319</v>
       </c>
       <c r="C615" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D615" t="s">
         <v>2357</v>
       </c>
-      <c r="D615" t="s">
+      <c r="E615" s="2" t="s">
         <v>2358</v>
       </c>
-      <c r="E615" s="2" t="s">
+      <c r="F615" s="2" t="s">
         <v>2359</v>
-      </c>
-[...1 lines deleted...]
-        <v>2360</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>2299</v>
+        <v>2318</v>
       </c>
       <c r="B616" t="s">
-        <v>2300</v>
+        <v>2319</v>
       </c>
       <c r="C616" t="s">
+        <v>933</v>
+      </c>
+      <c r="D616" t="s">
+        <v>934</v>
+      </c>
+      <c r="E616" s="2" t="s">
+        <v>2360</v>
+      </c>
+      <c r="F616" s="2" t="s">
         <v>2361</v>
-      </c>
-[...7 lines deleted...]
-        <v>2364</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
-        <v>2299</v>
+        <v>2318</v>
       </c>
       <c r="B617" t="s">
-        <v>2300</v>
+        <v>2319</v>
       </c>
       <c r="C617" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D617" t="s">
+        <v>2363</v>
+      </c>
+      <c r="E617" s="2" t="s">
+        <v>2364</v>
+      </c>
+      <c r="F617" s="2" t="s">
         <v>2365</v>
-      </c>
-[...7 lines deleted...]
-        <v>2368</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>2299</v>
+        <v>2318</v>
       </c>
       <c r="B618" t="s">
-        <v>2300</v>
+        <v>2319</v>
       </c>
       <c r="C618" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D618" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E618" s="2" t="s">
+        <v>2368</v>
+      </c>
+      <c r="F618" s="2" t="s">
         <v>2369</v>
-      </c>
-[...7 lines deleted...]
-        <v>2372</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>2299</v>
+        <v>2318</v>
       </c>
       <c r="B619" t="s">
-        <v>2300</v>
+        <v>2319</v>
       </c>
       <c r="C619" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D619" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E619" s="2" t="s">
+        <v>2372</v>
+      </c>
+      <c r="F619" s="2" t="s">
         <v>2373</v>
-      </c>
-[...7 lines deleted...]
-        <v>2376</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>2299</v>
+        <v>2318</v>
       </c>
       <c r="B620" t="s">
-        <v>2300</v>
+        <v>2319</v>
       </c>
       <c r="C620" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D620" t="s">
+        <v>2375</v>
+      </c>
+      <c r="E620" s="2" t="s">
+        <v>2376</v>
+      </c>
+      <c r="F620" s="2" t="s">
         <v>2377</v>
-      </c>
-[...7 lines deleted...]
-        <v>2380</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>2299</v>
+        <v>2378</v>
       </c>
       <c r="B621" t="s">
-        <v>2300</v>
+        <v>2379</v>
       </c>
       <c r="C621" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D621" t="s">
         <v>2381</v>
       </c>
-      <c r="D621" t="s">
+      <c r="E621" s="2" t="s">
         <v>2382</v>
       </c>
-      <c r="E621" s="2" t="s">
+      <c r="F621" s="2" t="s">
         <v>2383</v>
-      </c>
-[...1 lines deleted...]
-        <v>2384</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B622" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D622" t="s">
         <v>2385</v>
       </c>
-      <c r="B622" t="s">
+      <c r="E622" s="2" t="s">
         <v>2386</v>
       </c>
-      <c r="C622" t="s">
+      <c r="F622" s="2" t="s">
         <v>2387</v>
-      </c>
-[...7 lines deleted...]
-        <v>2390</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>2385</v>
+        <v>2378</v>
       </c>
       <c r="B623" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="C623" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D623" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E623" s="2" t="s">
+        <v>2390</v>
+      </c>
+      <c r="F623" s="2" t="s">
         <v>2391</v>
-      </c>
-[...7 lines deleted...]
-        <v>2394</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>2385</v>
+        <v>2378</v>
       </c>
       <c r="B624" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="C624" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D624" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E624" s="2" t="s">
+        <v>2394</v>
+      </c>
+      <c r="F624" s="2" t="s">
         <v>2395</v>
-      </c>
-[...7 lines deleted...]
-        <v>2398</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>2385</v>
+        <v>2378</v>
       </c>
       <c r="B625" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="C625" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D625" t="s">
+        <v>2397</v>
+      </c>
+      <c r="E625" s="2" t="s">
+        <v>2398</v>
+      </c>
+      <c r="F625" s="2" t="s">
         <v>2399</v>
-      </c>
-[...7 lines deleted...]
-        <v>2402</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>2385</v>
+        <v>2378</v>
       </c>
       <c r="B626" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="C626" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D626" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E626" s="2" t="s">
+        <v>2402</v>
+      </c>
+      <c r="F626" s="2" t="s">
         <v>2403</v>
-      </c>
-[...7 lines deleted...]
-        <v>2406</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>2385</v>
+        <v>2378</v>
       </c>
       <c r="B627" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="C627" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D627" t="s">
+        <v>2405</v>
+      </c>
+      <c r="E627" s="2" t="s">
+        <v>2406</v>
+      </c>
+      <c r="F627" s="2" t="s">
         <v>2407</v>
-      </c>
-[...7 lines deleted...]
-        <v>2410</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="B628" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="C628" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D628" t="s">
         <v>2411</v>
       </c>
-      <c r="D628" t="s">
+      <c r="E628" s="2" t="s">
         <v>2412</v>
       </c>
-      <c r="E628" s="2" t="s">
+      <c r="F628" s="2" t="s">
         <v>2413</v>
-      </c>
-[...1 lines deleted...]
-        <v>2414</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="B629" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="C629" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D629" t="s">
         <v>2415</v>
       </c>
-      <c r="D629" t="s">
+      <c r="E629" s="2" t="s">
         <v>2416</v>
       </c>
-      <c r="E629" s="2" t="s">
+      <c r="F629" s="2" t="s">
         <v>2417</v>
-      </c>
-[...1 lines deleted...]
-        <v>2418</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="B630" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="C630" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D630" t="s">
         <v>2419</v>
       </c>
-      <c r="D630" t="s">
+      <c r="E630" s="2" t="s">
         <v>2420</v>
       </c>
-      <c r="E630" s="2" t="s">
+      <c r="F630" s="2" t="s">
         <v>2421</v>
-      </c>
-[...1 lines deleted...]
-        <v>2422</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="B631" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="C631" t="s">
-        <v>2423</v>
+        <v>2422</v>
       </c>
       <c r="D631" t="s">
         <v>2423</v>
       </c>
       <c r="E631" s="2" t="s">
         <v>2424</v>
       </c>
       <c r="F631" s="2" t="s">
         <v>2425</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="B632" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="C632" t="s">
         <v>2426</v>
       </c>
       <c r="D632" t="s">
         <v>2427</v>
       </c>
       <c r="E632" s="2" t="s">
         <v>2428</v>
       </c>
       <c r="F632" s="2" t="s">
         <v>2429</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="B633" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="C633" t="s">
         <v>2430</v>
       </c>
       <c r="D633" t="s">
         <v>2431</v>
       </c>
       <c r="E633" s="2" t="s">
         <v>2432</v>
       </c>
       <c r="F633" s="2" t="s">
         <v>2433</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="B634" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="C634" t="s">
         <v>2434</v>
       </c>
       <c r="D634" t="s">
         <v>2435</v>
       </c>
       <c r="E634" s="2" t="s">
         <v>2436</v>
       </c>
       <c r="F634" s="2" t="s">
         <v>2437</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="B635" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="C635" t="s">
         <v>2438</v>
       </c>
       <c r="D635" t="s">
         <v>2439</v>
       </c>
       <c r="E635" s="2" t="s">
         <v>2440</v>
       </c>
       <c r="F635" s="2" t="s">
         <v>2441</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="B636" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="C636" t="s">
         <v>2442</v>
       </c>
       <c r="D636" t="s">
         <v>2443</v>
       </c>
       <c r="E636" s="2" t="s">
         <v>2444</v>
       </c>
       <c r="F636" s="2" t="s">
         <v>2445</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="B637" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="C637" t="s">
         <v>2446</v>
       </c>
       <c r="D637" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
       <c r="E637" s="2" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="F637" s="2" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="B638" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="C638" t="s">
-        <v>2449</v>
+        <v>2450</v>
       </c>
       <c r="D638" t="s">
-        <v>2450</v>
+        <v>2451</v>
       </c>
       <c r="E638" s="2" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
       <c r="F638" s="2" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="B639" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="C639" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="D639" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="E639" s="2" t="s">
-        <v>2455</v>
+        <v>2456</v>
       </c>
       <c r="F639" s="2" t="s">
-        <v>2456</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="B640" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="C640" t="s">
-        <v>2457</v>
+        <v>2458</v>
       </c>
       <c r="D640" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
       <c r="E640" s="2" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="F640" s="2" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="B641" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="C641" t="s">
-        <v>68</v>
+        <v>2462</v>
       </c>
       <c r="D641" t="s">
-        <v>69</v>
+        <v>2463</v>
       </c>
       <c r="E641" s="2" t="s">
-        <v>2461</v>
+        <v>2464</v>
       </c>
       <c r="F641" s="2" t="s">
-        <v>2462</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="B642" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="C642" t="s">
-        <v>2463</v>
+        <v>2466</v>
       </c>
       <c r="D642" t="s">
-        <v>2464</v>
+        <v>2467</v>
       </c>
       <c r="E642" s="2" t="s">
-        <v>2465</v>
+        <v>2468</v>
       </c>
       <c r="F642" s="2" t="s">
-        <v>2466</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="B643" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="C643" t="s">
-        <v>2467</v>
+        <v>2470</v>
       </c>
       <c r="D643" t="s">
-        <v>2468</v>
+        <v>2471</v>
       </c>
       <c r="E643" s="2" t="s">
-        <v>2469</v>
+        <v>2472</v>
       </c>
       <c r="F643" s="2" t="s">
-        <v>2470</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="B644" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="C644" t="s">
-        <v>2471</v>
+        <v>2474</v>
       </c>
       <c r="D644" t="s">
-        <v>2472</v>
+        <v>2475</v>
       </c>
       <c r="E644" s="2" t="s">
-        <v>2473</v>
+        <v>2476</v>
       </c>
       <c r="F644" s="2" t="s">
-        <v>2474</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="B645" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="C645" t="s">
-        <v>2475</v>
+        <v>2478</v>
       </c>
       <c r="D645" t="s">
-        <v>2476</v>
+        <v>2479</v>
       </c>
       <c r="E645" s="2" t="s">
-        <v>2477</v>
+        <v>2480</v>
       </c>
       <c r="F645" s="2" t="s">
-        <v>2478</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="B646" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="C646" t="s">
-        <v>2479</v>
+        <v>2482</v>
       </c>
       <c r="D646" t="s">
-        <v>2480</v>
+        <v>2483</v>
       </c>
       <c r="E646" s="2" t="s">
-        <v>2481</v>
+        <v>2484</v>
       </c>
       <c r="F646" s="2" t="s">
-        <v>2482</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="B647" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="C647" t="s">
-        <v>2483</v>
+        <v>2486</v>
       </c>
       <c r="D647" t="s">
-        <v>2484</v>
+        <v>2487</v>
       </c>
       <c r="E647" s="2" t="s">
-        <v>2485</v>
+        <v>2488</v>
       </c>
       <c r="F647" s="2" t="s">
-        <v>2486</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="B648" t="s">
-        <v>2386</v>
+        <v>2409</v>
       </c>
       <c r="C648" t="s">
-        <v>2487</v>
+        <v>2490</v>
       </c>
       <c r="D648" t="s">
-        <v>2488</v>
+        <v>2491</v>
       </c>
       <c r="E648" s="2" t="s">
-        <v>2489</v>
+        <v>2492</v>
       </c>
       <c r="F648" s="2" t="s">
-        <v>2490</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>2491</v>
+        <v>2494</v>
       </c>
       <c r="B649" t="s">
-        <v>2492</v>
+        <v>2495</v>
       </c>
       <c r="C649" t="s">
-        <v>2493</v>
+        <v>2496</v>
       </c>
       <c r="D649" t="s">
-        <v>2494</v>
+        <v>2497</v>
       </c>
       <c r="E649" s="2" t="s">
-        <v>2495</v>
+        <v>2498</v>
       </c>
       <c r="F649" s="2" t="s">
-        <v>2496</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
-        <v>2491</v>
+        <v>2494</v>
       </c>
       <c r="B650" t="s">
-        <v>2492</v>
+        <v>2495</v>
       </c>
       <c r="C650" t="s">
-        <v>1370</v>
+        <v>2500</v>
       </c>
       <c r="D650" t="s">
-        <v>1371</v>
+        <v>2501</v>
       </c>
       <c r="E650" s="2" t="s">
-        <v>2497</v>
+        <v>2502</v>
       </c>
       <c r="F650" s="2" t="s">
-        <v>2498</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>2491</v>
+        <v>2494</v>
       </c>
       <c r="B651" t="s">
-        <v>2492</v>
+        <v>2495</v>
       </c>
       <c r="C651" t="s">
-        <v>2499</v>
+        <v>2504</v>
       </c>
       <c r="D651" t="s">
-        <v>2500</v>
+        <v>2505</v>
       </c>
       <c r="E651" s="2" t="s">
-        <v>2501</v>
+        <v>2506</v>
       </c>
       <c r="F651" s="2" t="s">
-        <v>2502</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B652" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C652" t="s">
-        <v>2505</v>
+        <v>2508</v>
       </c>
       <c r="D652" t="s">
-        <v>2506</v>
+        <v>2509</v>
       </c>
       <c r="E652" s="2" t="s">
-        <v>2507</v>
+        <v>2510</v>
       </c>
       <c r="F652" s="2" t="s">
-        <v>2508</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B653" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C653" t="s">
-        <v>2509</v>
+        <v>2512</v>
       </c>
       <c r="D653" t="s">
-        <v>2510</v>
+        <v>2513</v>
       </c>
       <c r="E653" s="2" t="s">
-        <v>2511</v>
+        <v>2514</v>
       </c>
       <c r="F653" s="2" t="s">
-        <v>2512</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B654" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C654" t="s">
-        <v>2513</v>
+        <v>2516</v>
       </c>
       <c r="D654" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="E654" s="2" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="F654" s="2" t="s">
-        <v>2516</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B655" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C655" t="s">
-        <v>2517</v>
+        <v>2520</v>
       </c>
       <c r="D655" t="s">
-        <v>2518</v>
+        <v>2521</v>
       </c>
       <c r="E655" s="2" t="s">
-        <v>2519</v>
+        <v>2522</v>
       </c>
       <c r="F655" s="2" t="s">
-        <v>2520</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B656" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C656" t="s">
-        <v>2521</v>
+        <v>2524</v>
       </c>
       <c r="D656" t="s">
-        <v>2522</v>
+        <v>2525</v>
       </c>
       <c r="E656" s="2" t="s">
-        <v>2523</v>
+        <v>2526</v>
       </c>
       <c r="F656" s="2" t="s">
-        <v>2524</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B657" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C657" t="s">
-        <v>2525</v>
+        <v>2528</v>
       </c>
       <c r="D657" t="s">
-        <v>2526</v>
+        <v>2529</v>
       </c>
       <c r="E657" s="2" t="s">
-        <v>2527</v>
+        <v>2530</v>
       </c>
       <c r="F657" s="2" t="s">
-        <v>2528</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B658" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C658" t="s">
-        <v>2529</v>
+        <v>2532</v>
       </c>
       <c r="D658" t="s">
-        <v>2530</v>
+        <v>2533</v>
       </c>
       <c r="E658" s="2" t="s">
-        <v>2531</v>
+        <v>2534</v>
       </c>
       <c r="F658" s="2" t="s">
-        <v>2532</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B659" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C659" t="s">
-        <v>2533</v>
+        <v>2536</v>
       </c>
       <c r="D659" t="s">
-        <v>2534</v>
+        <v>2536</v>
       </c>
       <c r="E659" s="2" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
       <c r="F659" s="2" t="s">
-        <v>2536</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B660" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C660" t="s">
-        <v>2537</v>
+        <v>2539</v>
       </c>
       <c r="D660" t="s">
-        <v>2538</v>
+        <v>2540</v>
       </c>
       <c r="E660" s="2" t="s">
-        <v>2539</v>
+        <v>2541</v>
       </c>
       <c r="F660" s="2" t="s">
-        <v>2540</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B661" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C661" t="s">
-        <v>2541</v>
+        <v>2543</v>
       </c>
       <c r="D661" t="s">
-        <v>2542</v>
+        <v>2544</v>
       </c>
       <c r="E661" s="2" t="s">
-        <v>2543</v>
+        <v>2545</v>
       </c>
       <c r="F661" s="2" t="s">
-        <v>2544</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B662" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C662" t="s">
-        <v>2545</v>
+        <v>2547</v>
       </c>
       <c r="D662" t="s">
-        <v>2546</v>
+        <v>2548</v>
       </c>
       <c r="E662" s="2" t="s">
-        <v>2547</v>
+        <v>2549</v>
       </c>
       <c r="F662" s="2" t="s">
-        <v>2548</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B663" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C663" t="s">
-        <v>2549</v>
+        <v>2551</v>
       </c>
       <c r="D663" t="s">
-        <v>2550</v>
+        <v>2552</v>
       </c>
       <c r="E663" s="2" t="s">
-        <v>2551</v>
+        <v>2553</v>
       </c>
       <c r="F663" s="2" t="s">
-        <v>2552</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B664" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C664" t="s">
-        <v>2553</v>
+        <v>2555</v>
       </c>
       <c r="D664" t="s">
-        <v>2554</v>
+        <v>2556</v>
       </c>
       <c r="E664" s="2" t="s">
-        <v>2555</v>
+        <v>2557</v>
       </c>
       <c r="F664" s="2" t="s">
-        <v>2556</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B665" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C665" t="s">
-        <v>2557</v>
+        <v>2559</v>
       </c>
       <c r="D665" t="s">
-        <v>2558</v>
+        <v>2560</v>
       </c>
       <c r="E665" s="2" t="s">
-        <v>2559</v>
+        <v>2561</v>
       </c>
       <c r="F665" s="2" t="s">
-        <v>2560</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B666" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C666" t="s">
-        <v>2561</v>
+        <v>2563</v>
       </c>
       <c r="D666" t="s">
-        <v>2562</v>
+        <v>2564</v>
       </c>
       <c r="E666" s="2" t="s">
-        <v>2563</v>
+        <v>2565</v>
       </c>
       <c r="F666" s="2" t="s">
-        <v>2564</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B667" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C667" t="s">
-        <v>2565</v>
+        <v>2567</v>
       </c>
       <c r="D667" t="s">
-        <v>2566</v>
+        <v>2568</v>
       </c>
       <c r="E667" s="2" t="s">
-        <v>2567</v>
+        <v>2569</v>
       </c>
       <c r="F667" s="2" t="s">
-        <v>2568</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B668" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C668" t="s">
-        <v>2569</v>
+        <v>2571</v>
       </c>
       <c r="D668" t="s">
-        <v>2570</v>
+        <v>2572</v>
       </c>
       <c r="E668" s="2" t="s">
-        <v>2571</v>
+        <v>2573</v>
       </c>
       <c r="F668" s="2" t="s">
-        <v>2572</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B669" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C669" t="s">
-        <v>2573</v>
+        <v>68</v>
       </c>
       <c r="D669" t="s">
-        <v>2574</v>
+        <v>69</v>
       </c>
       <c r="E669" s="2" t="s">
         <v>2575</v>
       </c>
       <c r="F669" s="2" t="s">
         <v>2576</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B670" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C670" t="s">
         <v>2577</v>
       </c>
       <c r="D670" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
       <c r="E670" s="2" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
       <c r="F670" s="2" t="s">
-        <v>2579</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B671" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C671" t="s">
-        <v>2580</v>
+        <v>2581</v>
       </c>
       <c r="D671" t="s">
-        <v>2581</v>
+        <v>2582</v>
       </c>
       <c r="E671" s="2" t="s">
-        <v>2582</v>
+        <v>2583</v>
       </c>
       <c r="F671" s="2" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B672" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C672" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="D672" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="E672" s="2" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="F672" s="2" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B673" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C673" t="s">
-        <v>2588</v>
+        <v>2589</v>
       </c>
       <c r="D673" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="E673" s="2" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="F673" s="2" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B674" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C674" t="s">
-        <v>2592</v>
+        <v>2593</v>
       </c>
       <c r="D674" t="s">
-        <v>2592</v>
+        <v>2594</v>
       </c>
       <c r="E674" s="2" t="s">
-        <v>2593</v>
+        <v>2595</v>
       </c>
       <c r="F674" s="2" t="s">
-        <v>2594</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B675" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C675" t="s">
-        <v>2595</v>
+        <v>2597</v>
       </c>
       <c r="D675" t="s">
-        <v>2596</v>
+        <v>2598</v>
       </c>
       <c r="E675" s="2" t="s">
-        <v>2597</v>
+        <v>2599</v>
       </c>
       <c r="F675" s="2" t="s">
-        <v>2598</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="B676" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
       <c r="C676" t="s">
-        <v>2599</v>
+        <v>2601</v>
       </c>
       <c r="D676" t="s">
-        <v>2600</v>
+        <v>2602</v>
       </c>
       <c r="E676" s="2" t="s">
-        <v>2601</v>
+        <v>2603</v>
       </c>
       <c r="F676" s="2" t="s">
-        <v>2602</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
-        <v>2503</v>
+        <v>2605</v>
       </c>
       <c r="B677" t="s">
-        <v>2504</v>
+        <v>2606</v>
       </c>
       <c r="C677" t="s">
-        <v>2603</v>
+        <v>2607</v>
       </c>
       <c r="D677" t="s">
-        <v>2604</v>
+        <v>2608</v>
       </c>
       <c r="E677" s="2" t="s">
-        <v>2605</v>
+        <v>2609</v>
       </c>
       <c r="F677" s="2" t="s">
-        <v>2606</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
-        <v>2503</v>
+        <v>2605</v>
       </c>
       <c r="B678" t="s">
-        <v>2504</v>
+        <v>2606</v>
       </c>
       <c r="C678" t="s">
-        <v>2607</v>
+        <v>1413</v>
       </c>
       <c r="D678" t="s">
-        <v>2608</v>
+        <v>1414</v>
       </c>
       <c r="E678" s="2" t="s">
-        <v>2609</v>
+        <v>2611</v>
       </c>
       <c r="F678" s="2" t="s">
-        <v>2610</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>2503</v>
+        <v>2605</v>
       </c>
       <c r="B679" t="s">
-        <v>2504</v>
+        <v>2606</v>
       </c>
       <c r="C679" t="s">
-        <v>2611</v>
+        <v>2613</v>
       </c>
       <c r="D679" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
       <c r="E679" s="2" t="s">
-        <v>2613</v>
+        <v>2615</v>
       </c>
       <c r="F679" s="2" t="s">
-        <v>2614</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
-        <v>2503</v>
+        <v>2617</v>
       </c>
       <c r="B680" t="s">
-        <v>2504</v>
+        <v>2618</v>
       </c>
       <c r="C680" t="s">
-        <v>2615</v>
+        <v>2619</v>
       </c>
       <c r="D680" t="s">
-        <v>2616</v>
+        <v>2620</v>
       </c>
       <c r="E680" s="2" t="s">
-        <v>2617</v>
+        <v>2621</v>
       </c>
       <c r="F680" s="2" t="s">
-        <v>2618</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>2503</v>
+        <v>2617</v>
       </c>
       <c r="B681" t="s">
-        <v>2504</v>
+        <v>2618</v>
       </c>
       <c r="C681" t="s">
-        <v>2619</v>
+        <v>2623</v>
       </c>
       <c r="D681" t="s">
-        <v>2620</v>
+        <v>2624</v>
       </c>
       <c r="E681" s="2" t="s">
-        <v>2621</v>
+        <v>2625</v>
       </c>
       <c r="F681" s="2" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>2503</v>
+        <v>2617</v>
       </c>
       <c r="B682" t="s">
-        <v>2504</v>
+        <v>2618</v>
       </c>
       <c r="C682" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="D682" t="s">
-        <v>2624</v>
+        <v>2628</v>
       </c>
       <c r="E682" s="2" t="s">
-        <v>2625</v>
+        <v>2629</v>
       </c>
       <c r="F682" s="2" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
-        <v>2627</v>
+        <v>2617</v>
       </c>
       <c r="B683" t="s">
-        <v>2628</v>
+        <v>2618</v>
       </c>
       <c r="C683" t="s">
-        <v>2629</v>
+        <v>2631</v>
       </c>
       <c r="D683" t="s">
-        <v>2630</v>
+        <v>2632</v>
       </c>
       <c r="E683" s="2" t="s">
-        <v>2631</v>
+        <v>2633</v>
       </c>
       <c r="F683" s="2" t="s">
-        <v>2632</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" t="s">
-        <v>2627</v>
+        <v>2617</v>
       </c>
       <c r="B684" t="s">
-        <v>2628</v>
+        <v>2618</v>
       </c>
       <c r="C684" t="s">
-        <v>2633</v>
+        <v>2635</v>
       </c>
       <c r="D684" t="s">
-        <v>2634</v>
+        <v>2636</v>
       </c>
       <c r="E684" s="2" t="s">
-        <v>2635</v>
+        <v>2637</v>
       </c>
       <c r="F684" s="2" t="s">
-        <v>2636</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" t="s">
-        <v>2627</v>
+        <v>2617</v>
       </c>
       <c r="B685" t="s">
-        <v>2628</v>
+        <v>2618</v>
       </c>
       <c r="C685" t="s">
-        <v>2637</v>
+        <v>2639</v>
       </c>
       <c r="D685" t="s">
-        <v>2638</v>
+        <v>2640</v>
       </c>
       <c r="E685" s="2" t="s">
-        <v>2639</v>
+        <v>2641</v>
       </c>
       <c r="F685" s="2" t="s">
-        <v>2640</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" t="s">
-        <v>2627</v>
+        <v>2617</v>
       </c>
       <c r="B686" t="s">
-        <v>2628</v>
+        <v>2618</v>
       </c>
       <c r="C686" t="s">
-        <v>2641</v>
+        <v>2643</v>
       </c>
       <c r="D686" t="s">
-        <v>2642</v>
+        <v>2644</v>
       </c>
       <c r="E686" s="2" t="s">
-        <v>2643</v>
+        <v>2645</v>
       </c>
       <c r="F686" s="2" t="s">
-        <v>2644</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" t="s">
-        <v>2627</v>
+        <v>2617</v>
       </c>
       <c r="B687" t="s">
-        <v>2628</v>
+        <v>2618</v>
       </c>
       <c r="C687" t="s">
-        <v>2645</v>
+        <v>2647</v>
       </c>
       <c r="D687" t="s">
-        <v>2646</v>
+        <v>2648</v>
       </c>
       <c r="E687" s="2" t="s">
-        <v>2647</v>
+        <v>2649</v>
       </c>
       <c r="F687" s="2" t="s">
-        <v>2648</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" t="s">
-        <v>2627</v>
+        <v>2617</v>
       </c>
       <c r="B688" t="s">
-        <v>2628</v>
+        <v>2618</v>
       </c>
       <c r="C688" t="s">
-        <v>2649</v>
+        <v>2651</v>
       </c>
       <c r="D688" t="s">
-        <v>2650</v>
+        <v>2652</v>
       </c>
       <c r="E688" s="2" t="s">
-        <v>2651</v>
+        <v>2653</v>
       </c>
       <c r="F688" s="2" t="s">
-        <v>2652</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" t="s">
-        <v>2627</v>
+        <v>2617</v>
       </c>
       <c r="B689" t="s">
-        <v>2628</v>
+        <v>2618</v>
       </c>
       <c r="C689" t="s">
-        <v>2653</v>
+        <v>2655</v>
       </c>
       <c r="D689" t="s">
-        <v>2654</v>
+        <v>2656</v>
       </c>
       <c r="E689" s="2" t="s">
-        <v>2655</v>
+        <v>2657</v>
       </c>
       <c r="F689" s="2" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
-        <v>2627</v>
+        <v>2617</v>
       </c>
       <c r="B690" t="s">
-        <v>2628</v>
+        <v>2618</v>
       </c>
       <c r="C690" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="D690" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
       <c r="E690" s="2" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="F690" s="2" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" t="s">
-        <v>2627</v>
+        <v>2617</v>
       </c>
       <c r="B691" t="s">
-        <v>2628</v>
+        <v>2618</v>
       </c>
       <c r="C691" t="s">
-        <v>2661</v>
+        <v>2663</v>
       </c>
       <c r="D691" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
       <c r="E691" s="2" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
       <c r="F691" s="2" t="s">
-        <v>2664</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" t="s">
-        <v>2665</v>
+        <v>2617</v>
       </c>
       <c r="B692" t="s">
-        <v>2666</v>
+        <v>2618</v>
       </c>
       <c r="C692" t="s">
         <v>2667</v>
       </c>
       <c r="D692" t="s">
         <v>2668</v>
       </c>
       <c r="E692" s="2" t="s">
         <v>2669</v>
       </c>
       <c r="F692" s="2" t="s">
         <v>2670</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" t="s">
-        <v>2665</v>
+        <v>2617</v>
       </c>
       <c r="B693" t="s">
-        <v>2666</v>
+        <v>2618</v>
       </c>
       <c r="C693" t="s">
-        <v>290</v>
+        <v>2671</v>
       </c>
       <c r="D693" t="s">
-        <v>291</v>
+        <v>2672</v>
       </c>
       <c r="E693" s="2" t="s">
-        <v>2671</v>
+        <v>2673</v>
       </c>
       <c r="F693" s="2" t="s">
-        <v>2672</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" t="s">
-        <v>2665</v>
+        <v>2617</v>
       </c>
       <c r="B694" t="s">
-        <v>2666</v>
+        <v>2618</v>
       </c>
       <c r="C694" t="s">
-        <v>2673</v>
+        <v>2675</v>
       </c>
       <c r="D694" t="s">
-        <v>2674</v>
+        <v>2676</v>
       </c>
       <c r="E694" s="2" t="s">
-        <v>2675</v>
+        <v>2677</v>
       </c>
       <c r="F694" s="2" t="s">
-        <v>2676</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" t="s">
-        <v>2665</v>
+        <v>2617</v>
       </c>
       <c r="B695" t="s">
-        <v>2666</v>
+        <v>2618</v>
       </c>
       <c r="C695" t="s">
-        <v>2677</v>
+        <v>2679</v>
       </c>
       <c r="D695" t="s">
-        <v>2678</v>
+        <v>2680</v>
       </c>
       <c r="E695" s="2" t="s">
-        <v>2679</v>
+        <v>2681</v>
       </c>
       <c r="F695" s="2" t="s">
-        <v>2680</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" t="s">
-        <v>2665</v>
+        <v>2617</v>
       </c>
       <c r="B696" t="s">
-        <v>2666</v>
+        <v>2618</v>
       </c>
       <c r="C696" t="s">
-        <v>2681</v>
+        <v>2683</v>
       </c>
       <c r="D696" t="s">
-        <v>2682</v>
+        <v>2684</v>
       </c>
       <c r="E696" s="2" t="s">
-        <v>2683</v>
+        <v>2685</v>
       </c>
       <c r="F696" s="2" t="s">
-        <v>2684</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" t="s">
-        <v>2665</v>
+        <v>2617</v>
       </c>
       <c r="B697" t="s">
-        <v>2666</v>
+        <v>2618</v>
       </c>
       <c r="C697" t="s">
-        <v>2685</v>
+        <v>2687</v>
       </c>
       <c r="D697" t="s">
-        <v>2686</v>
+        <v>2688</v>
       </c>
       <c r="E697" s="2" t="s">
-        <v>2687</v>
+        <v>2689</v>
       </c>
       <c r="F697" s="2" t="s">
-        <v>2688</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" t="s">
-        <v>2665</v>
+        <v>2617</v>
       </c>
       <c r="B698" t="s">
-        <v>2666</v>
+        <v>2618</v>
       </c>
       <c r="C698" t="s">
-        <v>2689</v>
+        <v>2691</v>
       </c>
       <c r="D698" t="s">
-        <v>2690</v>
+        <v>2691</v>
       </c>
       <c r="E698" s="2" t="s">
-        <v>2691</v>
+        <v>2692</v>
       </c>
       <c r="F698" s="2" t="s">
-        <v>2692</v>
+        <v>2693</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" t="s">
-        <v>2665</v>
+        <v>2617</v>
       </c>
       <c r="B699" t="s">
-        <v>2666</v>
+        <v>2618</v>
       </c>
       <c r="C699" t="s">
-        <v>2693</v>
+        <v>2694</v>
       </c>
       <c r="D699" t="s">
-        <v>2694</v>
+        <v>2695</v>
       </c>
       <c r="E699" s="2" t="s">
-        <v>2695</v>
+        <v>2696</v>
       </c>
       <c r="F699" s="2" t="s">
-        <v>2696</v>
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="700" spans="1:6">
+      <c r="A700" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D700" t="s">
+        <v>2699</v>
+      </c>
+      <c r="E700" s="2" t="s">
+        <v>2700</v>
+      </c>
+      <c r="F700" s="2" t="s">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="701" spans="1:6">
+      <c r="A701" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E701" s="2" t="s">
+        <v>2704</v>
+      </c>
+      <c r="F701" s="2" t="s">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="702" spans="1:6">
+      <c r="A702" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2706</v>
+      </c>
+      <c r="E702" s="2" t="s">
+        <v>2707</v>
+      </c>
+      <c r="F702" s="2" t="s">
+        <v>2708</v>
+      </c>
+    </row>
+    <row r="703" spans="1:6">
+      <c r="A703" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2710</v>
+      </c>
+      <c r="E703" s="2" t="s">
+        <v>2711</v>
+      </c>
+      <c r="F703" s="2" t="s">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="704" spans="1:6">
+      <c r="A704" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2713</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2714</v>
+      </c>
+      <c r="E704" s="2" t="s">
+        <v>2715</v>
+      </c>
+      <c r="F704" s="2" t="s">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="705" spans="1:6">
+      <c r="A705" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2717</v>
+      </c>
+      <c r="D705" t="s">
+        <v>2718</v>
+      </c>
+      <c r="E705" s="2" t="s">
+        <v>2719</v>
+      </c>
+      <c r="F705" s="2" t="s">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="706" spans="1:6">
+      <c r="A706" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2721</v>
+      </c>
+      <c r="D706" t="s">
+        <v>2722</v>
+      </c>
+      <c r="E706" s="2" t="s">
+        <v>2723</v>
+      </c>
+      <c r="F706" s="2" t="s">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="707" spans="1:6">
+      <c r="A707" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D707" t="s">
+        <v>2726</v>
+      </c>
+      <c r="E707" s="2" t="s">
+        <v>2727</v>
+      </c>
+      <c r="F707" s="2" t="s">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="708" spans="1:6">
+      <c r="A708" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2729</v>
+      </c>
+      <c r="D708" t="s">
+        <v>2730</v>
+      </c>
+      <c r="E708" s="2" t="s">
+        <v>2731</v>
+      </c>
+      <c r="F708" s="2" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="709" spans="1:6">
+      <c r="A709" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D709" t="s">
+        <v>2734</v>
+      </c>
+      <c r="E709" s="2" t="s">
+        <v>2735</v>
+      </c>
+      <c r="F709" s="2" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="710" spans="1:6">
+      <c r="A710" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D710" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E710" s="2" t="s">
+        <v>2739</v>
+      </c>
+      <c r="F710" s="2" t="s">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="711" spans="1:6">
+      <c r="A711" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D711" t="s">
+        <v>2744</v>
+      </c>
+      <c r="E711" s="2" t="s">
+        <v>2745</v>
+      </c>
+      <c r="F711" s="2" t="s">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="712" spans="1:6">
+      <c r="A712" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2747</v>
+      </c>
+      <c r="D712" t="s">
+        <v>2748</v>
+      </c>
+      <c r="E712" s="2" t="s">
+        <v>2749</v>
+      </c>
+      <c r="F712" s="2" t="s">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="713" spans="1:6">
+      <c r="A713" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2751</v>
+      </c>
+      <c r="D713" t="s">
+        <v>2752</v>
+      </c>
+      <c r="E713" s="2" t="s">
+        <v>2753</v>
+      </c>
+      <c r="F713" s="2" t="s">
+        <v>2754</v>
+      </c>
+    </row>
+    <row r="714" spans="1:6">
+      <c r="A714" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2755</v>
+      </c>
+      <c r="D714" t="s">
+        <v>2756</v>
+      </c>
+      <c r="E714" s="2" t="s">
+        <v>2757</v>
+      </c>
+      <c r="F714" s="2" t="s">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="715" spans="1:6">
+      <c r="A715" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D715" t="s">
+        <v>2760</v>
+      </c>
+      <c r="E715" s="2" t="s">
+        <v>2761</v>
+      </c>
+      <c r="F715" s="2" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="716" spans="1:6">
+      <c r="A716" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D716" t="s">
+        <v>2764</v>
+      </c>
+      <c r="E716" s="2" t="s">
+        <v>2765</v>
+      </c>
+      <c r="F716" s="2" t="s">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="717" spans="1:6">
+      <c r="A717" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D717" t="s">
+        <v>2768</v>
+      </c>
+      <c r="E717" s="2" t="s">
+        <v>2769</v>
+      </c>
+      <c r="F717" s="2" t="s">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="718" spans="1:6">
+      <c r="A718" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D718" t="s">
+        <v>2772</v>
+      </c>
+      <c r="E718" s="2" t="s">
+        <v>2773</v>
+      </c>
+      <c r="F718" s="2" t="s">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="719" spans="1:6">
+      <c r="A719" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2776</v>
+      </c>
+      <c r="E719" s="2" t="s">
+        <v>2777</v>
+      </c>
+      <c r="F719" s="2" t="s">
+        <v>2778</v>
+      </c>
+    </row>
+    <row r="720" spans="1:6">
+      <c r="A720" t="s">
+        <v>2779</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2781</v>
+      </c>
+      <c r="D720" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E720" s="2" t="s">
+        <v>2783</v>
+      </c>
+      <c r="F720" s="2" t="s">
+        <v>2784</v>
+      </c>
+    </row>
+    <row r="721" spans="1:6">
+      <c r="A721" t="s">
+        <v>2779</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C721" t="s">
+        <v>298</v>
+      </c>
+      <c r="D721" t="s">
+        <v>299</v>
+      </c>
+      <c r="E721" s="2" t="s">
+        <v>2785</v>
+      </c>
+      <c r="F721" s="2" t="s">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="722" spans="1:6">
+      <c r="A722" t="s">
+        <v>2779</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D722" t="s">
+        <v>2788</v>
+      </c>
+      <c r="E722" s="2" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F722" s="2" t="s">
+        <v>2790</v>
+      </c>
+    </row>
+    <row r="723" spans="1:6">
+      <c r="A723" t="s">
+        <v>2779</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2791</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2792</v>
+      </c>
+      <c r="E723" s="2" t="s">
+        <v>2793</v>
+      </c>
+      <c r="F723" s="2" t="s">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="724" spans="1:6">
+      <c r="A724" t="s">
+        <v>2779</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2795</v>
+      </c>
+      <c r="D724" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E724" s="2" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F724" s="2" t="s">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="725" spans="1:6">
+      <c r="A725" t="s">
+        <v>2779</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2799</v>
+      </c>
+      <c r="D725" t="s">
+        <v>2800</v>
+      </c>
+      <c r="E725" s="2" t="s">
+        <v>2801</v>
+      </c>
+      <c r="F725" s="2" t="s">
+        <v>2802</v>
+      </c>
+    </row>
+    <row r="726" spans="1:6">
+      <c r="A726" t="s">
+        <v>2779</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D726" t="s">
+        <v>2804</v>
+      </c>
+      <c r="E726" s="2" t="s">
+        <v>2805</v>
+      </c>
+      <c r="F726" s="2" t="s">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="727" spans="1:6">
+      <c r="A727" t="s">
+        <v>2779</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2807</v>
+      </c>
+      <c r="D727" t="s">
+        <v>2808</v>
+      </c>
+      <c r="E727" s="2" t="s">
+        <v>2809</v>
+      </c>
+      <c r="F727" s="2" t="s">
+        <v>2810</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">