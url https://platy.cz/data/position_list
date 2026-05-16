--- v3 (2026-04-01)
+++ v4 (2026-05-16)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2811">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2819">
   <si>
     <t>Seznam pracovních pozic v průzkumu mezd</t>
   </si>
   <si>
     <t>www.platy.cz</t>
   </si>
   <si>
     <t>Aktualizováno v</t>
   </si>
   <si>
-    <t>04/2026</t>
+    <t>05/2026</t>
   </si>
   <si>
     <t>Počet pozic</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_cz</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_cz</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_cz</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -4516,50 +4516,86 @@
   <si>
     <t>Tax Advisor</t>
   </si>
   <si>
     <t>Daňový poradce</t>
   </si>
   <si>
     <t>* Providing advice in matters of taxes, levies, fees, tax proceedings of tax authorities and municipal authorities.
 * Completing expert opinions, instructions and recommendations.
 * Completing, verifying and checking the tax returns.
 * Attending to tax inspections, tax audits and similar specific projects.
 * Cooperating with a team of tax advisors in solving difficult problems.
 * Implementing the tax planning and optimising of tax obligations.
 * Representing clients in tax proceedings.
 * Attending to internal and external trainings.</t>
   </si>
   <si>
     <t>* Poskytování poradenství ve věcech daní, odvodů, poplatků, daňového řízení daňových orgánů a orgánů obcí.
 * Vypracovávání odborných stanovisek, poučení a doporučení.
 * Vypracovávání, ověřování a kontrolování daňových přiznání.
 * Zúčastňování se daňových prověrek, daňových auditů a obdobných specifických projektů.
 * Spolupracování s týmem daňových poradců při řešení náročných problémů.
 * Uskutečňování daňového plánování a optimalizování daňových povinností.
 * Zastupování klientů v daňovém řízení.
 * Zúčastňování se interních a externích školení.</t>
+  </si>
+  <si>
+    <t>Treasury specialist</t>
+  </si>
+  <si>
+    <t>Treasury specialista</t>
+  </si>
+  <si>
+    <t>* Continuous provision of internal and external financing according to the organization's needs
+* Drawing up financial plans and proposing the most suitable ways and methods to ensure the necessary volume of funds
+* Analysis of developments on the financial and capital markets and the possibilities of financing, especially from financial institutions
+* Management of relations with financial institutions and selection of suitable financing instruments
+* Preparation of funds to ensure operational, project and investment financing of the organization
+* Financial risk management; elimination of financial risks with the help of hedging instruments
+* Financial planning, modeling and prediction of cash flow from operating and investment activities
+* Monitoring and control of the development, especially of receivables, liabilities and their impact on the overall cash-flow
+* Keeping records of drawn loans, leasing financing, important liabilities and receivables, etc.
+* Initiation of risk management rules for the prevention and reduction of receivables (credit policy, control processes, customer verification)
+* Account management, cash pooling and management of the company's payment system
+* Effective placement / investment of financial surpluses of management
+* External communication with relevant authorities and organizations - acquisition, analysis and monitoring of data obtained from financial organizations, investment banks, state authorities, etc.</t>
+  </si>
+  <si>
+    <t>* Průběžné zajišťování interního a externího financování dle potřeb organizace
+* Sestavování finančních plánů a navrhování nejvhodnějších způsobů a metod k zajištění potřebného objemu finančních prostředků 
+* Analýza vývoje na finančních a kapitálových trzích a možností financování zejména ze strany finančních institucí
+* Řízení vztahů s finančními institucemi a výběr vhodných nástrojů financování
+* Příprava pokladů pro zajištění provozního, projektového a investičního financování organizace
+* Řízení finančních rizik; eliminace finančních rizik s pomocí zajišťovacích instrumentů
+* Finanční plánování, modelování a predikce cash flow z provozní a investiční činnosti 
+* Sledování a kontrola vývoje zejména pohledávek, závazků a jejich dopadů do celkového cash-flow
+* Vedení evidence o čerpaných úvěrech, leasingovém financování, o důležitých závazcích a pohledávkách apod.
+* Iniciace pravidel risk managementu pro prevenci vzniku a snižování pohledávek (úvěrová politika, kontrolní procesy, ověřování zákazníků)
+* Správa účtů, cash pooling a řízení platebního styku společnosti
+* Efektivní umisťování / investování finančních přebytků hospodaření
+* Externí komunikace s příslušnými orgány a organizacemi - získání, analýza a monitoring dat získaných od finančních organizací, investičních bank, státních orgánů, apod.</t>
   </si>
   <si>
     <t>VAT specialist</t>
   </si>
   <si>
     <t>DPH specialista</t>
   </si>
   <si>
     <t>* Preparation and submission of tax returns
 * Summary statements
 * Analysis, reporting
 * Tracking changes in the area of taxes and their interpretation and implementation in the company's systems
 * Cooperation on the creation and updating of the company's methodological instructions in the area of taxes
 * Collaboration on projects and process improvement
 * Communication with other institutions during audits, preparation of documents</t>
   </si>
   <si>
     <t>* Příprava a podávání daňových přiznání
 * Souhrnné výkazy
 * Analýzy, reporting
 * Sledování změn v oblasti daní a jejich interpretace a implementace v systémech společnosti
 * Spolupráce na tvorbě a aktualizaci metodických pokynů společnosti v oblasti daní
 * Spolupráce na projektech a zlepšování procesů
 * Komunikace s jinými institucemi při auditech, příprava dokumentů</t>
   </si>
@@ -13700,50 +13736,89 @@
 * Barvení, melírování a tónování vlasů.
 * Zhotovování vodové, foukané a trvalé ondulace.
 * Holení a zastřihávání vousů.
 * Poskytování poradenství klientům ohledně péče o vlasy.
 * Udržování pořádku a čistoty na pracovišti.</t>
   </si>
   <si>
     <t>Housekeeper</t>
   </si>
   <si>
     <t>Správce domácnosti, hospodyně</t>
   </si>
   <si>
     <t xml:space="preserve">* managing household - taking care about household
 * organizing activities in the department of the hotel rooms
 * keeping records
 * providing services for the guests
 </t>
   </si>
   <si>
     <t xml:space="preserve">* správa domácnosti - péče o chod domácnosti
 * organizování činností na úseku hotelových pokojů
 * vedení předepsané evidence
 * poskytování služeb hostům
 </t>
+  </si>
+  <si>
+    <t>Housekeeping Supervisor</t>
+  </si>
+  <si>
+    <t>Vedoucí uklízeč</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Issuing supplies and equipment to workers. 
+* Inspecting work performed to ensure that it meets specifications and established standards. 
+* Instructing staff in work policies and procedures.
+* Investigating complaints about service and equipment, and take corrective action. 
+* Evaluating employee performance and recommend personnel actions such as promotions, transfers, and dismissals. 
+* Checking and maintaining equipment to ensure that it is in working order. 
+* Performing or assisting with cleaning duties as necessary. 
+* Inspecting and evaluating the physical condition of facilities to determine the type of work required. 
+* Recommending upgrades that could improve service and increase operational efficiency. 
+* Coordinating activities with other departments to ensure that services are provided in an efficient and timely manner. 
+* Selecting the most suitable cleaning materials for different types of linens, furniture, flooring, and surfaces. 
+* Planning and preparing employee work schedules. 
+* Establishing and implementing operational standards and procedures for the departments supervised. 
+* Supervising in-house services such as laundries, maintenance and repair, dry cleaning, or valet services. 
+</t>
+  </si>
+  <si>
+    <t>* Zajišťování vydávání zásob a vybavení pracovníkům.
+* Kontrola prováděných prací, aby bylo zajištěno, že splňují stanovené požadavky a normy.
+* Školení zaměstnanců o pracovních směrnicích a postupech.
+* Prošetřování stížností na kvalitu služeb a vybavení a přijímání nápravných opatření.
+* Hodnocení pracovního výkonu zaměstnanců a doporučení personálních akcí, jako jsou povýšení, přesuny a propouštění.
+* Kontrola a údržba vybavení, aby bylo zajištěno jeho řádné fungování.
+* Provádění nebo pomoc s úklidovými pracemi podle potřeby.
+* Kontrola a hodnocení fyzického stavu zařízení k určení druhu požadované práce.
+* Doporučování vylepšení, která by mohla zlepšit kvalitu služeb a zvýšit provozní efektivitu.
+* Koordinace činností s ostatními odděleními, aby bylo zajištěno, že služby jsou poskytovány efektivně a včas.
+* Výběr nejvhodnějších čisticích prostředků pro různé druhy prádla, nábytku, podlah a povrchů.
+* Plánování a příprava pracovních plánů zaměstnanců.
+* Stanovení a zavádění provozních standardů a postupů pro dohlížená oddělení.
+* Dohled nad domácími službami, jako jsou prádelny, údržba a opravy, chemické čištění nebo služby komorníka.</t>
   </si>
   <si>
     <t>Image Stylist, Beauty Stylist</t>
   </si>
   <si>
     <t>Stylista, vizážista</t>
   </si>
   <si>
     <t>* Providing advice on the choice of suitable clothing, footwear, accessories and cosmetics subject to the colour type of clients, their figure, age, status, occasion etc.
 * Determining the so-called colour types and colour shades associated with them that suit the client’s face.
 * Managing the wardrobe.
 * Accompanying clients while shopping for/buying clothing, footwear, accessories and cosmetics.
 * Applying daytime and evening make-up.</t>
   </si>
   <si>
     <t>* Poskytování poradenství ohledně výběru vhodného oblečení, obuvi, doplňků a kosmetiky s přihlédnutím k barevnému typu klientů, jejich postavě, věku, postavení, příležitosti apod.
 * Stanovování tzv. barevných typů a s tím souvisejících barevných odstínů hodících se ke tváři klientů.
 * Sestavování šatníku.
 * Doprovázení klientů během nákupů oblečení, obuvi, doplňků a kosmetiky.
 * Nanášení denního a večerního make-upu.</t>
   </si>
   <si>
     <t>Maintenance Worker</t>
   </si>
   <si>
@@ -17296,88 +17371,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F727"/>
+  <dimension ref="A1:F730"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F727"/>
+      <selection activeCell="E6" sqref="E6:F730"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.7051" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="53.844" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="2" max="2" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="3" max="3" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="5" max="5" width="53.844000000000001" customWidth="true" style="0"/>
+    <col min="6" max="6" width="53.844000000000001" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1">
-        <v>722</v>
+        <v>725</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>11</v>
@@ -21158,10687 +21233,10747 @@
         <v>768</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
         <v>650</v>
       </c>
       <c r="B195" t="s">
         <v>651</v>
       </c>
       <c r="C195" t="s">
         <v>769</v>
       </c>
       <c r="D195" t="s">
         <v>770</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>771</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
+        <v>650</v>
+      </c>
+      <c r="B196" t="s">
+        <v>651</v>
+      </c>
+      <c r="C196" t="s">
         <v>773</v>
       </c>
-      <c r="B196" t="s">
+      <c r="D196" t="s">
         <v>774</v>
       </c>
-      <c r="C196" t="s">
+      <c r="E196" s="2" t="s">
         <v>775</v>
       </c>
-      <c r="D196" t="s">
+      <c r="F196" s="2" t="s">
         <v>776</v>
-      </c>
-[...4 lines deleted...]
-        <v>778</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B197" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C197" t="s">
         <v>779</v>
       </c>
       <c r="D197" t="s">
         <v>780</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>781</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B198" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C198" t="s">
         <v>783</v>
       </c>
       <c r="D198" t="s">
         <v>784</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>785</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B199" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C199" t="s">
         <v>787</v>
       </c>
       <c r="D199" t="s">
         <v>788</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>789</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B200" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C200" t="s">
         <v>791</v>
       </c>
       <c r="D200" t="s">
         <v>792</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>793</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B201" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C201" t="s">
         <v>795</v>
       </c>
       <c r="D201" t="s">
         <v>796</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>797</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B202" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C202" t="s">
         <v>799</v>
       </c>
       <c r="D202" t="s">
         <v>800</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>801</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B203" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C203" t="s">
         <v>803</v>
       </c>
       <c r="D203" t="s">
         <v>804</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>805</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B204" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C204" t="s">
         <v>807</v>
       </c>
       <c r="D204" t="s">
         <v>808</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>809</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B205" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C205" t="s">
         <v>811</v>
       </c>
       <c r="D205" t="s">
         <v>812</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>813</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B206" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C206" t="s">
         <v>815</v>
       </c>
       <c r="D206" t="s">
         <v>816</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>817</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B207" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C207" t="s">
         <v>819</v>
       </c>
       <c r="D207" t="s">
         <v>820</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>821</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B208" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C208" t="s">
         <v>823</v>
       </c>
       <c r="D208" t="s">
         <v>824</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>825</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B209" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C209" t="s">
         <v>827</v>
       </c>
       <c r="D209" t="s">
         <v>828</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>829</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B210" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C210" t="s">
         <v>831</v>
       </c>
       <c r="D210" t="s">
         <v>832</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>833</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B211" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C211" t="s">
         <v>835</v>
       </c>
       <c r="D211" t="s">
         <v>836</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>837</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B212" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C212" t="s">
         <v>839</v>
       </c>
       <c r="D212" t="s">
         <v>840</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>841</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B213" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C213" t="s">
         <v>843</v>
       </c>
       <c r="D213" t="s">
         <v>844</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>845</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B214" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C214" t="s">
         <v>847</v>
       </c>
       <c r="D214" t="s">
         <v>848</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>849</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B215" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C215" t="s">
         <v>851</v>
       </c>
       <c r="D215" t="s">
         <v>852</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>853</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B216" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C216" t="s">
         <v>855</v>
       </c>
       <c r="D216" t="s">
         <v>856</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>857</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B217" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C217" t="s">
         <v>859</v>
       </c>
       <c r="D217" t="s">
         <v>860</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>861</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B218" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C218" t="s">
         <v>863</v>
       </c>
       <c r="D218" t="s">
         <v>864</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>865</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B219" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C219" t="s">
         <v>867</v>
       </c>
       <c r="D219" t="s">
         <v>868</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>869</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="B220" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C220" t="s">
         <v>871</v>
       </c>
       <c r="D220" t="s">
         <v>872</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>873</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
+        <v>777</v>
+      </c>
+      <c r="B221" t="s">
+        <v>778</v>
+      </c>
+      <c r="C221" t="s">
         <v>875</v>
       </c>
-      <c r="B221" t="s">
+      <c r="D221" t="s">
         <v>876</v>
-      </c>
-[...4 lines deleted...]
-        <v>299</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>877</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="B222" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="C222" t="s">
-        <v>528</v>
+        <v>298</v>
       </c>
       <c r="D222" t="s">
-        <v>529</v>
+        <v>299</v>
       </c>
       <c r="E222" s="2" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="F222" s="2" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="B223" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="C223" t="s">
-        <v>881</v>
+        <v>528</v>
       </c>
       <c r="D223" t="s">
-        <v>882</v>
+        <v>529</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>883</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="B224" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="C224" t="s">
         <v>885</v>
       </c>
       <c r="D224" t="s">
         <v>886</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>887</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="B225" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="C225" t="s">
         <v>889</v>
       </c>
       <c r="D225" t="s">
         <v>890</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>891</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="B226" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="C226" t="s">
         <v>893</v>
       </c>
       <c r="D226" t="s">
         <v>894</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>895</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="B227" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="C227" t="s">
         <v>897</v>
       </c>
       <c r="D227" t="s">
         <v>898</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>899</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="B228" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="C228" t="s">
         <v>901</v>
       </c>
       <c r="D228" t="s">
         <v>902</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>903</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="B229" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="C229" t="s">
         <v>905</v>
       </c>
       <c r="D229" t="s">
         <v>906</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>907</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="B230" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="C230" t="s">
-        <v>306</v>
+        <v>909</v>
       </c>
       <c r="D230" t="s">
-        <v>307</v>
+        <v>910</v>
       </c>
       <c r="E230" s="2" t="s">
-        <v>308</v>
+        <v>911</v>
       </c>
       <c r="F230" s="2" t="s">
-        <v>309</v>
+        <v>912</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="B231" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="C231" t="s">
-        <v>909</v>
+        <v>306</v>
       </c>
       <c r="D231" t="s">
-        <v>910</v>
+        <v>307</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>911</v>
+        <v>308</v>
       </c>
       <c r="F231" s="2" t="s">
-        <v>912</v>
+        <v>309</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="B232" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="C232" t="s">
         <v>913</v>
       </c>
       <c r="D232" t="s">
         <v>914</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>915</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="B233" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="C233" t="s">
         <v>917</v>
       </c>
       <c r="D233" t="s">
         <v>918</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>919</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="B234" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="C234" t="s">
-        <v>314</v>
+        <v>921</v>
       </c>
       <c r="D234" t="s">
-        <v>315</v>
+        <v>922</v>
       </c>
       <c r="E234" s="2" t="s">
-        <v>316</v>
+        <v>923</v>
       </c>
       <c r="F234" s="2" t="s">
-        <v>317</v>
+        <v>924</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="B235" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="C235" t="s">
-        <v>921</v>
+        <v>314</v>
       </c>
       <c r="D235" t="s">
-        <v>922</v>
+        <v>315</v>
       </c>
       <c r="E235" s="2" t="s">
-        <v>923</v>
+        <v>316</v>
       </c>
       <c r="F235" s="2" t="s">
-        <v>924</v>
+        <v>317</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="B236" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="C236" t="s">
         <v>925</v>
       </c>
       <c r="D236" t="s">
         <v>926</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>927</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="B237" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="C237" t="s">
         <v>929</v>
       </c>
       <c r="D237" t="s">
         <v>930</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>931</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="B238" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="C238" t="s">
         <v>933</v>
       </c>
       <c r="D238" t="s">
         <v>934</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>935</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="B239" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="C239" t="s">
-        <v>322</v>
+        <v>937</v>
       </c>
       <c r="D239" t="s">
-        <v>323</v>
+        <v>938</v>
       </c>
       <c r="E239" s="2" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="F239" s="2" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="B240" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="C240" t="s">
-        <v>939</v>
+        <v>322</v>
       </c>
       <c r="D240" t="s">
-        <v>940</v>
+        <v>323</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>941</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>942</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
+        <v>879</v>
+      </c>
+      <c r="B241" t="s">
+        <v>880</v>
+      </c>
+      <c r="C241" t="s">
         <v>943</v>
       </c>
-      <c r="B241" t="s">
+      <c r="D241" t="s">
         <v>944</v>
       </c>
-      <c r="C241" t="s">
+      <c r="E241" s="2" t="s">
         <v>945</v>
       </c>
-      <c r="D241" t="s">
-[...2 lines deleted...]
-      <c r="E241" s="2" t="s">
+      <c r="F241" s="2" t="s">
         <v>946</v>
-      </c>
-[...1 lines deleted...]
-        <v>947</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="B242" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="C242" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="D242" t="s">
         <v>949</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>950</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="B243" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="C243" t="s">
         <v>952</v>
       </c>
       <c r="D243" t="s">
         <v>953</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>954</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="B244" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="C244" t="s">
         <v>956</v>
       </c>
       <c r="D244" t="s">
         <v>957</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>958</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="B245" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="C245" t="s">
         <v>960</v>
       </c>
       <c r="D245" t="s">
         <v>961</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>962</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="B246" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="C246" t="s">
         <v>964</v>
       </c>
       <c r="D246" t="s">
         <v>965</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>966</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="B247" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="C247" t="s">
         <v>968</v>
       </c>
       <c r="D247" t="s">
         <v>969</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>970</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
+        <v>947</v>
+      </c>
+      <c r="B248" t="s">
+        <v>948</v>
+      </c>
+      <c r="C248" t="s">
         <v>972</v>
       </c>
-      <c r="B248" t="s">
+      <c r="D248" t="s">
         <v>973</v>
       </c>
-      <c r="C248" t="s">
+      <c r="E248" s="2" t="s">
         <v>974</v>
       </c>
-      <c r="D248" t="s">
+      <c r="F248" s="2" t="s">
         <v>975</v>
-      </c>
-[...4 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B249" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C249" t="s">
         <v>978</v>
       </c>
       <c r="D249" t="s">
         <v>979</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>980</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B250" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C250" t="s">
         <v>982</v>
       </c>
       <c r="D250" t="s">
         <v>983</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>984</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B251" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C251" t="s">
         <v>986</v>
       </c>
       <c r="D251" t="s">
         <v>987</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>988</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B252" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C252" t="s">
         <v>990</v>
       </c>
       <c r="D252" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="E252" s="2" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="F252" s="2" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B253" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C253" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="D253" t="s">
         <v>994</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>995</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B254" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C254" t="s">
         <v>997</v>
       </c>
       <c r="D254" t="s">
         <v>998</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>999</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B255" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C255" t="s">
         <v>1001</v>
       </c>
       <c r="D255" t="s">
         <v>1002</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>1003</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B256" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C256" t="s">
         <v>1005</v>
       </c>
       <c r="D256" t="s">
         <v>1006</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>1007</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B257" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C257" t="s">
         <v>1009</v>
       </c>
       <c r="D257" t="s">
         <v>1010</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>1011</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B258" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C258" t="s">
         <v>1013</v>
       </c>
       <c r="D258" t="s">
         <v>1014</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>1015</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B259" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C259" t="s">
         <v>1017</v>
       </c>
       <c r="D259" t="s">
         <v>1018</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
+        <v>976</v>
+      </c>
+      <c r="B260" t="s">
+        <v>977</v>
+      </c>
+      <c r="C260" t="s">
         <v>1021</v>
       </c>
-      <c r="B260" t="s">
+      <c r="D260" t="s">
         <v>1022</v>
       </c>
-      <c r="C260" t="s">
+      <c r="E260" s="2" t="s">
         <v>1023</v>
       </c>
-      <c r="D260" t="s">
+      <c r="F260" s="2" t="s">
         <v>1024</v>
-      </c>
-[...4 lines deleted...]
-        <v>1026</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B261" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C261" t="s">
         <v>1027</v>
       </c>
       <c r="D261" t="s">
         <v>1028</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>1029</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B262" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C262" t="s">
         <v>1031</v>
       </c>
       <c r="D262" t="s">
         <v>1032</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>1033</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B263" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C263" t="s">
         <v>1035</v>
       </c>
       <c r="D263" t="s">
         <v>1036</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>1037</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B264" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C264" t="s">
         <v>1039</v>
       </c>
       <c r="D264" t="s">
         <v>1040</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>1041</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B265" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C265" t="s">
         <v>1043</v>
       </c>
       <c r="D265" t="s">
         <v>1044</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1045</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B266" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C266" t="s">
         <v>1047</v>
       </c>
       <c r="D266" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="E266" s="2" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="F266" s="2" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B267" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C267" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="D267" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="E267" s="2" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="F267" s="2" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B268" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C268" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="D268" t="s">
         <v>1054</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>1055</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B269" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C269" t="s">
         <v>1057</v>
       </c>
       <c r="D269" t="s">
         <v>1058</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>1059</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B270" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C270" t="s">
         <v>1061</v>
       </c>
       <c r="D270" t="s">
         <v>1062</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>1063</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B271" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C271" t="s">
         <v>1065</v>
       </c>
       <c r="D271" t="s">
         <v>1066</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>1067</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B272" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C272" t="s">
         <v>1069</v>
       </c>
       <c r="D272" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="E272" s="2" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="F272" s="2" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B273" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C273" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="D273" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="E273" s="2" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="F273" s="2" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B274" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C274" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="D274" t="s">
         <v>1076</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>1077</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>1078</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B275" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C275" t="s">
         <v>1079</v>
       </c>
       <c r="D275" t="s">
         <v>1080</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>1081</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B276" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C276" t="s">
         <v>1083</v>
       </c>
       <c r="D276" t="s">
         <v>1084</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>1085</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B277" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C277" t="s">
         <v>1087</v>
       </c>
       <c r="D277" t="s">
         <v>1088</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>1089</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B278" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C278" t="s">
         <v>1091</v>
       </c>
       <c r="D278" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="E278" s="2" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="F278" s="2" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B279" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C279" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="D279" t="s">
         <v>1095</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>1096</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B280" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C280" t="s">
         <v>1098</v>
       </c>
       <c r="D280" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="E280" s="2" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="F280" s="2" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B281" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C281" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="D281" t="s">
         <v>1102</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>1103</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B282" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C282" t="s">
         <v>1105</v>
       </c>
       <c r="D282" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="E282" s="2" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="F282" s="2" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B283" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C283" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="D283" t="s">
         <v>1109</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>1110</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>1111</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B284" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C284" t="s">
         <v>1112</v>
       </c>
       <c r="D284" t="s">
         <v>1113</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>1114</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B285" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C285" t="s">
         <v>1116</v>
       </c>
       <c r="D285" t="s">
         <v>1117</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B286" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C286" t="s">
         <v>1120</v>
       </c>
       <c r="D286" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E286" s="2" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F286" s="2" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B287" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C287" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="D287" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E287" s="2" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F287" s="2" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B288" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C288" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="D288" t="s">
         <v>1127</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B289" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C289" t="s">
         <v>1130</v>
       </c>
       <c r="D289" t="s">
         <v>1131</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>1132</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B290" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C290" t="s">
         <v>1134</v>
       </c>
       <c r="D290" t="s">
         <v>1135</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>1136</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>1137</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B291" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C291" t="s">
         <v>1138</v>
       </c>
       <c r="D291" t="s">
         <v>1139</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>1140</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B292" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C292" t="s">
         <v>1142</v>
       </c>
       <c r="D292" t="s">
         <v>1143</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>1144</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B293" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C293" t="s">
         <v>1146</v>
       </c>
       <c r="D293" t="s">
         <v>1147</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>1148</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B294" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C294" t="s">
         <v>1150</v>
       </c>
       <c r="D294" t="s">
         <v>1151</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>1152</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B295" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C295" t="s">
         <v>1154</v>
       </c>
       <c r="D295" t="s">
         <v>1155</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>1156</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B296" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C296" t="s">
         <v>1158</v>
       </c>
       <c r="D296" t="s">
         <v>1159</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>1160</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B297" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C297" t="s">
         <v>1162</v>
       </c>
       <c r="D297" t="s">
         <v>1163</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>1164</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B298" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C298" t="s">
         <v>1166</v>
       </c>
       <c r="D298" t="s">
         <v>1167</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>1168</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B299" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C299" t="s">
         <v>1170</v>
       </c>
       <c r="D299" t="s">
         <v>1171</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>1172</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>1173</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B300" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C300" t="s">
         <v>1174</v>
       </c>
       <c r="D300" t="s">
         <v>1175</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>1176</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>1177</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B301" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C301" t="s">
         <v>1178</v>
       </c>
       <c r="D301" t="s">
         <v>1179</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>1180</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B302" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C302" t="s">
         <v>1182</v>
       </c>
       <c r="D302" t="s">
         <v>1183</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>1184</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>1185</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B303" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C303" t="s">
         <v>1186</v>
       </c>
       <c r="D303" t="s">
         <v>1187</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>1188</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>1189</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B304" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C304" t="s">
         <v>1190</v>
       </c>
       <c r="D304" t="s">
         <v>1191</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>1192</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B305" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C305" t="s">
         <v>1194</v>
       </c>
       <c r="D305" t="s">
         <v>1195</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>1196</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>1197</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B306" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C306" t="s">
         <v>1198</v>
       </c>
       <c r="D306" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="E306" s="2" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="F306" s="2" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B307" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C307" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="D307" t="s">
         <v>1202</v>
       </c>
       <c r="E307" s="2" t="s">
         <v>1203</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B308" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C308" t="s">
         <v>1205</v>
       </c>
       <c r="D308" t="s">
         <v>1206</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>1207</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B309" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C309" t="s">
         <v>1209</v>
       </c>
       <c r="D309" t="s">
         <v>1210</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>1211</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>1212</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B310" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C310" t="s">
         <v>1213</v>
       </c>
       <c r="D310" t="s">
         <v>1214</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>1215</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>1216</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B311" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C311" t="s">
         <v>1217</v>
       </c>
       <c r="D311" t="s">
         <v>1218</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>1219</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B312" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C312" t="s">
         <v>1221</v>
       </c>
       <c r="D312" t="s">
         <v>1222</v>
       </c>
       <c r="E312" s="2" t="s">
         <v>1223</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>1224</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B313" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C313" t="s">
         <v>1225</v>
       </c>
       <c r="D313" t="s">
         <v>1226</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>1227</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>1228</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B314" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C314" t="s">
         <v>1229</v>
       </c>
       <c r="D314" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="E314" s="2" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="F314" s="2" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B315" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C315" t="s">
-        <v>925</v>
+        <v>1233</v>
       </c>
       <c r="D315" t="s">
-        <v>926</v>
+        <v>1233</v>
       </c>
       <c r="E315" s="2" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="F315" s="2" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B316" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C316" t="s">
         <v>929</v>
       </c>
       <c r="D316" t="s">
         <v>930</v>
       </c>
       <c r="E316" s="2" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="F316" s="2" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B317" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C317" t="s">
-        <v>1236</v>
+        <v>933</v>
       </c>
       <c r="D317" t="s">
-        <v>1237</v>
+        <v>934</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>1238</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>1239</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B318" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C318" t="s">
         <v>1240</v>
       </c>
       <c r="D318" t="s">
         <v>1241</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>1242</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>1243</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B319" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C319" t="s">
         <v>1244</v>
       </c>
       <c r="D319" t="s">
         <v>1245</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>1246</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>1247</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B320" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C320" t="s">
         <v>1248</v>
       </c>
       <c r="D320" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="E320" s="2" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="F320" s="2" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B321" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C321" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="D321" t="s">
         <v>1252</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>1253</v>
       </c>
       <c r="F321" s="2" t="s">
         <v>1254</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B322" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C322" t="s">
         <v>1255</v>
       </c>
       <c r="D322" t="s">
         <v>1256</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>1257</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>1258</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B323" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C323" t="s">
         <v>1259</v>
       </c>
       <c r="D323" t="s">
         <v>1260</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>1261</v>
       </c>
       <c r="F323" s="2" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B324" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C324" t="s">
         <v>1263</v>
       </c>
       <c r="D324" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="E324" s="2" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="F324" s="2" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B325" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C325" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="D325" t="s">
         <v>1267</v>
       </c>
       <c r="E325" s="2" t="s">
         <v>1268</v>
       </c>
       <c r="F325" s="2" t="s">
         <v>1269</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B326" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C326" t="s">
         <v>1270</v>
       </c>
       <c r="D326" t="s">
         <v>1271</v>
       </c>
       <c r="E326" s="2" t="s">
         <v>1272</v>
       </c>
       <c r="F326" s="2" t="s">
         <v>1273</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B327" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C327" t="s">
         <v>1274</v>
       </c>
       <c r="D327" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="E327" s="2" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="F327" s="2" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1277</v>
+        <v>1025</v>
       </c>
       <c r="B328" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C328" t="s">
         <v>1278</v>
       </c>
-      <c r="C328" t="s">
+      <c r="D328" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E328" s="2" t="s">
         <v>1279</v>
       </c>
-      <c r="D328" t="s">
+      <c r="F328" s="2" t="s">
         <v>1280</v>
-      </c>
-[...4 lines deleted...]
-        <v>1282</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="B329" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="C329" t="s">
         <v>1283</v>
       </c>
       <c r="D329" t="s">
         <v>1284</v>
       </c>
       <c r="E329" s="2" t="s">
         <v>1285</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="B330" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="C330" t="s">
         <v>1287</v>
       </c>
       <c r="D330" t="s">
         <v>1288</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>1289</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>1290</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="B331" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="C331" t="s">
         <v>1291</v>
       </c>
       <c r="D331" t="s">
         <v>1292</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>1293</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>1294</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="B332" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="C332" t="s">
         <v>1295</v>
       </c>
       <c r="D332" t="s">
         <v>1296</v>
       </c>
       <c r="E332" s="2" t="s">
         <v>1297</v>
       </c>
       <c r="F332" s="2" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="B333" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="C333" t="s">
         <v>1299</v>
       </c>
       <c r="D333" t="s">
         <v>1300</v>
       </c>
       <c r="E333" s="2" t="s">
         <v>1301</v>
       </c>
       <c r="F333" s="2" t="s">
         <v>1302</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="B334" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="C334" t="s">
         <v>1303</v>
       </c>
       <c r="D334" t="s">
         <v>1304</v>
       </c>
       <c r="E334" s="2" t="s">
         <v>1305</v>
       </c>
       <c r="F334" s="2" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="B335" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="C335" t="s">
         <v>1307</v>
       </c>
       <c r="D335" t="s">
         <v>1308</v>
       </c>
       <c r="E335" s="2" t="s">
         <v>1309</v>
       </c>
       <c r="F335" s="2" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="B336" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="C336" t="s">
         <v>1311</v>
       </c>
       <c r="D336" t="s">
         <v>1312</v>
       </c>
       <c r="E336" s="2" t="s">
         <v>1313</v>
       </c>
       <c r="F336" s="2" t="s">
         <v>1314</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="B337" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="C337" t="s">
         <v>1315</v>
       </c>
       <c r="D337" t="s">
         <v>1316</v>
       </c>
       <c r="E337" s="2" t="s">
         <v>1317</v>
       </c>
       <c r="F337" s="2" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="B338" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="C338" t="s">
         <v>1319</v>
       </c>
       <c r="D338" t="s">
         <v>1320</v>
       </c>
       <c r="E338" s="2" t="s">
         <v>1321</v>
       </c>
       <c r="F338" s="2" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="B339" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="C339" t="s">
         <v>1323</v>
       </c>
       <c r="D339" t="s">
         <v>1324</v>
       </c>
       <c r="E339" s="2" t="s">
         <v>1325</v>
       </c>
       <c r="F339" s="2" t="s">
         <v>1326</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="B340" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="C340" t="s">
         <v>1327</v>
       </c>
       <c r="D340" t="s">
         <v>1328</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>1329</v>
       </c>
       <c r="F340" s="2" t="s">
         <v>1330</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="B341" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="C341" t="s">
         <v>1331</v>
       </c>
       <c r="D341" t="s">
         <v>1332</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>1333</v>
       </c>
       <c r="F341" s="2" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="B342" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="C342" t="s">
         <v>1335</v>
       </c>
       <c r="D342" t="s">
         <v>1336</v>
       </c>
       <c r="E342" s="2" t="s">
         <v>1337</v>
       </c>
       <c r="F342" s="2" t="s">
         <v>1338</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="B343" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="C343" t="s">
         <v>1339</v>
       </c>
       <c r="D343" t="s">
         <v>1340</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>1341</v>
       </c>
       <c r="F343" s="2" t="s">
         <v>1342</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="B344" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="C344" t="s">
         <v>1343</v>
       </c>
       <c r="D344" t="s">
         <v>1344</v>
       </c>
       <c r="E344" s="2" t="s">
         <v>1345</v>
       </c>
       <c r="F344" s="2" t="s">
         <v>1346</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="B345" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="C345" t="s">
         <v>1347</v>
       </c>
       <c r="D345" t="s">
         <v>1348</v>
       </c>
       <c r="E345" s="2" t="s">
-        <v>1341</v>
+        <v>1349</v>
       </c>
       <c r="F345" s="2" t="s">
-        <v>1342</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="B346" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="C346" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="D346" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="E346" s="2" t="s">
-        <v>1351</v>
+        <v>1345</v>
       </c>
       <c r="F346" s="2" t="s">
-        <v>1352</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C347" t="s">
         <v>1353</v>
       </c>
-      <c r="B347" t="s">
+      <c r="D347" t="s">
         <v>1354</v>
       </c>
-      <c r="C347" t="s">
+      <c r="E347" s="2" t="s">
         <v>1355</v>
       </c>
-      <c r="D347" t="s">
+      <c r="F347" s="2" t="s">
         <v>1356</v>
-      </c>
-[...4 lines deleted...]
-        <v>1358</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="B348" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="C348" t="s">
         <v>1359</v>
       </c>
       <c r="D348" t="s">
         <v>1360</v>
       </c>
       <c r="E348" s="2" t="s">
         <v>1361</v>
       </c>
       <c r="F348" s="2" t="s">
         <v>1362</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="B349" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="C349" t="s">
         <v>1363</v>
       </c>
       <c r="D349" t="s">
         <v>1364</v>
       </c>
       <c r="E349" s="2" t="s">
         <v>1365</v>
       </c>
       <c r="F349" s="2" t="s">
         <v>1366</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="B350" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="C350" t="s">
         <v>1367</v>
       </c>
       <c r="D350" t="s">
         <v>1368</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>1369</v>
       </c>
       <c r="F350" s="2" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="B351" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="C351" t="s">
         <v>1371</v>
       </c>
       <c r="D351" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="E351" s="2" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="F351" s="2" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="B352" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="C352" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="D352" t="s">
         <v>1375</v>
       </c>
       <c r="E352" s="2" t="s">
         <v>1376</v>
       </c>
       <c r="F352" s="2" t="s">
         <v>1377</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="B353" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="C353" t="s">
         <v>1378</v>
       </c>
       <c r="D353" t="s">
         <v>1379</v>
       </c>
       <c r="E353" s="2" t="s">
         <v>1380</v>
       </c>
       <c r="F353" s="2" t="s">
         <v>1381</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="B354" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="C354" t="s">
         <v>1382</v>
       </c>
       <c r="D354" t="s">
         <v>1383</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>1384</v>
       </c>
       <c r="F354" s="2" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="B355" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="C355" t="s">
         <v>1386</v>
       </c>
       <c r="D355" t="s">
         <v>1387</v>
       </c>
       <c r="E355" s="2" t="s">
         <v>1388</v>
       </c>
       <c r="F355" s="2" t="s">
         <v>1389</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="B356" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="C356" t="s">
         <v>1390</v>
       </c>
       <c r="D356" t="s">
         <v>1391</v>
       </c>
       <c r="E356" s="2" t="s">
         <v>1392</v>
       </c>
       <c r="F356" s="2" t="s">
         <v>1393</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="B357" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="C357" t="s">
         <v>1394</v>
       </c>
       <c r="D357" t="s">
         <v>1395</v>
       </c>
       <c r="E357" s="2" t="s">
         <v>1396</v>
       </c>
       <c r="F357" s="2" t="s">
         <v>1397</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="B358" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="C358" t="s">
         <v>1398</v>
       </c>
       <c r="D358" t="s">
         <v>1399</v>
       </c>
       <c r="E358" s="2" t="s">
         <v>1400</v>
       </c>
       <c r="F358" s="2" t="s">
         <v>1401</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="B359" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="C359" t="s">
         <v>1402</v>
       </c>
       <c r="D359" t="s">
-        <v>1382</v>
+        <v>1403</v>
       </c>
       <c r="E359" s="2" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="F359" s="2" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="B360" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="C360" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="D360" t="s">
-        <v>1406</v>
+        <v>1386</v>
       </c>
       <c r="E360" s="2" t="s">
         <v>1407</v>
       </c>
       <c r="F360" s="2" t="s">
         <v>1408</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="B361" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="C361" t="s">
         <v>1409</v>
       </c>
       <c r="D361" t="s">
         <v>1410</v>
       </c>
       <c r="E361" s="2" t="s">
         <v>1411</v>
       </c>
       <c r="F361" s="2" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="B362" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="C362" t="s">
         <v>1413</v>
       </c>
       <c r="D362" t="s">
         <v>1414</v>
       </c>
       <c r="E362" s="2" t="s">
         <v>1415</v>
       </c>
       <c r="F362" s="2" t="s">
         <v>1416</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="B363" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="C363" t="s">
         <v>1417</v>
       </c>
       <c r="D363" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="E363" s="2" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="F363" s="2" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="B364" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="C364" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="D364" t="s">
         <v>1421</v>
       </c>
       <c r="E364" s="2" t="s">
         <v>1422</v>
       </c>
       <c r="F364" s="2" t="s">
         <v>1423</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="B365" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="C365" t="s">
         <v>1424</v>
       </c>
       <c r="D365" t="s">
         <v>1425</v>
       </c>
       <c r="E365" s="2" t="s">
         <v>1426</v>
       </c>
       <c r="F365" s="2" t="s">
         <v>1427</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="B366" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="C366" t="s">
         <v>1428</v>
       </c>
       <c r="D366" t="s">
         <v>1429</v>
       </c>
       <c r="E366" s="2" t="s">
         <v>1430</v>
       </c>
       <c r="F366" s="2" t="s">
         <v>1431</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C367" t="s">
         <v>1432</v>
       </c>
-      <c r="B367" t="s">
+      <c r="D367" t="s">
         <v>1433</v>
       </c>
-      <c r="C367" t="s">
+      <c r="E367" s="2" t="s">
         <v>1434</v>
       </c>
-      <c r="D367" t="s">
+      <c r="F367" s="2" t="s">
         <v>1435</v>
-      </c>
-[...4 lines deleted...]
-        <v>1437</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1432</v>
+        <v>1436</v>
       </c>
       <c r="B368" t="s">
-        <v>1433</v>
+        <v>1437</v>
       </c>
       <c r="C368" t="s">
         <v>1438</v>
       </c>
       <c r="D368" t="s">
         <v>1439</v>
       </c>
       <c r="E368" s="2" t="s">
         <v>1440</v>
       </c>
       <c r="F368" s="2" t="s">
         <v>1441</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1432</v>
+        <v>1436</v>
       </c>
       <c r="B369" t="s">
-        <v>1433</v>
+        <v>1437</v>
       </c>
       <c r="C369" t="s">
         <v>1442</v>
       </c>
       <c r="D369" t="s">
         <v>1443</v>
       </c>
       <c r="E369" s="2" t="s">
         <v>1444</v>
       </c>
       <c r="F369" s="2" t="s">
         <v>1445</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>1432</v>
+        <v>1436</v>
       </c>
       <c r="B370" t="s">
-        <v>1433</v>
+        <v>1437</v>
       </c>
       <c r="C370" t="s">
         <v>1446</v>
       </c>
       <c r="D370" t="s">
         <v>1447</v>
       </c>
       <c r="E370" s="2" t="s">
         <v>1448</v>
       </c>
       <c r="F370" s="2" t="s">
         <v>1449</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1432</v>
+        <v>1436</v>
       </c>
       <c r="B371" t="s">
-        <v>1433</v>
+        <v>1437</v>
       </c>
       <c r="C371" t="s">
         <v>1450</v>
       </c>
       <c r="D371" t="s">
         <v>1451</v>
       </c>
       <c r="E371" s="2" t="s">
         <v>1452</v>
       </c>
       <c r="F371" s="2" t="s">
         <v>1453</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1432</v>
+        <v>1436</v>
       </c>
       <c r="B372" t="s">
-        <v>1433</v>
+        <v>1437</v>
       </c>
       <c r="C372" t="s">
         <v>1454</v>
       </c>
       <c r="D372" t="s">
         <v>1455</v>
       </c>
       <c r="E372" s="2" t="s">
         <v>1456</v>
       </c>
       <c r="F372" s="2" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C373" t="s">
         <v>1458</v>
       </c>
-      <c r="B373" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D373" t="s">
-        <v>226</v>
+        <v>1459</v>
       </c>
       <c r="E373" s="2" t="s">
-        <v>227</v>
+        <v>1460</v>
       </c>
       <c r="F373" s="2" t="s">
-        <v>228</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1458</v>
+        <v>1462</v>
       </c>
       <c r="B374" t="s">
-        <v>1458</v>
+        <v>1462</v>
       </c>
       <c r="C374" t="s">
-        <v>1459</v>
+        <v>225</v>
       </c>
       <c r="D374" t="s">
-        <v>1460</v>
+        <v>226</v>
       </c>
       <c r="E374" s="2" t="s">
-        <v>1461</v>
+        <v>227</v>
       </c>
       <c r="F374" s="2" t="s">
-        <v>1462</v>
+        <v>228</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1458</v>
+        <v>1462</v>
       </c>
       <c r="B375" t="s">
-        <v>1458</v>
+        <v>1462</v>
       </c>
       <c r="C375" t="s">
         <v>1463</v>
       </c>
       <c r="D375" t="s">
         <v>1464</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>1465</v>
       </c>
       <c r="F375" s="2" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C376" t="s">
         <v>1467</v>
       </c>
-      <c r="B376" t="s">
-[...2 lines deleted...]
-      <c r="C376" t="s">
+      <c r="D376" t="s">
         <v>1468</v>
       </c>
-      <c r="D376" t="s">
+      <c r="E376" s="2" t="s">
         <v>1469</v>
       </c>
-      <c r="E376" s="2" t="s">
+      <c r="F376" s="2" t="s">
         <v>1470</v>
-      </c>
-[...1 lines deleted...]
-        <v>1471</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B377" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C377" t="s">
         <v>1472</v>
       </c>
       <c r="D377" t="s">
         <v>1473</v>
       </c>
       <c r="E377" s="2" t="s">
         <v>1474</v>
       </c>
       <c r="F377" s="2" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B378" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C378" t="s">
         <v>1476</v>
       </c>
       <c r="D378" t="s">
         <v>1477</v>
       </c>
       <c r="E378" s="2" t="s">
         <v>1478</v>
       </c>
       <c r="F378" s="2" t="s">
         <v>1479</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B379" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C379" t="s">
         <v>1480</v>
       </c>
       <c r="D379" t="s">
         <v>1481</v>
       </c>
       <c r="E379" s="2" t="s">
         <v>1482</v>
       </c>
       <c r="F379" s="2" t="s">
         <v>1483</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B380" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C380" t="s">
         <v>1484</v>
       </c>
       <c r="D380" t="s">
         <v>1485</v>
       </c>
       <c r="E380" s="2" t="s">
         <v>1486</v>
       </c>
       <c r="F380" s="2" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B381" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C381" t="s">
         <v>1488</v>
       </c>
       <c r="D381" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="E381" s="2" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="F381" s="2" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B382" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C382" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="D382" t="s">
         <v>1492</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>1493</v>
       </c>
       <c r="F382" s="2" t="s">
         <v>1494</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B383" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C383" t="s">
         <v>1495</v>
       </c>
       <c r="D383" t="s">
         <v>1496</v>
       </c>
       <c r="E383" s="2" t="s">
         <v>1497</v>
       </c>
       <c r="F383" s="2" t="s">
         <v>1498</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B384" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C384" t="s">
         <v>1499</v>
       </c>
       <c r="D384" t="s">
         <v>1500</v>
       </c>
       <c r="E384" s="2" t="s">
         <v>1501</v>
       </c>
       <c r="F384" s="2" t="s">
         <v>1502</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B385" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C385" t="s">
         <v>1503</v>
       </c>
       <c r="D385" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="E385" s="2" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="F385" s="2" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B386" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C386" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="D386" t="s">
         <v>1507</v>
       </c>
       <c r="E386" s="2" t="s">
         <v>1508</v>
       </c>
       <c r="F386" s="2" t="s">
         <v>1509</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B387" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C387" t="s">
         <v>1510</v>
       </c>
       <c r="D387" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="E387" s="2" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="F387" s="2" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B388" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C388" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="D388" t="s">
         <v>1514</v>
       </c>
       <c r="E388" s="2" t="s">
         <v>1515</v>
       </c>
       <c r="F388" s="2" t="s">
         <v>1516</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B389" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C389" t="s">
         <v>1517</v>
       </c>
       <c r="D389" t="s">
         <v>1518</v>
       </c>
       <c r="E389" s="2" t="s">
         <v>1519</v>
       </c>
       <c r="F389" s="2" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B390" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C390" t="s">
         <v>1521</v>
       </c>
       <c r="D390" t="s">
         <v>1522</v>
       </c>
       <c r="E390" s="2" t="s">
         <v>1523</v>
       </c>
       <c r="F390" s="2" t="s">
         <v>1524</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B391" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C391" t="s">
         <v>1525</v>
       </c>
       <c r="D391" t="s">
         <v>1526</v>
       </c>
       <c r="E391" s="2" t="s">
         <v>1527</v>
       </c>
       <c r="F391" s="2" t="s">
         <v>1528</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B392" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C392" t="s">
         <v>1529</v>
       </c>
       <c r="D392" t="s">
         <v>1530</v>
       </c>
       <c r="E392" s="2" t="s">
         <v>1531</v>
       </c>
       <c r="F392" s="2" t="s">
         <v>1532</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B393" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C393" t="s">
         <v>1533</v>
       </c>
       <c r="D393" t="s">
         <v>1534</v>
       </c>
       <c r="E393" s="2" t="s">
         <v>1535</v>
       </c>
       <c r="F393" s="2" t="s">
         <v>1536</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B394" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C394" t="s">
         <v>1537</v>
       </c>
       <c r="D394" t="s">
         <v>1538</v>
       </c>
       <c r="E394" s="2" t="s">
         <v>1539</v>
       </c>
       <c r="F394" s="2" t="s">
         <v>1540</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B395" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C395" t="s">
         <v>1541</v>
       </c>
       <c r="D395" t="s">
         <v>1542</v>
       </c>
       <c r="E395" s="2" t="s">
         <v>1543</v>
       </c>
       <c r="F395" s="2" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B396" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C396" t="s">
         <v>1545</v>
       </c>
       <c r="D396" t="s">
         <v>1546</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>1547</v>
       </c>
       <c r="F396" s="2" t="s">
         <v>1548</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B397" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C397" t="s">
         <v>1549</v>
       </c>
       <c r="D397" t="s">
         <v>1550</v>
       </c>
       <c r="E397" s="2" t="s">
         <v>1551</v>
       </c>
       <c r="F397" s="2" t="s">
         <v>1552</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B398" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C398" t="s">
         <v>1553</v>
       </c>
       <c r="D398" t="s">
         <v>1554</v>
       </c>
       <c r="E398" s="2" t="s">
         <v>1555</v>
       </c>
       <c r="F398" s="2" t="s">
         <v>1556</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B399" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C399" t="s">
         <v>1557</v>
       </c>
       <c r="D399" t="s">
         <v>1558</v>
       </c>
       <c r="E399" s="2" t="s">
         <v>1559</v>
       </c>
       <c r="F399" s="2" t="s">
         <v>1560</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B400" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C400" t="s">
         <v>1561</v>
       </c>
       <c r="D400" t="s">
         <v>1562</v>
       </c>
       <c r="E400" s="2" t="s">
         <v>1563</v>
       </c>
       <c r="F400" s="2" t="s">
         <v>1564</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B401" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C401" t="s">
         <v>1565</v>
       </c>
       <c r="D401" t="s">
         <v>1566</v>
       </c>
       <c r="E401" s="2" t="s">
         <v>1567</v>
       </c>
       <c r="F401" s="2" t="s">
         <v>1568</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B402" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C402" t="s">
         <v>1569</v>
       </c>
       <c r="D402" t="s">
         <v>1570</v>
       </c>
-      <c r="E402" s="2"/>
-      <c r="F402" s="2"/>
+      <c r="E402" s="2" t="s">
+        <v>1571</v>
+      </c>
+      <c r="F402" s="2" t="s">
+        <v>1572</v>
+      </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B403" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C403" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
       <c r="D403" t="s">
-        <v>1572</v>
-[...4 lines deleted...]
-      <c r="F403" s="2" t="s">
         <v>1574</v>
       </c>
+      <c r="E403" s="2"/>
+      <c r="F403" s="2"/>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B404" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C404" t="s">
         <v>1575</v>
       </c>
       <c r="D404" t="s">
         <v>1576</v>
       </c>
       <c r="E404" s="2" t="s">
         <v>1577</v>
       </c>
       <c r="F404" s="2" t="s">
         <v>1578</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B405" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C405" t="s">
         <v>1579</v>
       </c>
       <c r="D405" t="s">
         <v>1580</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>1581</v>
       </c>
       <c r="F405" s="2" t="s">
         <v>1582</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B406" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C406" t="s">
         <v>1583</v>
       </c>
       <c r="D406" t="s">
         <v>1584</v>
       </c>
       <c r="E406" s="2" t="s">
         <v>1585</v>
       </c>
       <c r="F406" s="2" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B407" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C407" t="s">
         <v>1587</v>
       </c>
       <c r="D407" t="s">
         <v>1588</v>
       </c>
       <c r="E407" s="2" t="s">
         <v>1589</v>
       </c>
       <c r="F407" s="2" t="s">
         <v>1590</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B408" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C408" t="s">
         <v>1591</v>
       </c>
       <c r="D408" t="s">
         <v>1592</v>
       </c>
       <c r="E408" s="2" t="s">
         <v>1593</v>
       </c>
       <c r="F408" s="2" t="s">
         <v>1594</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B409" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C409" t="s">
         <v>1595</v>
       </c>
       <c r="D409" t="s">
         <v>1596</v>
       </c>
       <c r="E409" s="2" t="s">
         <v>1597</v>
       </c>
       <c r="F409" s="2" t="s">
         <v>1598</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B410" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C410" t="s">
         <v>1599</v>
       </c>
       <c r="D410" t="s">
         <v>1600</v>
       </c>
       <c r="E410" s="2" t="s">
         <v>1601</v>
       </c>
       <c r="F410" s="2" t="s">
         <v>1602</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B411" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C411" t="s">
         <v>1603</v>
       </c>
       <c r="D411" t="s">
         <v>1604</v>
       </c>
       <c r="E411" s="2" t="s">
         <v>1605</v>
       </c>
       <c r="F411" s="2" t="s">
         <v>1606</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B412" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C412" t="s">
         <v>1607</v>
       </c>
       <c r="D412" t="s">
         <v>1608</v>
       </c>
       <c r="E412" s="2" t="s">
         <v>1609</v>
       </c>
       <c r="F412" s="2" t="s">
         <v>1610</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B413" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C413" t="s">
         <v>1611</v>
       </c>
       <c r="D413" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="E413" s="2" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="F413" s="2" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B414" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C414" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="D414" t="s">
         <v>1615</v>
       </c>
       <c r="E414" s="2" t="s">
         <v>1616</v>
       </c>
       <c r="F414" s="2" t="s">
         <v>1617</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B415" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C415" t="s">
         <v>1618</v>
       </c>
       <c r="D415" t="s">
         <v>1619</v>
       </c>
       <c r="E415" s="2" t="s">
         <v>1620</v>
       </c>
       <c r="F415" s="2" t="s">
         <v>1621</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B416" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C416" t="s">
-        <v>584</v>
+        <v>1622</v>
       </c>
       <c r="D416" t="s">
-        <v>585</v>
+        <v>1623</v>
       </c>
       <c r="E416" s="2" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
       <c r="F416" s="2" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B417" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C417" t="s">
-        <v>1624</v>
+        <v>584</v>
       </c>
       <c r="D417" t="s">
-        <v>1625</v>
+        <v>585</v>
       </c>
       <c r="E417" s="2" t="s">
         <v>1626</v>
       </c>
       <c r="F417" s="2" t="s">
         <v>1627</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B418" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C418" t="s">
         <v>1628</v>
       </c>
       <c r="D418" t="s">
         <v>1629</v>
       </c>
       <c r="E418" s="2" t="s">
         <v>1630</v>
       </c>
       <c r="F418" s="2" t="s">
         <v>1631</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B419" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C419" t="s">
         <v>1632</v>
       </c>
       <c r="D419" t="s">
         <v>1633</v>
       </c>
       <c r="E419" s="2" t="s">
         <v>1634</v>
       </c>
       <c r="F419" s="2" t="s">
         <v>1635</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B420" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C420" t="s">
         <v>1636</v>
       </c>
       <c r="D420" t="s">
         <v>1637</v>
       </c>
       <c r="E420" s="2" t="s">
         <v>1638</v>
       </c>
       <c r="F420" s="2" t="s">
         <v>1639</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B421" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C421" t="s">
         <v>1640</v>
       </c>
       <c r="D421" t="s">
         <v>1641</v>
       </c>
       <c r="E421" s="2" t="s">
         <v>1642</v>
       </c>
       <c r="F421" s="2" t="s">
         <v>1643</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B422" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C422" t="s">
         <v>1644</v>
       </c>
       <c r="D422" t="s">
         <v>1645</v>
       </c>
       <c r="E422" s="2" t="s">
         <v>1646</v>
       </c>
       <c r="F422" s="2" t="s">
         <v>1647</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B423" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C423" t="s">
         <v>1648</v>
       </c>
       <c r="D423" t="s">
         <v>1649</v>
       </c>
       <c r="E423" s="2" t="s">
         <v>1650</v>
       </c>
       <c r="F423" s="2" t="s">
         <v>1651</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B424" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C424" t="s">
         <v>1652</v>
       </c>
       <c r="D424" t="s">
         <v>1653</v>
       </c>
       <c r="E424" s="2" t="s">
         <v>1654</v>
       </c>
       <c r="F424" s="2" t="s">
         <v>1655</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B425" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C425" t="s">
         <v>1656</v>
       </c>
       <c r="D425" t="s">
         <v>1657</v>
       </c>
       <c r="E425" s="2" t="s">
         <v>1658</v>
       </c>
       <c r="F425" s="2" t="s">
         <v>1659</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B426" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C426" t="s">
         <v>1660</v>
       </c>
       <c r="D426" t="s">
         <v>1661</v>
       </c>
       <c r="E426" s="2" t="s">
         <v>1662</v>
       </c>
       <c r="F426" s="2" t="s">
         <v>1663</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B427" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C427" t="s">
         <v>1664</v>
       </c>
       <c r="D427" t="s">
         <v>1665</v>
       </c>
       <c r="E427" s="2" t="s">
         <v>1666</v>
       </c>
       <c r="F427" s="2" t="s">
         <v>1667</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B428" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C428" t="s">
         <v>1668</v>
       </c>
       <c r="D428" t="s">
         <v>1669</v>
       </c>
       <c r="E428" s="2" t="s">
         <v>1670</v>
       </c>
       <c r="F428" s="2" t="s">
         <v>1671</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B429" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C429" t="s">
         <v>1672</v>
       </c>
       <c r="D429" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="E429" s="2" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="F429" s="2" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B430" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C430" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="D430" t="s">
         <v>1676</v>
       </c>
       <c r="E430" s="2" t="s">
         <v>1677</v>
       </c>
       <c r="F430" s="2" t="s">
         <v>1678</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B431" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C431" t="s">
         <v>1679</v>
       </c>
       <c r="D431" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="F431" s="2" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B432" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C432" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="D432" t="s">
         <v>1683</v>
       </c>
       <c r="E432" s="2" t="s">
         <v>1684</v>
       </c>
       <c r="F432" s="2" t="s">
         <v>1685</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="B433" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C433" t="s">
         <v>1686</v>
       </c>
       <c r="D433" t="s">
         <v>1687</v>
       </c>
       <c r="E433" s="2" t="s">
         <v>1688</v>
       </c>
       <c r="F433" s="2" t="s">
         <v>1689</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C434" t="s">
         <v>1690</v>
       </c>
-      <c r="B434" t="s">
+      <c r="D434" t="s">
         <v>1691</v>
       </c>
-      <c r="C434" t="s">
+      <c r="E434" s="2" t="s">
         <v>1692</v>
       </c>
-      <c r="D434" t="s">
+      <c r="F434" s="2" t="s">
         <v>1693</v>
-      </c>
-[...4 lines deleted...]
-        <v>1695</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="B435" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="C435" t="s">
-        <v>354</v>
+        <v>1696</v>
       </c>
       <c r="D435" t="s">
-        <v>355</v>
+        <v>1697</v>
       </c>
       <c r="E435" s="2" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
       <c r="F435" s="2" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="B436" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="C436" t="s">
-        <v>1698</v>
+        <v>354</v>
       </c>
       <c r="D436" t="s">
-        <v>1698</v>
+        <v>355</v>
       </c>
       <c r="E436" s="2" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="F436" s="2" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="B437" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="C437" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="D437" t="s">
         <v>1702</v>
       </c>
       <c r="E437" s="2" t="s">
         <v>1703</v>
       </c>
       <c r="F437" s="2" t="s">
         <v>1704</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="B438" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="C438" t="s">
         <v>1705</v>
       </c>
       <c r="D438" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="E438" s="2" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="F438" s="2" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="B439" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="C439" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="D439" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="E439" s="2" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="F439" s="2" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="B440" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="C440" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="D440" t="s">
         <v>1712</v>
       </c>
       <c r="E440" s="2" t="s">
         <v>1713</v>
       </c>
       <c r="F440" s="2" t="s">
         <v>1714</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="B441" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="C441" t="s">
         <v>1715</v>
       </c>
       <c r="D441" t="s">
         <v>1716</v>
       </c>
       <c r="E441" s="2" t="s">
         <v>1717</v>
       </c>
       <c r="F441" s="2" t="s">
         <v>1718</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="B442" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="C442" t="s">
         <v>1719</v>
       </c>
       <c r="D442" t="s">
         <v>1720</v>
       </c>
       <c r="E442" s="2" t="s">
         <v>1721</v>
       </c>
       <c r="F442" s="2" t="s">
         <v>1722</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="B443" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="C443" t="s">
         <v>1723</v>
       </c>
       <c r="D443" t="s">
         <v>1724</v>
       </c>
       <c r="E443" s="2" t="s">
         <v>1725</v>
       </c>
       <c r="F443" s="2" t="s">
         <v>1726</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="B444" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="C444" t="s">
         <v>1727</v>
       </c>
       <c r="D444" t="s">
         <v>1728</v>
       </c>
       <c r="E444" s="2" t="s">
         <v>1729</v>
       </c>
       <c r="F444" s="2" t="s">
         <v>1730</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="B445" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="C445" t="s">
         <v>1731</v>
       </c>
       <c r="D445" t="s">
         <v>1732</v>
       </c>
       <c r="E445" s="2" t="s">
         <v>1733</v>
       </c>
       <c r="F445" s="2" t="s">
         <v>1734</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="B446" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="C446" t="s">
         <v>1735</v>
       </c>
       <c r="D446" t="s">
         <v>1736</v>
       </c>
       <c r="E446" s="2" t="s">
         <v>1737</v>
       </c>
       <c r="F446" s="2" t="s">
         <v>1738</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="B447" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="C447" t="s">
         <v>1739</v>
       </c>
       <c r="D447" t="s">
         <v>1740</v>
       </c>
       <c r="E447" s="2" t="s">
         <v>1741</v>
       </c>
       <c r="F447" s="2" t="s">
         <v>1742</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="B448" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="C448" t="s">
         <v>1743</v>
       </c>
       <c r="D448" t="s">
         <v>1744</v>
       </c>
       <c r="E448" s="2" t="s">
         <v>1745</v>
       </c>
       <c r="F448" s="2" t="s">
         <v>1746</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="B449" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="C449" t="s">
         <v>1747</v>
       </c>
       <c r="D449" t="s">
         <v>1748</v>
       </c>
       <c r="E449" s="2" t="s">
         <v>1749</v>
       </c>
       <c r="F449" s="2" t="s">
         <v>1750</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="B450" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="C450" t="s">
-        <v>1751</v>
+        <v>421</v>
       </c>
       <c r="D450" t="s">
-        <v>1752</v>
+        <v>422</v>
       </c>
       <c r="E450" s="2" t="s">
-        <v>1753</v>
+        <v>423</v>
       </c>
       <c r="F450" s="2" t="s">
-        <v>1754</v>
+        <v>424</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="B451" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="C451" t="s">
-        <v>1755</v>
+        <v>1751</v>
       </c>
       <c r="D451" t="s">
-        <v>1755</v>
+        <v>1752</v>
       </c>
       <c r="E451" s="2" t="s">
-        <v>1756</v>
+        <v>1753</v>
       </c>
       <c r="F451" s="2" t="s">
-        <v>1757</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E452" s="2" t="s">
+        <v>1757</v>
+      </c>
+      <c r="F452" s="2" t="s">
         <v>1758</v>
-      </c>
-[...13 lines deleted...]
-        <v>1763</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1758</v>
+        <v>1694</v>
       </c>
       <c r="B453" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C453" t="s">
         <v>1759</v>
       </c>
-      <c r="C453" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D453" t="s">
-        <v>1765</v>
+        <v>1759</v>
       </c>
       <c r="E453" s="2" t="s">
-        <v>1766</v>
+        <v>1760</v>
       </c>
       <c r="F453" s="2" t="s">
-        <v>1767</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="B454" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="C454" t="s">
-        <v>1768</v>
+        <v>1764</v>
       </c>
       <c r="D454" t="s">
-        <v>1769</v>
+        <v>1765</v>
       </c>
       <c r="E454" s="2" t="s">
-        <v>1770</v>
+        <v>1766</v>
       </c>
       <c r="F454" s="2" t="s">
-        <v>1771</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="B455" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="C455" t="s">
-        <v>1772</v>
+        <v>1768</v>
       </c>
       <c r="D455" t="s">
-        <v>1773</v>
+        <v>1769</v>
       </c>
       <c r="E455" s="2" t="s">
-        <v>1774</v>
+        <v>1770</v>
       </c>
       <c r="F455" s="2" t="s">
-        <v>1775</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="B456" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="C456" t="s">
-        <v>298</v>
+        <v>1772</v>
       </c>
       <c r="D456" t="s">
-        <v>299</v>
+        <v>1773</v>
       </c>
       <c r="E456" s="2" t="s">
-        <v>1776</v>
+        <v>1774</v>
       </c>
       <c r="F456" s="2" t="s">
-        <v>1777</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="B457" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="C457" t="s">
-        <v>528</v>
+        <v>1776</v>
       </c>
       <c r="D457" t="s">
-        <v>529</v>
+        <v>1777</v>
       </c>
       <c r="E457" s="2" t="s">
         <v>1778</v>
       </c>
       <c r="F457" s="2" t="s">
         <v>1779</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="B458" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="C458" t="s">
-        <v>544</v>
+        <v>298</v>
       </c>
       <c r="D458" t="s">
-        <v>545</v>
+        <v>299</v>
       </c>
       <c r="E458" s="2" t="s">
         <v>1780</v>
       </c>
       <c r="F458" s="2" t="s">
         <v>1781</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="B459" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="C459" t="s">
+        <v>528</v>
+      </c>
+      <c r="D459" t="s">
+        <v>529</v>
+      </c>
+      <c r="E459" s="2" t="s">
         <v>1782</v>
       </c>
-      <c r="D459" t="s">
+      <c r="F459" s="2" t="s">
         <v>1783</v>
-      </c>
-[...4 lines deleted...]
-        <v>1785</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="B460" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="C460" t="s">
-        <v>1786</v>
+        <v>544</v>
       </c>
       <c r="D460" t="s">
-        <v>1787</v>
+        <v>545</v>
       </c>
       <c r="E460" s="2" t="s">
-        <v>1788</v>
+        <v>1784</v>
       </c>
       <c r="F460" s="2" t="s">
-        <v>1789</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="B461" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="C461" t="s">
-        <v>306</v>
+        <v>1786</v>
       </c>
       <c r="D461" t="s">
-        <v>307</v>
+        <v>1787</v>
       </c>
       <c r="E461" s="2" t="s">
-        <v>308</v>
+        <v>1788</v>
       </c>
       <c r="F461" s="2" t="s">
-        <v>309</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="B462" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="C462" t="s">
         <v>1790</v>
       </c>
       <c r="D462" t="s">
         <v>1791</v>
       </c>
       <c r="E462" s="2" t="s">
         <v>1792</v>
       </c>
       <c r="F462" s="2" t="s">
         <v>1793</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="B463" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="C463" t="s">
-        <v>1794</v>
+        <v>306</v>
       </c>
       <c r="D463" t="s">
-        <v>1795</v>
+        <v>307</v>
       </c>
       <c r="E463" s="2" t="s">
-        <v>1796</v>
+        <v>308</v>
       </c>
       <c r="F463" s="2" t="s">
-        <v>1797</v>
+        <v>309</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="B464" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="C464" t="s">
-        <v>1798</v>
+        <v>1794</v>
       </c>
       <c r="D464" t="s">
-        <v>1799</v>
+        <v>1795</v>
       </c>
       <c r="E464" s="2" t="s">
-        <v>1800</v>
+        <v>1796</v>
       </c>
       <c r="F464" s="2" t="s">
-        <v>1801</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="B465" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="C465" t="s">
-        <v>314</v>
+        <v>1798</v>
       </c>
       <c r="D465" t="s">
-        <v>315</v>
+        <v>1799</v>
       </c>
       <c r="E465" s="2" t="s">
-        <v>316</v>
+        <v>1800</v>
       </c>
       <c r="F465" s="2" t="s">
-        <v>317</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="B466" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="C466" t="s">
-        <v>925</v>
+        <v>1802</v>
       </c>
       <c r="D466" t="s">
-        <v>926</v>
+        <v>1803</v>
       </c>
       <c r="E466" s="2" t="s">
-        <v>1232</v>
+        <v>1804</v>
       </c>
       <c r="F466" s="2" t="s">
-        <v>1233</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="B467" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="C467" t="s">
-        <v>1802</v>
+        <v>314</v>
       </c>
       <c r="D467" t="s">
-        <v>1803</v>
+        <v>315</v>
       </c>
       <c r="E467" s="2" t="s">
-        <v>1804</v>
+        <v>316</v>
       </c>
       <c r="F467" s="2" t="s">
-        <v>1805</v>
+        <v>317</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="B468" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="C468" t="s">
-        <v>933</v>
+        <v>929</v>
       </c>
       <c r="D468" t="s">
-        <v>934</v>
+        <v>930</v>
       </c>
       <c r="E468" s="2" t="s">
-        <v>1806</v>
+        <v>1236</v>
       </c>
       <c r="F468" s="2" t="s">
-        <v>1807</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="B469" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="C469" t="s">
-        <v>322</v>
+        <v>1806</v>
       </c>
       <c r="D469" t="s">
-        <v>323</v>
+        <v>1807</v>
       </c>
       <c r="E469" s="2" t="s">
-        <v>324</v>
+        <v>1808</v>
       </c>
       <c r="F469" s="2" t="s">
-        <v>325</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="B470" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="C470" t="s">
-        <v>624</v>
+        <v>937</v>
       </c>
       <c r="D470" t="s">
-        <v>625</v>
+        <v>938</v>
       </c>
       <c r="E470" s="2" t="s">
-        <v>626</v>
+        <v>1810</v>
       </c>
       <c r="F470" s="2" t="s">
-        <v>627</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="B471" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="C471" t="s">
-        <v>1808</v>
+        <v>322</v>
       </c>
       <c r="D471" t="s">
-        <v>1809</v>
+        <v>323</v>
       </c>
       <c r="E471" s="2" t="s">
-        <v>1810</v>
+        <v>324</v>
       </c>
       <c r="F471" s="2" t="s">
-        <v>1811</v>
+        <v>325</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1812</v>
+        <v>1762</v>
       </c>
       <c r="B472" t="s">
-        <v>1813</v>
+        <v>1763</v>
       </c>
       <c r="C472" t="s">
-        <v>1814</v>
+        <v>624</v>
       </c>
       <c r="D472" t="s">
-        <v>1815</v>
+        <v>625</v>
       </c>
       <c r="E472" s="2" t="s">
-        <v>1816</v>
+        <v>626</v>
       </c>
       <c r="F472" s="2" t="s">
-        <v>1817</v>
+        <v>627</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C473" t="s">
         <v>1812</v>
       </c>
-      <c r="B473" t="s">
+      <c r="D473" t="s">
         <v>1813</v>
       </c>
-      <c r="C473" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E473" s="2" t="s">
-        <v>1820</v>
+        <v>1814</v>
       </c>
       <c r="F473" s="2" t="s">
-        <v>1821</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B474" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C474" t="s">
-        <v>1822</v>
+        <v>1818</v>
       </c>
       <c r="D474" t="s">
-        <v>1823</v>
+        <v>1819</v>
       </c>
       <c r="E474" s="2" t="s">
-        <v>1824</v>
+        <v>1820</v>
       </c>
       <c r="F474" s="2" t="s">
-        <v>1825</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B475" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C475" t="s">
-        <v>1826</v>
+        <v>1822</v>
       </c>
       <c r="D475" t="s">
-        <v>1827</v>
+        <v>1823</v>
       </c>
       <c r="E475" s="2" t="s">
-        <v>1828</v>
+        <v>1824</v>
       </c>
       <c r="F475" s="2" t="s">
-        <v>1829</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B476" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C476" t="s">
-        <v>1830</v>
+        <v>1826</v>
       </c>
       <c r="D476" t="s">
-        <v>1831</v>
+        <v>1827</v>
       </c>
       <c r="E476" s="2" t="s">
-        <v>1832</v>
+        <v>1828</v>
       </c>
       <c r="F476" s="2" t="s">
-        <v>1833</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B477" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C477" t="s">
-        <v>1834</v>
+        <v>1830</v>
       </c>
       <c r="D477" t="s">
-        <v>1835</v>
+        <v>1831</v>
       </c>
       <c r="E477" s="2" t="s">
-        <v>1836</v>
+        <v>1832</v>
       </c>
       <c r="F477" s="2" t="s">
-        <v>1837</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B478" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C478" t="s">
-        <v>1838</v>
+        <v>1834</v>
       </c>
       <c r="D478" t="s">
-        <v>1839</v>
+        <v>1835</v>
       </c>
       <c r="E478" s="2" t="s">
-        <v>1840</v>
+        <v>1836</v>
       </c>
       <c r="F478" s="2" t="s">
-        <v>1841</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B479" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C479" t="s">
-        <v>1842</v>
+        <v>1838</v>
       </c>
       <c r="D479" t="s">
-        <v>1843</v>
+        <v>1839</v>
       </c>
       <c r="E479" s="2" t="s">
-        <v>1844</v>
+        <v>1840</v>
       </c>
       <c r="F479" s="2" t="s">
-        <v>1845</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B480" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C480" t="s">
-        <v>1846</v>
+        <v>1842</v>
       </c>
       <c r="D480" t="s">
-        <v>1847</v>
+        <v>1843</v>
       </c>
       <c r="E480" s="2" t="s">
-        <v>1848</v>
+        <v>1844</v>
       </c>
       <c r="F480" s="2" t="s">
-        <v>1849</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B481" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C481" t="s">
-        <v>1850</v>
+        <v>1846</v>
       </c>
       <c r="D481" t="s">
-        <v>1851</v>
+        <v>1847</v>
       </c>
       <c r="E481" s="2" t="s">
-        <v>1852</v>
+        <v>1848</v>
       </c>
       <c r="F481" s="2" t="s">
-        <v>1853</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B482" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C482" t="s">
-        <v>1854</v>
+        <v>1850</v>
       </c>
       <c r="D482" t="s">
-        <v>1855</v>
+        <v>1851</v>
       </c>
       <c r="E482" s="2" t="s">
-        <v>1856</v>
+        <v>1852</v>
       </c>
       <c r="F482" s="2" t="s">
-        <v>1857</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B483" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C483" t="s">
-        <v>1858</v>
+        <v>1854</v>
       </c>
       <c r="D483" t="s">
-        <v>1859</v>
+        <v>1855</v>
       </c>
       <c r="E483" s="2" t="s">
-        <v>1860</v>
+        <v>1856</v>
       </c>
       <c r="F483" s="2" t="s">
-        <v>1861</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B484" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C484" t="s">
-        <v>1862</v>
+        <v>1858</v>
       </c>
       <c r="D484" t="s">
-        <v>1863</v>
+        <v>1859</v>
       </c>
       <c r="E484" s="2" t="s">
-        <v>1864</v>
+        <v>1860</v>
       </c>
       <c r="F484" s="2" t="s">
-        <v>1865</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B485" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C485" t="s">
-        <v>1866</v>
+        <v>1862</v>
       </c>
       <c r="D485" t="s">
-        <v>1867</v>
+        <v>1863</v>
       </c>
       <c r="E485" s="2" t="s">
-        <v>1868</v>
+        <v>1864</v>
       </c>
       <c r="F485" s="2" t="s">
-        <v>1869</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B486" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C486" t="s">
-        <v>1870</v>
+        <v>1866</v>
       </c>
       <c r="D486" t="s">
-        <v>1871</v>
+        <v>1867</v>
       </c>
       <c r="E486" s="2" t="s">
-        <v>1872</v>
+        <v>1868</v>
       </c>
       <c r="F486" s="2" t="s">
-        <v>1873</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B487" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C487" t="s">
-        <v>1874</v>
+        <v>1870</v>
       </c>
       <c r="D487" t="s">
-        <v>1875</v>
+        <v>1871</v>
       </c>
       <c r="E487" s="2" t="s">
-        <v>1876</v>
+        <v>1872</v>
       </c>
       <c r="F487" s="2" t="s">
-        <v>1877</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B488" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C488" t="s">
-        <v>1878</v>
+        <v>1874</v>
       </c>
       <c r="D488" t="s">
-        <v>1879</v>
+        <v>1875</v>
       </c>
       <c r="E488" s="2" t="s">
-        <v>1880</v>
+        <v>1876</v>
       </c>
       <c r="F488" s="2" t="s">
-        <v>1881</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B489" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C489" t="s">
-        <v>1882</v>
+        <v>1878</v>
       </c>
       <c r="D489" t="s">
-        <v>1883</v>
+        <v>1879</v>
       </c>
       <c r="E489" s="2" t="s">
-        <v>1884</v>
+        <v>1880</v>
       </c>
       <c r="F489" s="2" t="s">
-        <v>1885</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B490" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C490" t="s">
-        <v>1886</v>
+        <v>1882</v>
       </c>
       <c r="D490" t="s">
-        <v>1887</v>
+        <v>1883</v>
       </c>
       <c r="E490" s="2" t="s">
-        <v>1888</v>
+        <v>1884</v>
       </c>
       <c r="F490" s="2" t="s">
-        <v>1889</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B491" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C491" t="s">
-        <v>1890</v>
+        <v>1886</v>
       </c>
       <c r="D491" t="s">
-        <v>1891</v>
+        <v>1887</v>
       </c>
       <c r="E491" s="2" t="s">
-        <v>1892</v>
+        <v>1888</v>
       </c>
       <c r="F491" s="2" t="s">
-        <v>1893</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B492" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C492" t="s">
-        <v>1894</v>
+        <v>1890</v>
       </c>
       <c r="D492" t="s">
-        <v>1895</v>
+        <v>1891</v>
       </c>
       <c r="E492" s="2" t="s">
-        <v>1896</v>
+        <v>1892</v>
       </c>
       <c r="F492" s="2" t="s">
-        <v>1897</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B493" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C493" t="s">
-        <v>1898</v>
+        <v>1894</v>
       </c>
       <c r="D493" t="s">
-        <v>1899</v>
+        <v>1895</v>
       </c>
       <c r="E493" s="2" t="s">
-        <v>1900</v>
+        <v>1896</v>
       </c>
       <c r="F493" s="2" t="s">
-        <v>1901</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B494" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C494" t="s">
-        <v>1902</v>
+        <v>1898</v>
       </c>
       <c r="D494" t="s">
-        <v>1883</v>
+        <v>1899</v>
       </c>
       <c r="E494" s="2" t="s">
-        <v>1903</v>
+        <v>1900</v>
       </c>
       <c r="F494" s="2" t="s">
-        <v>1904</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B495" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C495" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E495" s="2" t="s">
+        <v>1904</v>
+      </c>
+      <c r="F495" s="2" t="s">
         <v>1905</v>
-      </c>
-[...7 lines deleted...]
-        <v>1908</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B496" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C496" t="s">
-        <v>1909</v>
+        <v>1906</v>
       </c>
       <c r="D496" t="s">
-        <v>1910</v>
+        <v>1887</v>
       </c>
       <c r="E496" s="2" t="s">
-        <v>1911</v>
+        <v>1907</v>
       </c>
       <c r="F496" s="2" t="s">
-        <v>1912</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B497" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C497" t="s">
-        <v>1913</v>
+        <v>1909</v>
       </c>
       <c r="D497" t="s">
-        <v>1914</v>
+        <v>1910</v>
       </c>
       <c r="E497" s="2" t="s">
-        <v>1915</v>
+        <v>1911</v>
       </c>
       <c r="F497" s="2" t="s">
-        <v>1916</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B498" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C498" t="s">
-        <v>1917</v>
+        <v>1913</v>
       </c>
       <c r="D498" t="s">
-        <v>1918</v>
+        <v>1914</v>
       </c>
       <c r="E498" s="2" t="s">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="F498" s="2" t="s">
-        <v>1920</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B499" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C499" t="s">
-        <v>1921</v>
+        <v>1917</v>
       </c>
       <c r="D499" t="s">
-        <v>1922</v>
+        <v>1918</v>
       </c>
       <c r="E499" s="2" t="s">
-        <v>1923</v>
+        <v>1919</v>
       </c>
       <c r="F499" s="2" t="s">
-        <v>1924</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B500" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C500" t="s">
-        <v>1925</v>
+        <v>1921</v>
       </c>
       <c r="D500" t="s">
-        <v>1926</v>
+        <v>1922</v>
       </c>
       <c r="E500" s="2" t="s">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="F500" s="2" t="s">
-        <v>1928</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B501" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C501" t="s">
-        <v>1929</v>
+        <v>1925</v>
       </c>
       <c r="D501" t="s">
-        <v>1930</v>
+        <v>1926</v>
       </c>
       <c r="E501" s="2" t="s">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="F501" s="2" t="s">
-        <v>1932</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B502" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C502" t="s">
-        <v>1933</v>
+        <v>1929</v>
       </c>
       <c r="D502" t="s">
-        <v>1934</v>
+        <v>1930</v>
       </c>
       <c r="E502" s="2" t="s">
-        <v>1935</v>
+        <v>1931</v>
       </c>
       <c r="F502" s="2" t="s">
-        <v>1936</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B503" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C503" t="s">
-        <v>1937</v>
+        <v>1933</v>
       </c>
       <c r="D503" t="s">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="E503" s="2" t="s">
-        <v>1939</v>
+        <v>1935</v>
       </c>
       <c r="F503" s="2" t="s">
-        <v>1940</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B504" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C504" t="s">
-        <v>1941</v>
+        <v>1937</v>
       </c>
       <c r="D504" t="s">
-        <v>1942</v>
+        <v>1938</v>
       </c>
       <c r="E504" s="2" t="s">
-        <v>1943</v>
+        <v>1939</v>
       </c>
       <c r="F504" s="2" t="s">
-        <v>1944</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B505" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C505" t="s">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="D505" t="s">
-        <v>1946</v>
+        <v>1942</v>
       </c>
       <c r="E505" s="2" t="s">
-        <v>1947</v>
+        <v>1943</v>
       </c>
       <c r="F505" s="2" t="s">
-        <v>1948</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B506" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C506" t="s">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="D506" t="s">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="E506" s="2" t="s">
-        <v>1951</v>
+        <v>1947</v>
       </c>
       <c r="F506" s="2" t="s">
-        <v>1952</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B507" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C507" t="s">
-        <v>1953</v>
+        <v>1949</v>
       </c>
       <c r="D507" t="s">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="E507" s="2" t="s">
-        <v>1955</v>
+        <v>1951</v>
       </c>
       <c r="F507" s="2" t="s">
-        <v>1956</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B508" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C508" t="s">
-        <v>1957</v>
+        <v>1953</v>
       </c>
       <c r="D508" t="s">
-        <v>1958</v>
+        <v>1954</v>
       </c>
       <c r="E508" s="2" t="s">
-        <v>1959</v>
+        <v>1955</v>
       </c>
       <c r="F508" s="2" t="s">
-        <v>1960</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B509" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C509" t="s">
-        <v>1961</v>
+        <v>1957</v>
       </c>
       <c r="D509" t="s">
-        <v>1962</v>
+        <v>1958</v>
       </c>
       <c r="E509" s="2" t="s">
-        <v>1963</v>
+        <v>1959</v>
       </c>
       <c r="F509" s="2" t="s">
-        <v>1964</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B510" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C510" t="s">
-        <v>1965</v>
+        <v>1961</v>
       </c>
       <c r="D510" t="s">
-        <v>1966</v>
+        <v>1962</v>
       </c>
       <c r="E510" s="2" t="s">
-        <v>1967</v>
+        <v>1963</v>
       </c>
       <c r="F510" s="2" t="s">
-        <v>1968</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B511" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C511" t="s">
-        <v>1969</v>
+        <v>1965</v>
       </c>
       <c r="D511" t="s">
-        <v>1970</v>
+        <v>1966</v>
       </c>
       <c r="E511" s="2" t="s">
-        <v>1971</v>
+        <v>1967</v>
       </c>
       <c r="F511" s="2" t="s">
-        <v>1972</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B512" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C512" t="s">
-        <v>1973</v>
+        <v>1969</v>
       </c>
       <c r="D512" t="s">
-        <v>1974</v>
+        <v>1970</v>
       </c>
       <c r="E512" s="2" t="s">
-        <v>1975</v>
+        <v>1971</v>
       </c>
       <c r="F512" s="2" t="s">
-        <v>1976</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B513" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C513" t="s">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="D513" t="s">
-        <v>1978</v>
+        <v>1974</v>
       </c>
       <c r="E513" s="2" t="s">
-        <v>1979</v>
+        <v>1975</v>
       </c>
       <c r="F513" s="2" t="s">
-        <v>1980</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B514" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C514" t="s">
-        <v>1981</v>
+        <v>1977</v>
       </c>
       <c r="D514" t="s">
-        <v>1982</v>
+        <v>1978</v>
       </c>
       <c r="E514" s="2" t="s">
-        <v>1983</v>
+        <v>1979</v>
       </c>
       <c r="F514" s="2" t="s">
-        <v>1984</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B515" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C515" t="s">
-        <v>1985</v>
+        <v>1981</v>
       </c>
       <c r="D515" t="s">
-        <v>1986</v>
+        <v>1982</v>
       </c>
       <c r="E515" s="2" t="s">
-        <v>1987</v>
+        <v>1983</v>
       </c>
       <c r="F515" s="2" t="s">
-        <v>1988</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B516" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C516" t="s">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="D516" t="s">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="E516" s="2" t="s">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="F516" s="2" t="s">
-        <v>1992</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B517" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C517" t="s">
-        <v>1993</v>
+        <v>1989</v>
       </c>
       <c r="D517" t="s">
-        <v>1994</v>
+        <v>1990</v>
       </c>
       <c r="E517" s="2" t="s">
-        <v>1995</v>
+        <v>1991</v>
       </c>
       <c r="F517" s="2" t="s">
-        <v>1996</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="B518" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C518" t="s">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="D518" t="s">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="E518" s="2" t="s">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="F518" s="2" t="s">
-        <v>2000</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>2001</v>
+        <v>1816</v>
       </c>
       <c r="B519" t="s">
-        <v>2002</v>
+        <v>1817</v>
       </c>
       <c r="C519" t="s">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="D519" t="s">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="E519" s="2" t="s">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="F519" s="2" t="s">
-        <v>2006</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C520" t="s">
         <v>2001</v>
       </c>
-      <c r="B520" t="s">
+      <c r="D520" t="s">
         <v>2002</v>
       </c>
-      <c r="C520" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E520" s="2" t="s">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="F520" s="2" t="s">
-        <v>2010</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="B521" t="s">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="C521" t="s">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="D521" t="s">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="E521" s="2" t="s">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="F521" s="2" t="s">
-        <v>2014</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="B522" t="s">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="C522" t="s">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="D522" t="s">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="E522" s="2" t="s">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="F522" s="2" t="s">
-        <v>2018</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="B523" t="s">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="C523" t="s">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="D523" t="s">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="E523" s="2" t="s">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="F523" s="2" t="s">
-        <v>2022</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="B524" t="s">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="C524" t="s">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D524" t="s">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E524" s="2" t="s">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="F524" s="2" t="s">
-        <v>2026</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>2027</v>
+        <v>2005</v>
       </c>
       <c r="B525" t="s">
-        <v>2028</v>
+        <v>2006</v>
       </c>
       <c r="C525" t="s">
-        <v>2029</v>
+        <v>2023</v>
       </c>
       <c r="D525" t="s">
-        <v>2030</v>
+        <v>2024</v>
       </c>
       <c r="E525" s="2" t="s">
-        <v>2031</v>
+        <v>2025</v>
       </c>
       <c r="F525" s="2" t="s">
-        <v>2032</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B526" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C526" t="s">
         <v>2027</v>
       </c>
-      <c r="B526" t="s">
+      <c r="D526" t="s">
         <v>2028</v>
       </c>
-      <c r="C526" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E526" s="2" t="s">
-        <v>2035</v>
+        <v>2029</v>
       </c>
       <c r="F526" s="2" t="s">
-        <v>2036</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="B527" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="C527" t="s">
-        <v>2037</v>
+        <v>2033</v>
       </c>
       <c r="D527" t="s">
-        <v>2038</v>
+        <v>2034</v>
       </c>
       <c r="E527" s="2" t="s">
-        <v>2039</v>
+        <v>2035</v>
       </c>
       <c r="F527" s="2" t="s">
-        <v>2040</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="B528" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="C528" t="s">
-        <v>2041</v>
+        <v>2037</v>
       </c>
       <c r="D528" t="s">
-        <v>2042</v>
+        <v>2038</v>
       </c>
       <c r="E528" s="2" t="s">
-        <v>2043</v>
+        <v>2039</v>
       </c>
       <c r="F528" s="2" t="s">
-        <v>2044</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="B529" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="C529" t="s">
-        <v>2045</v>
+        <v>2041</v>
       </c>
       <c r="D529" t="s">
-        <v>2046</v>
+        <v>2042</v>
       </c>
       <c r="E529" s="2" t="s">
-        <v>2047</v>
+        <v>2043</v>
       </c>
       <c r="F529" s="2" t="s">
-        <v>2048</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="B530" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="C530" t="s">
-        <v>2049</v>
+        <v>2045</v>
       </c>
       <c r="D530" t="s">
-        <v>2050</v>
+        <v>2046</v>
       </c>
       <c r="E530" s="2" t="s">
-        <v>2051</v>
+        <v>2047</v>
       </c>
       <c r="F530" s="2" t="s">
-        <v>2052</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="B531" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="C531" t="s">
-        <v>2053</v>
+        <v>2049</v>
       </c>
       <c r="D531" t="s">
-        <v>2054</v>
+        <v>2050</v>
       </c>
       <c r="E531" s="2" t="s">
-        <v>2055</v>
+        <v>2051</v>
       </c>
       <c r="F531" s="2" t="s">
-        <v>2056</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="B532" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="C532" t="s">
-        <v>2057</v>
+        <v>2053</v>
       </c>
       <c r="D532" t="s">
-        <v>2058</v>
+        <v>2054</v>
       </c>
       <c r="E532" s="2" t="s">
-        <v>2059</v>
+        <v>2055</v>
       </c>
       <c r="F532" s="2" t="s">
-        <v>2060</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="B533" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="C533" t="s">
-        <v>2061</v>
+        <v>2057</v>
       </c>
       <c r="D533" t="s">
-        <v>2062</v>
+        <v>2058</v>
       </c>
       <c r="E533" s="2" t="s">
-        <v>2063</v>
+        <v>2059</v>
       </c>
       <c r="F533" s="2" t="s">
-        <v>2064</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="B534" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="C534" t="s">
-        <v>1969</v>
+        <v>2061</v>
       </c>
       <c r="D534" t="s">
-        <v>1970</v>
+        <v>2062</v>
       </c>
       <c r="E534" s="2" t="s">
-        <v>1971</v>
+        <v>2063</v>
       </c>
       <c r="F534" s="2" t="s">
-        <v>1972</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="B535" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="C535" t="s">
-        <v>1973</v>
+        <v>2065</v>
       </c>
       <c r="D535" t="s">
-        <v>1974</v>
+        <v>2066</v>
       </c>
       <c r="E535" s="2" t="s">
-        <v>1975</v>
+        <v>2067</v>
       </c>
       <c r="F535" s="2" t="s">
-        <v>1976</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>2065</v>
+        <v>2031</v>
       </c>
       <c r="B536" t="s">
-        <v>2066</v>
+        <v>2032</v>
       </c>
       <c r="C536" t="s">
-        <v>544</v>
+        <v>1973</v>
       </c>
       <c r="D536" t="s">
-        <v>545</v>
+        <v>1974</v>
       </c>
       <c r="E536" s="2" t="s">
-        <v>1780</v>
+        <v>1975</v>
       </c>
       <c r="F536" s="2" t="s">
-        <v>1781</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>2065</v>
+        <v>2031</v>
       </c>
       <c r="B537" t="s">
-        <v>2066</v>
+        <v>2032</v>
       </c>
       <c r="C537" t="s">
-        <v>2067</v>
+        <v>1977</v>
       </c>
       <c r="D537" t="s">
-        <v>2068</v>
+        <v>1978</v>
       </c>
       <c r="E537" s="2" t="s">
-        <v>2069</v>
+        <v>1979</v>
       </c>
       <c r="F537" s="2" t="s">
-        <v>1674</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="B538" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="C538" t="s">
-        <v>2070</v>
+        <v>544</v>
       </c>
       <c r="D538" t="s">
-        <v>2071</v>
+        <v>545</v>
       </c>
       <c r="E538" s="2" t="s">
-        <v>2072</v>
+        <v>1784</v>
       </c>
       <c r="F538" s="2" t="s">
-        <v>2073</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="B539" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="C539" t="s">
-        <v>2074</v>
+        <v>2071</v>
       </c>
       <c r="D539" t="s">
-        <v>2075</v>
+        <v>2072</v>
       </c>
       <c r="E539" s="2" t="s">
-        <v>2076</v>
+        <v>2073</v>
       </c>
       <c r="F539" s="2" t="s">
-        <v>2077</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="B540" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="C540" t="s">
-        <v>960</v>
+        <v>2074</v>
       </c>
       <c r="D540" t="s">
-        <v>961</v>
+        <v>2075</v>
       </c>
       <c r="E540" s="2" t="s">
-        <v>2078</v>
+        <v>2076</v>
       </c>
       <c r="F540" s="2" t="s">
-        <v>2079</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="B541" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="C541" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D541" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E541" s="2" t="s">
         <v>2080</v>
       </c>
-      <c r="D541" t="s">
+      <c r="F541" s="2" t="s">
         <v>2081</v>
-      </c>
-[...4 lines deleted...]
-        <v>2083</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="B542" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="C542" t="s">
-        <v>2084</v>
+        <v>964</v>
       </c>
       <c r="D542" t="s">
-        <v>2085</v>
+        <v>965</v>
       </c>
       <c r="E542" s="2" t="s">
-        <v>2086</v>
+        <v>2082</v>
       </c>
       <c r="F542" s="2" t="s">
-        <v>2087</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="B543" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="C543" t="s">
-        <v>306</v>
+        <v>2084</v>
       </c>
       <c r="D543" t="s">
-        <v>307</v>
+        <v>2085</v>
       </c>
       <c r="E543" s="2" t="s">
-        <v>308</v>
+        <v>2086</v>
       </c>
       <c r="F543" s="2" t="s">
-        <v>309</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="B544" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="C544" t="s">
         <v>2088</v>
       </c>
       <c r="D544" t="s">
         <v>2089</v>
       </c>
       <c r="E544" s="2" t="s">
         <v>2090</v>
       </c>
       <c r="F544" s="2" t="s">
         <v>2091</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="B545" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="C545" t="s">
-        <v>2092</v>
+        <v>306</v>
       </c>
       <c r="D545" t="s">
-        <v>2093</v>
+        <v>307</v>
       </c>
       <c r="E545" s="2" t="s">
-        <v>2094</v>
+        <v>308</v>
       </c>
       <c r="F545" s="2" t="s">
-        <v>2095</v>
+        <v>309</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="B546" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="C546" t="s">
-        <v>2096</v>
+        <v>2092</v>
       </c>
       <c r="D546" t="s">
-        <v>2097</v>
+        <v>2093</v>
       </c>
       <c r="E546" s="2" t="s">
-        <v>2098</v>
+        <v>2094</v>
       </c>
       <c r="F546" s="2" t="s">
-        <v>2099</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="B547" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="C547" t="s">
-        <v>314</v>
+        <v>2096</v>
       </c>
       <c r="D547" t="s">
-        <v>315</v>
+        <v>2097</v>
       </c>
       <c r="E547" s="2" t="s">
-        <v>316</v>
+        <v>2098</v>
       </c>
       <c r="F547" s="2" t="s">
-        <v>317</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="B548" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="C548" t="s">
         <v>2100</v>
       </c>
       <c r="D548" t="s">
         <v>2101</v>
       </c>
       <c r="E548" s="2" t="s">
         <v>2102</v>
       </c>
       <c r="F548" s="2" t="s">
         <v>2103</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="B549" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="C549" t="s">
-        <v>2104</v>
+        <v>314</v>
       </c>
       <c r="D549" t="s">
-        <v>2105</v>
+        <v>315</v>
       </c>
       <c r="E549" s="2" t="s">
-        <v>2106</v>
+        <v>316</v>
       </c>
       <c r="F549" s="2" t="s">
-        <v>2107</v>
+        <v>317</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="B550" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="C550" t="s">
-        <v>318</v>
+        <v>2104</v>
       </c>
       <c r="D550" t="s">
-        <v>319</v>
+        <v>2105</v>
       </c>
       <c r="E550" s="2" t="s">
-        <v>320</v>
+        <v>2106</v>
       </c>
       <c r="F550" s="2" t="s">
-        <v>321</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="B551" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="C551" t="s">
-        <v>925</v>
+        <v>2108</v>
       </c>
       <c r="D551" t="s">
-        <v>926</v>
+        <v>2109</v>
       </c>
       <c r="E551" s="2" t="s">
-        <v>1232</v>
+        <v>2110</v>
       </c>
       <c r="F551" s="2" t="s">
-        <v>1233</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="B552" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="C552" t="s">
-        <v>929</v>
+        <v>318</v>
       </c>
       <c r="D552" t="s">
-        <v>930</v>
+        <v>319</v>
       </c>
       <c r="E552" s="2" t="s">
-        <v>2108</v>
+        <v>320</v>
       </c>
       <c r="F552" s="2" t="s">
-        <v>2109</v>
+        <v>321</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="B553" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="C553" t="s">
-        <v>322</v>
+        <v>929</v>
       </c>
       <c r="D553" t="s">
-        <v>323</v>
+        <v>930</v>
       </c>
       <c r="E553" s="2" t="s">
-        <v>324</v>
+        <v>1236</v>
       </c>
       <c r="F553" s="2" t="s">
-        <v>325</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="B554" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="C554" t="s">
-        <v>2110</v>
+        <v>933</v>
       </c>
       <c r="D554" t="s">
-        <v>2111</v>
+        <v>934</v>
       </c>
       <c r="E554" s="2" t="s">
         <v>2112</v>
       </c>
       <c r="F554" s="2" t="s">
         <v>2113</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="B555" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="C555" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="D555" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="E555" s="2" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F555" s="2" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B556" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C556" t="s">
         <v>2114</v>
       </c>
-      <c r="B556" t="s">
+      <c r="D556" t="s">
         <v>2115</v>
       </c>
-      <c r="C556" t="s">
+      <c r="E556" s="2" t="s">
         <v>2116</v>
       </c>
-      <c r="D556" t="s">
+      <c r="F556" s="2" t="s">
         <v>2117</v>
-      </c>
-[...4 lines deleted...]
-        <v>2119</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>2114</v>
+        <v>2069</v>
       </c>
       <c r="B557" t="s">
-        <v>2115</v>
+        <v>2070</v>
       </c>
       <c r="C557" t="s">
-        <v>2120</v>
+        <v>330</v>
       </c>
       <c r="D557" t="s">
-        <v>2121</v>
+        <v>331</v>
       </c>
       <c r="E557" s="2" t="s">
-        <v>2122</v>
+        <v>332</v>
       </c>
       <c r="F557" s="2" t="s">
-        <v>2123</v>
+        <v>333</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
       <c r="B558" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="C558" t="s">
-        <v>2124</v>
+        <v>2120</v>
       </c>
       <c r="D558" t="s">
-        <v>2125</v>
+        <v>2121</v>
       </c>
       <c r="E558" s="2" t="s">
-        <v>2126</v>
+        <v>2122</v>
       </c>
       <c r="F558" s="2" t="s">
-        <v>2127</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
       <c r="B559" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="C559" t="s">
-        <v>2128</v>
+        <v>2124</v>
       </c>
       <c r="D559" t="s">
-        <v>2129</v>
+        <v>2125</v>
       </c>
       <c r="E559" s="2" t="s">
-        <v>2130</v>
+        <v>2126</v>
       </c>
       <c r="F559" s="2" t="s">
-        <v>2131</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
       <c r="B560" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="C560" t="s">
-        <v>2132</v>
+        <v>2128</v>
       </c>
       <c r="D560" t="s">
-        <v>2133</v>
+        <v>2129</v>
       </c>
       <c r="E560" s="2" t="s">
-        <v>2134</v>
+        <v>2130</v>
       </c>
       <c r="F560" s="2" t="s">
-        <v>2135</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
       <c r="B561" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="C561" t="s">
-        <v>2136</v>
+        <v>2132</v>
       </c>
       <c r="D561" t="s">
-        <v>2137</v>
+        <v>2133</v>
       </c>
       <c r="E561" s="2" t="s">
-        <v>2138</v>
+        <v>2134</v>
       </c>
       <c r="F561" s="2" t="s">
-        <v>2139</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
       <c r="B562" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="C562" t="s">
-        <v>2140</v>
+        <v>2136</v>
       </c>
       <c r="D562" t="s">
-        <v>2141</v>
+        <v>2137</v>
       </c>
       <c r="E562" s="2" t="s">
-        <v>2142</v>
+        <v>2138</v>
       </c>
       <c r="F562" s="2" t="s">
-        <v>2143</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
       <c r="B563" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="C563" t="s">
-        <v>2144</v>
+        <v>2140</v>
       </c>
       <c r="D563" t="s">
-        <v>2145</v>
+        <v>2141</v>
       </c>
       <c r="E563" s="2" t="s">
-        <v>2146</v>
+        <v>2142</v>
       </c>
       <c r="F563" s="2" t="s">
-        <v>2147</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
       <c r="B564" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="C564" t="s">
-        <v>2148</v>
+        <v>2144</v>
       </c>
       <c r="D564" t="s">
-        <v>2149</v>
+        <v>2145</v>
       </c>
       <c r="E564" s="2" t="s">
-        <v>2150</v>
+        <v>2146</v>
       </c>
       <c r="F564" s="2" t="s">
-        <v>2151</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
       <c r="B565" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="C565" t="s">
-        <v>2152</v>
+        <v>2148</v>
       </c>
       <c r="D565" t="s">
-        <v>2153</v>
+        <v>2149</v>
       </c>
       <c r="E565" s="2" t="s">
-        <v>2154</v>
+        <v>2150</v>
       </c>
       <c r="F565" s="2" t="s">
-        <v>2155</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
       <c r="B566" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="C566" t="s">
-        <v>2156</v>
+        <v>2152</v>
       </c>
       <c r="D566" t="s">
-        <v>2157</v>
+        <v>2153</v>
       </c>
       <c r="E566" s="2" t="s">
-        <v>2158</v>
+        <v>2154</v>
       </c>
       <c r="F566" s="2" t="s">
-        <v>2159</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
       <c r="B567" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="C567" t="s">
-        <v>2160</v>
+        <v>2156</v>
       </c>
       <c r="D567" t="s">
-        <v>2161</v>
+        <v>2157</v>
       </c>
       <c r="E567" s="2" t="s">
-        <v>2162</v>
+        <v>2158</v>
       </c>
       <c r="F567" s="2" t="s">
-        <v>2163</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
       <c r="B568" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="C568" t="s">
-        <v>2164</v>
+        <v>2160</v>
       </c>
       <c r="D568" t="s">
-        <v>2165</v>
+        <v>2161</v>
       </c>
       <c r="E568" s="2" t="s">
-        <v>2166</v>
+        <v>2162</v>
       </c>
       <c r="F568" s="2" t="s">
-        <v>2167</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
       <c r="B569" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="C569" t="s">
-        <v>2168</v>
+        <v>2164</v>
       </c>
       <c r="D569" t="s">
-        <v>2169</v>
+        <v>2165</v>
       </c>
       <c r="E569" s="2" t="s">
-        <v>2170</v>
+        <v>2166</v>
       </c>
       <c r="F569" s="2" t="s">
-        <v>2171</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
       <c r="B570" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="C570" t="s">
-        <v>2172</v>
+        <v>2168</v>
       </c>
       <c r="D570" t="s">
-        <v>2173</v>
+        <v>2169</v>
       </c>
       <c r="E570" s="2" t="s">
-        <v>2174</v>
+        <v>2170</v>
       </c>
       <c r="F570" s="2" t="s">
-        <v>2175</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>2176</v>
+        <v>2118</v>
       </c>
       <c r="B571" t="s">
-        <v>2177</v>
+        <v>2119</v>
       </c>
       <c r="C571" t="s">
-        <v>2178</v>
+        <v>2172</v>
       </c>
       <c r="D571" t="s">
-        <v>2179</v>
+        <v>2173</v>
       </c>
       <c r="E571" s="2" t="s">
-        <v>2180</v>
+        <v>2174</v>
       </c>
       <c r="F571" s="2" t="s">
-        <v>2181</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B572" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C572" t="s">
         <v>2176</v>
       </c>
-      <c r="B572" t="s">
+      <c r="D572" t="s">
         <v>2177</v>
       </c>
-      <c r="C572" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E572" s="2" t="s">
-        <v>2184</v>
+        <v>2178</v>
       </c>
       <c r="F572" s="2" t="s">
-        <v>2185</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
-        <v>2176</v>
+        <v>2180</v>
       </c>
       <c r="B573" t="s">
-        <v>2177</v>
+        <v>2181</v>
       </c>
       <c r="C573" t="s">
-        <v>318</v>
+        <v>2182</v>
       </c>
       <c r="D573" t="s">
-        <v>319</v>
+        <v>2183</v>
       </c>
       <c r="E573" s="2" t="s">
-        <v>2186</v>
+        <v>2184</v>
       </c>
       <c r="F573" s="2" t="s">
-        <v>2187</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>2176</v>
+        <v>2180</v>
       </c>
       <c r="B574" t="s">
-        <v>2177</v>
+        <v>2181</v>
       </c>
       <c r="C574" t="s">
+        <v>2186</v>
+      </c>
+      <c r="D574" t="s">
+        <v>2187</v>
+      </c>
+      <c r="E574" s="2" t="s">
         <v>2188</v>
       </c>
-      <c r="D574" t="s">
+      <c r="F574" s="2" t="s">
         <v>2189</v>
-      </c>
-[...4 lines deleted...]
-        <v>2191</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>2192</v>
+        <v>2180</v>
       </c>
       <c r="B575" t="s">
-        <v>2193</v>
+        <v>2181</v>
       </c>
       <c r="C575" t="s">
-        <v>2194</v>
+        <v>318</v>
       </c>
       <c r="D575" t="s">
-        <v>2195</v>
+        <v>319</v>
       </c>
       <c r="E575" s="2" t="s">
-        <v>2196</v>
+        <v>2190</v>
       </c>
       <c r="F575" s="2" t="s">
-        <v>2197</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B576" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C576" t="s">
         <v>2192</v>
       </c>
-      <c r="B576" t="s">
+      <c r="D576" t="s">
         <v>2193</v>
       </c>
-      <c r="C576" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E576" s="2" t="s">
-        <v>2200</v>
+        <v>2194</v>
       </c>
       <c r="F576" s="2" t="s">
-        <v>2201</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
-        <v>2192</v>
+        <v>2196</v>
       </c>
       <c r="B577" t="s">
-        <v>2193</v>
+        <v>2197</v>
       </c>
       <c r="C577" t="s">
-        <v>2202</v>
+        <v>2198</v>
       </c>
       <c r="D577" t="s">
-        <v>2203</v>
+        <v>2199</v>
       </c>
       <c r="E577" s="2" t="s">
-        <v>2204</v>
+        <v>2200</v>
       </c>
       <c r="F577" s="2" t="s">
-        <v>2205</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>2192</v>
+        <v>2196</v>
       </c>
       <c r="B578" t="s">
-        <v>2193</v>
+        <v>2197</v>
       </c>
       <c r="C578" t="s">
-        <v>2206</v>
+        <v>2202</v>
       </c>
       <c r="D578" t="s">
-        <v>2207</v>
+        <v>2203</v>
       </c>
       <c r="E578" s="2" t="s">
-        <v>2208</v>
+        <v>2204</v>
       </c>
       <c r="F578" s="2" t="s">
-        <v>2209</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>2192</v>
+        <v>2196</v>
       </c>
       <c r="B579" t="s">
-        <v>2193</v>
+        <v>2197</v>
       </c>
       <c r="C579" t="s">
-        <v>2210</v>
+        <v>2206</v>
       </c>
       <c r="D579" t="s">
-        <v>2211</v>
+        <v>2207</v>
       </c>
       <c r="E579" s="2" t="s">
-        <v>2212</v>
+        <v>2208</v>
       </c>
       <c r="F579" s="2" t="s">
-        <v>2213</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>2192</v>
+        <v>2196</v>
       </c>
       <c r="B580" t="s">
-        <v>2193</v>
+        <v>2197</v>
       </c>
       <c r="C580" t="s">
-        <v>2214</v>
+        <v>2210</v>
       </c>
       <c r="D580" t="s">
-        <v>2215</v>
+        <v>2211</v>
       </c>
       <c r="E580" s="2" t="s">
-        <v>2216</v>
+        <v>2212</v>
       </c>
       <c r="F580" s="2" t="s">
-        <v>2217</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>2192</v>
+        <v>2196</v>
       </c>
       <c r="B581" t="s">
-        <v>2193</v>
+        <v>2197</v>
       </c>
       <c r="C581" t="s">
-        <v>2218</v>
+        <v>2214</v>
       </c>
       <c r="D581" t="s">
-        <v>2219</v>
+        <v>2215</v>
       </c>
       <c r="E581" s="2" t="s">
-        <v>2220</v>
+        <v>2216</v>
       </c>
       <c r="F581" s="2" t="s">
-        <v>2221</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>2192</v>
+        <v>2196</v>
       </c>
       <c r="B582" t="s">
-        <v>2193</v>
+        <v>2197</v>
       </c>
       <c r="C582" t="s">
-        <v>2222</v>
+        <v>2218</v>
       </c>
       <c r="D582" t="s">
-        <v>2223</v>
+        <v>2219</v>
       </c>
       <c r="E582" s="2" t="s">
-        <v>2224</v>
+        <v>2220</v>
       </c>
       <c r="F582" s="2" t="s">
-        <v>2225</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>2192</v>
+        <v>2196</v>
       </c>
       <c r="B583" t="s">
-        <v>2193</v>
+        <v>2197</v>
       </c>
       <c r="C583" t="s">
-        <v>2226</v>
+        <v>2222</v>
       </c>
       <c r="D583" t="s">
-        <v>2227</v>
+        <v>2223</v>
       </c>
       <c r="E583" s="2" t="s">
-        <v>2228</v>
+        <v>2224</v>
       </c>
       <c r="F583" s="2" t="s">
-        <v>2229</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>2230</v>
+        <v>2196</v>
       </c>
       <c r="B584" t="s">
-        <v>2231</v>
+        <v>2197</v>
       </c>
       <c r="C584" t="s">
-        <v>2232</v>
+        <v>2226</v>
       </c>
       <c r="D584" t="s">
-        <v>2233</v>
+        <v>2227</v>
       </c>
       <c r="E584" s="2" t="s">
-        <v>2234</v>
+        <v>2228</v>
       </c>
       <c r="F584" s="2" t="s">
-        <v>2235</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B585" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C585" t="s">
         <v>2230</v>
       </c>
-      <c r="B585" t="s">
+      <c r="D585" t="s">
         <v>2231</v>
       </c>
-      <c r="C585" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E585" s="2" t="s">
-        <v>2238</v>
+        <v>2232</v>
       </c>
       <c r="F585" s="2" t="s">
-        <v>2239</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>2230</v>
+        <v>2234</v>
       </c>
       <c r="B586" t="s">
-        <v>2231</v>
+        <v>2235</v>
       </c>
       <c r="C586" t="s">
-        <v>2240</v>
+        <v>2236</v>
       </c>
       <c r="D586" t="s">
-        <v>2241</v>
+        <v>2237</v>
       </c>
       <c r="E586" s="2" t="s">
-        <v>2242</v>
+        <v>2238</v>
       </c>
       <c r="F586" s="2" t="s">
-        <v>2243</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>2230</v>
+        <v>2234</v>
       </c>
       <c r="B587" t="s">
-        <v>2231</v>
+        <v>2235</v>
       </c>
       <c r="C587" t="s">
-        <v>2244</v>
+        <v>2240</v>
       </c>
       <c r="D587" t="s">
-        <v>2245</v>
+        <v>2241</v>
       </c>
       <c r="E587" s="2" t="s">
-        <v>2246</v>
+        <v>2242</v>
       </c>
       <c r="F587" s="2" t="s">
-        <v>2247</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>2230</v>
+        <v>2234</v>
       </c>
       <c r="B588" t="s">
-        <v>2231</v>
+        <v>2235</v>
       </c>
       <c r="C588" t="s">
-        <v>2248</v>
+        <v>2244</v>
       </c>
       <c r="D588" t="s">
-        <v>2249</v>
+        <v>2245</v>
       </c>
       <c r="E588" s="2" t="s">
-        <v>2250</v>
+        <v>2246</v>
       </c>
       <c r="F588" s="2" t="s">
-        <v>2251</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>2230</v>
+        <v>2234</v>
       </c>
       <c r="B589" t="s">
-        <v>2231</v>
+        <v>2235</v>
       </c>
       <c r="C589" t="s">
-        <v>2252</v>
+        <v>2248</v>
       </c>
       <c r="D589" t="s">
-        <v>2253</v>
+        <v>2249</v>
       </c>
       <c r="E589" s="2" t="s">
-        <v>2254</v>
+        <v>2250</v>
       </c>
       <c r="F589" s="2" t="s">
-        <v>2255</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
-        <v>2230</v>
+        <v>2234</v>
       </c>
       <c r="B590" t="s">
-        <v>2231</v>
+        <v>2235</v>
       </c>
       <c r="C590" t="s">
-        <v>2256</v>
+        <v>2252</v>
       </c>
       <c r="D590" t="s">
-        <v>2257</v>
+        <v>2253</v>
       </c>
       <c r="E590" s="2" t="s">
-        <v>2258</v>
+        <v>2254</v>
       </c>
       <c r="F590" s="2" t="s">
-        <v>2259</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>2230</v>
+        <v>2234</v>
       </c>
       <c r="B591" t="s">
-        <v>2231</v>
+        <v>2235</v>
       </c>
       <c r="C591" t="s">
-        <v>2260</v>
+        <v>2256</v>
       </c>
       <c r="D591" t="s">
-        <v>2261</v>
+        <v>2257</v>
       </c>
       <c r="E591" s="2" t="s">
-        <v>2262</v>
+        <v>2258</v>
       </c>
       <c r="F591" s="2" t="s">
-        <v>2263</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>2230</v>
+        <v>2234</v>
       </c>
       <c r="B592" t="s">
-        <v>2231</v>
+        <v>2235</v>
       </c>
       <c r="C592" t="s">
-        <v>2264</v>
+        <v>2260</v>
       </c>
       <c r="D592" t="s">
-        <v>2265</v>
+        <v>2261</v>
       </c>
       <c r="E592" s="2" t="s">
-        <v>2266</v>
+        <v>2262</v>
       </c>
       <c r="F592" s="2" t="s">
-        <v>2267</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
-        <v>2230</v>
+        <v>2234</v>
       </c>
       <c r="B593" t="s">
-        <v>2231</v>
+        <v>2235</v>
       </c>
       <c r="C593" t="s">
-        <v>2268</v>
+        <v>2264</v>
       </c>
       <c r="D593" t="s">
-        <v>2269</v>
+        <v>2265</v>
       </c>
       <c r="E593" s="2" t="s">
-        <v>2270</v>
+        <v>2266</v>
       </c>
       <c r="F593" s="2" t="s">
-        <v>2271</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>2230</v>
+        <v>2234</v>
       </c>
       <c r="B594" t="s">
-        <v>2231</v>
+        <v>2235</v>
       </c>
       <c r="C594" t="s">
-        <v>2272</v>
+        <v>2268</v>
       </c>
       <c r="D594" t="s">
-        <v>2273</v>
+        <v>2269</v>
       </c>
       <c r="E594" s="2" t="s">
-        <v>2274</v>
+        <v>2270</v>
       </c>
       <c r="F594" s="2" t="s">
-        <v>2275</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>2230</v>
+        <v>2234</v>
       </c>
       <c r="B595" t="s">
-        <v>2231</v>
+        <v>2235</v>
       </c>
       <c r="C595" t="s">
-        <v>2276</v>
+        <v>2272</v>
       </c>
       <c r="D595" t="s">
-        <v>2277</v>
+        <v>2273</v>
       </c>
       <c r="E595" s="2" t="s">
-        <v>2278</v>
+        <v>2274</v>
       </c>
       <c r="F595" s="2" t="s">
-        <v>2279</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
-        <v>2230</v>
+        <v>2234</v>
       </c>
       <c r="B596" t="s">
-        <v>2231</v>
+        <v>2235</v>
       </c>
       <c r="C596" t="s">
-        <v>2280</v>
+        <v>2276</v>
       </c>
       <c r="D596" t="s">
-        <v>2281</v>
+        <v>2277</v>
       </c>
       <c r="E596" s="2" t="s">
-        <v>2282</v>
+        <v>2278</v>
       </c>
       <c r="F596" s="2" t="s">
-        <v>2283</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>2230</v>
+        <v>2234</v>
       </c>
       <c r="B597" t="s">
-        <v>2231</v>
+        <v>2235</v>
       </c>
       <c r="C597" t="s">
-        <v>2284</v>
+        <v>2280</v>
       </c>
       <c r="D597" t="s">
-        <v>2285</v>
+        <v>2281</v>
       </c>
       <c r="E597" s="2" t="s">
-        <v>2286</v>
+        <v>2282</v>
       </c>
       <c r="F597" s="2" t="s">
-        <v>2287</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>2230</v>
+        <v>2234</v>
       </c>
       <c r="B598" t="s">
-        <v>2231</v>
+        <v>2235</v>
       </c>
       <c r="C598" t="s">
-        <v>2288</v>
+        <v>2284</v>
       </c>
       <c r="D598" t="s">
-        <v>2289</v>
+        <v>2285</v>
       </c>
       <c r="E598" s="2" t="s">
-        <v>2290</v>
+        <v>2286</v>
       </c>
       <c r="F598" s="2" t="s">
-        <v>2291</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>2230</v>
+        <v>2234</v>
       </c>
       <c r="B599" t="s">
-        <v>2231</v>
+        <v>2235</v>
       </c>
       <c r="C599" t="s">
-        <v>2292</v>
+        <v>2288</v>
       </c>
       <c r="D599" t="s">
-        <v>2293</v>
+        <v>2289</v>
       </c>
       <c r="E599" s="2" t="s">
-        <v>2294</v>
+        <v>2290</v>
       </c>
       <c r="F599" s="2" t="s">
-        <v>2295</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>2230</v>
+        <v>2234</v>
       </c>
       <c r="B600" t="s">
-        <v>2231</v>
+        <v>2235</v>
       </c>
       <c r="C600" t="s">
-        <v>2296</v>
+        <v>2292</v>
       </c>
       <c r="D600" t="s">
-        <v>2297</v>
+        <v>2293</v>
       </c>
       <c r="E600" s="2" t="s">
-        <v>2298</v>
+        <v>2294</v>
       </c>
       <c r="F600" s="2" t="s">
-        <v>2299</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>2300</v>
+        <v>2234</v>
       </c>
       <c r="B601" t="s">
-        <v>2301</v>
+        <v>2235</v>
       </c>
       <c r="C601" t="s">
-        <v>2302</v>
+        <v>2296</v>
       </c>
       <c r="D601" t="s">
-        <v>2303</v>
+        <v>2297</v>
       </c>
       <c r="E601" s="2" t="s">
-        <v>2304</v>
+        <v>2298</v>
       </c>
       <c r="F601" s="2" t="s">
-        <v>2305</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B602" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C602" t="s">
         <v>2300</v>
       </c>
-      <c r="B602" t="s">
+      <c r="D602" t="s">
         <v>2301</v>
       </c>
-      <c r="C602" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E602" s="2" t="s">
-        <v>2308</v>
+        <v>2302</v>
       </c>
       <c r="F602" s="2" t="s">
-        <v>2309</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>2300</v>
+        <v>2234</v>
       </c>
       <c r="B603" t="s">
-        <v>2301</v>
+        <v>2235</v>
       </c>
       <c r="C603" t="s">
-        <v>2310</v>
+        <v>2304</v>
       </c>
       <c r="D603" t="s">
-        <v>2311</v>
+        <v>2305</v>
       </c>
       <c r="E603" s="2" t="s">
-        <v>2312</v>
+        <v>2306</v>
       </c>
       <c r="F603" s="2" t="s">
-        <v>2313</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>2300</v>
+        <v>2308</v>
       </c>
       <c r="B604" t="s">
-        <v>2301</v>
+        <v>2309</v>
       </c>
       <c r="C604" t="s">
-        <v>314</v>
+        <v>2310</v>
       </c>
       <c r="D604" t="s">
-        <v>315</v>
+        <v>2311</v>
       </c>
       <c r="E604" s="2" t="s">
-        <v>316</v>
+        <v>2312</v>
       </c>
       <c r="F604" s="2" t="s">
-        <v>317</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>2300</v>
+        <v>2308</v>
       </c>
       <c r="B605" t="s">
-        <v>2301</v>
+        <v>2309</v>
       </c>
       <c r="C605" t="s">
         <v>2314</v>
       </c>
       <c r="D605" t="s">
         <v>2315</v>
       </c>
       <c r="E605" s="2" t="s">
         <v>2316</v>
       </c>
       <c r="F605" s="2" t="s">
         <v>2317</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
+        <v>2308</v>
+      </c>
+      <c r="B606" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C606" t="s">
         <v>2318</v>
       </c>
-      <c r="B606" t="s">
+      <c r="D606" t="s">
         <v>2319</v>
       </c>
-      <c r="C606" t="s">
+      <c r="E606" s="2" t="s">
         <v>2320</v>
       </c>
-      <c r="D606" t="s">
+      <c r="F606" s="2" t="s">
         <v>2321</v>
-      </c>
-[...4 lines deleted...]
-        <v>2323</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
-        <v>2318</v>
+        <v>2308</v>
       </c>
       <c r="B607" t="s">
-        <v>2319</v>
+        <v>2309</v>
       </c>
       <c r="C607" t="s">
-        <v>2324</v>
+        <v>314</v>
       </c>
       <c r="D607" t="s">
-        <v>2325</v>
+        <v>315</v>
       </c>
       <c r="E607" s="2" t="s">
-        <v>2326</v>
+        <v>316</v>
       </c>
       <c r="F607" s="2" t="s">
-        <v>2327</v>
+        <v>317</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>2318</v>
+        <v>2308</v>
       </c>
       <c r="B608" t="s">
-        <v>2319</v>
+        <v>2309</v>
       </c>
       <c r="C608" t="s">
-        <v>2328</v>
+        <v>2322</v>
       </c>
       <c r="D608" t="s">
-        <v>2329</v>
+        <v>2323</v>
       </c>
       <c r="E608" s="2" t="s">
-        <v>2330</v>
+        <v>2324</v>
       </c>
       <c r="F608" s="2" t="s">
-        <v>2331</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>2318</v>
+        <v>2326</v>
       </c>
       <c r="B609" t="s">
-        <v>2319</v>
+        <v>2327</v>
       </c>
       <c r="C609" t="s">
-        <v>2332</v>
+        <v>2328</v>
       </c>
       <c r="D609" t="s">
-        <v>2333</v>
+        <v>2329</v>
       </c>
       <c r="E609" s="2" t="s">
-        <v>2334</v>
+        <v>2330</v>
       </c>
       <c r="F609" s="2" t="s">
-        <v>2335</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>2318</v>
+        <v>2326</v>
       </c>
       <c r="B610" t="s">
-        <v>2319</v>
+        <v>2327</v>
       </c>
       <c r="C610" t="s">
-        <v>2336</v>
+        <v>2332</v>
       </c>
       <c r="D610" t="s">
-        <v>2337</v>
+        <v>2333</v>
       </c>
       <c r="E610" s="2" t="s">
-        <v>2338</v>
+        <v>2334</v>
       </c>
       <c r="F610" s="2" t="s">
-        <v>2339</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>2318</v>
+        <v>2326</v>
       </c>
       <c r="B611" t="s">
-        <v>2319</v>
+        <v>2327</v>
       </c>
       <c r="C611" t="s">
-        <v>2340</v>
+        <v>2336</v>
       </c>
       <c r="D611" t="s">
-        <v>2341</v>
+        <v>2337</v>
       </c>
       <c r="E611" s="2" t="s">
-        <v>2342</v>
+        <v>2338</v>
       </c>
       <c r="F611" s="2" t="s">
-        <v>2343</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>2318</v>
+        <v>2326</v>
       </c>
       <c r="B612" t="s">
-        <v>2319</v>
+        <v>2327</v>
       </c>
       <c r="C612" t="s">
-        <v>2344</v>
+        <v>2340</v>
       </c>
       <c r="D612" t="s">
-        <v>2345</v>
+        <v>2341</v>
       </c>
       <c r="E612" s="2" t="s">
-        <v>2346</v>
+        <v>2342</v>
       </c>
       <c r="F612" s="2" t="s">
-        <v>2347</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>2318</v>
+        <v>2326</v>
       </c>
       <c r="B613" t="s">
-        <v>2319</v>
+        <v>2327</v>
       </c>
       <c r="C613" t="s">
-        <v>2348</v>
+        <v>2344</v>
       </c>
       <c r="D613" t="s">
-        <v>2349</v>
+        <v>2345</v>
       </c>
       <c r="E613" s="2" t="s">
-        <v>2350</v>
+        <v>2346</v>
       </c>
       <c r="F613" s="2" t="s">
-        <v>2351</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>2318</v>
+        <v>2326</v>
       </c>
       <c r="B614" t="s">
-        <v>2319</v>
+        <v>2327</v>
       </c>
       <c r="C614" t="s">
-        <v>2352</v>
+        <v>2348</v>
       </c>
       <c r="D614" t="s">
-        <v>2353</v>
+        <v>2349</v>
       </c>
       <c r="E614" s="2" t="s">
-        <v>2354</v>
+        <v>2350</v>
       </c>
       <c r="F614" s="2" t="s">
-        <v>2355</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>2318</v>
+        <v>2326</v>
       </c>
       <c r="B615" t="s">
-        <v>2319</v>
+        <v>2327</v>
       </c>
       <c r="C615" t="s">
-        <v>2356</v>
+        <v>2352</v>
       </c>
       <c r="D615" t="s">
-        <v>2357</v>
+        <v>2353</v>
       </c>
       <c r="E615" s="2" t="s">
-        <v>2358</v>
+        <v>2354</v>
       </c>
       <c r="F615" s="2" t="s">
-        <v>2359</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>2318</v>
+        <v>2326</v>
       </c>
       <c r="B616" t="s">
-        <v>2319</v>
+        <v>2327</v>
       </c>
       <c r="C616" t="s">
-        <v>933</v>
+        <v>2356</v>
       </c>
       <c r="D616" t="s">
-        <v>934</v>
+        <v>2357</v>
       </c>
       <c r="E616" s="2" t="s">
-        <v>2360</v>
+        <v>2358</v>
       </c>
       <c r="F616" s="2" t="s">
-        <v>2361</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
-        <v>2318</v>
+        <v>2326</v>
       </c>
       <c r="B617" t="s">
-        <v>2319</v>
+        <v>2327</v>
       </c>
       <c r="C617" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D617" t="s">
+        <v>2361</v>
+      </c>
+      <c r="E617" s="2" t="s">
         <v>2362</v>
       </c>
-      <c r="D617" t="s">
+      <c r="F617" s="2" t="s">
         <v>2363</v>
-      </c>
-[...4 lines deleted...]
-        <v>2365</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>2318</v>
+        <v>2326</v>
       </c>
       <c r="B618" t="s">
-        <v>2319</v>
+        <v>2327</v>
       </c>
       <c r="C618" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D618" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E618" s="2" t="s">
         <v>2366</v>
       </c>
-      <c r="D618" t="s">
+      <c r="F618" s="2" t="s">
         <v>2367</v>
-      </c>
-[...4 lines deleted...]
-        <v>2369</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>2318</v>
+        <v>2326</v>
       </c>
       <c r="B619" t="s">
-        <v>2319</v>
+        <v>2327</v>
       </c>
       <c r="C619" t="s">
-        <v>2370</v>
+        <v>937</v>
       </c>
       <c r="D619" t="s">
-        <v>2371</v>
+        <v>938</v>
       </c>
       <c r="E619" s="2" t="s">
-        <v>2372</v>
+        <v>2368</v>
       </c>
       <c r="F619" s="2" t="s">
-        <v>2373</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>2318</v>
+        <v>2326</v>
       </c>
       <c r="B620" t="s">
-        <v>2319</v>
+        <v>2327</v>
       </c>
       <c r="C620" t="s">
-        <v>2374</v>
+        <v>2370</v>
       </c>
       <c r="D620" t="s">
-        <v>2375</v>
+        <v>2371</v>
       </c>
       <c r="E620" s="2" t="s">
-        <v>2376</v>
+        <v>2372</v>
       </c>
       <c r="F620" s="2" t="s">
-        <v>2377</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>2378</v>
+        <v>2326</v>
       </c>
       <c r="B621" t="s">
-        <v>2379</v>
+        <v>2327</v>
       </c>
       <c r="C621" t="s">
-        <v>2380</v>
+        <v>2374</v>
       </c>
       <c r="D621" t="s">
-        <v>2381</v>
+        <v>2375</v>
       </c>
       <c r="E621" s="2" t="s">
-        <v>2382</v>
+        <v>2376</v>
       </c>
       <c r="F621" s="2" t="s">
-        <v>2383</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B622" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C622" t="s">
         <v>2378</v>
       </c>
-      <c r="B622" t="s">
+      <c r="D622" t="s">
         <v>2379</v>
       </c>
-      <c r="C622" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E622" s="2" t="s">
-        <v>2386</v>
+        <v>2380</v>
       </c>
       <c r="F622" s="2" t="s">
-        <v>2387</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>2378</v>
+        <v>2326</v>
       </c>
       <c r="B623" t="s">
-        <v>2379</v>
+        <v>2327</v>
       </c>
       <c r="C623" t="s">
-        <v>2388</v>
+        <v>2382</v>
       </c>
       <c r="D623" t="s">
-        <v>2389</v>
+        <v>2383</v>
       </c>
       <c r="E623" s="2" t="s">
-        <v>2390</v>
+        <v>2384</v>
       </c>
       <c r="F623" s="2" t="s">
-        <v>2391</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>2378</v>
+        <v>2386</v>
       </c>
       <c r="B624" t="s">
-        <v>2379</v>
+        <v>2387</v>
       </c>
       <c r="C624" t="s">
-        <v>2392</v>
+        <v>2388</v>
       </c>
       <c r="D624" t="s">
-        <v>2393</v>
+        <v>2389</v>
       </c>
       <c r="E624" s="2" t="s">
-        <v>2394</v>
+        <v>2390</v>
       </c>
       <c r="F624" s="2" t="s">
-        <v>2395</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>2378</v>
+        <v>2386</v>
       </c>
       <c r="B625" t="s">
-        <v>2379</v>
+        <v>2387</v>
       </c>
       <c r="C625" t="s">
-        <v>2396</v>
+        <v>2392</v>
       </c>
       <c r="D625" t="s">
-        <v>2397</v>
+        <v>2393</v>
       </c>
       <c r="E625" s="2" t="s">
-        <v>2398</v>
+        <v>2394</v>
       </c>
       <c r="F625" s="2" t="s">
-        <v>2399</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>2378</v>
+        <v>2386</v>
       </c>
       <c r="B626" t="s">
-        <v>2379</v>
+        <v>2387</v>
       </c>
       <c r="C626" t="s">
-        <v>2400</v>
+        <v>2396</v>
       </c>
       <c r="D626" t="s">
-        <v>2401</v>
+        <v>2397</v>
       </c>
       <c r="E626" s="2" t="s">
-        <v>2402</v>
+        <v>2398</v>
       </c>
       <c r="F626" s="2" t="s">
-        <v>2403</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>2378</v>
+        <v>2386</v>
       </c>
       <c r="B627" t="s">
-        <v>2379</v>
+        <v>2387</v>
       </c>
       <c r="C627" t="s">
-        <v>2404</v>
+        <v>2400</v>
       </c>
       <c r="D627" t="s">
-        <v>2405</v>
+        <v>2401</v>
       </c>
       <c r="E627" s="2" t="s">
-        <v>2406</v>
+        <v>2402</v>
       </c>
       <c r="F627" s="2" t="s">
-        <v>2407</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>2408</v>
+        <v>2386</v>
       </c>
       <c r="B628" t="s">
-        <v>2409</v>
+        <v>2387</v>
       </c>
       <c r="C628" t="s">
-        <v>2410</v>
+        <v>2404</v>
       </c>
       <c r="D628" t="s">
-        <v>2411</v>
+        <v>2405</v>
       </c>
       <c r="E628" s="2" t="s">
-        <v>2412</v>
+        <v>2406</v>
       </c>
       <c r="F628" s="2" t="s">
-        <v>2413</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B629" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C629" t="s">
         <v>2408</v>
       </c>
-      <c r="B629" t="s">
+      <c r="D629" t="s">
         <v>2409</v>
       </c>
-      <c r="C629" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E629" s="2" t="s">
-        <v>2416</v>
+        <v>2410</v>
       </c>
       <c r="F629" s="2" t="s">
-        <v>2417</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>2408</v>
+        <v>2386</v>
       </c>
       <c r="B630" t="s">
-        <v>2409</v>
+        <v>2387</v>
       </c>
       <c r="C630" t="s">
-        <v>2418</v>
+        <v>2412</v>
       </c>
       <c r="D630" t="s">
-        <v>2419</v>
+        <v>2413</v>
       </c>
       <c r="E630" s="2" t="s">
-        <v>2420</v>
+        <v>2414</v>
       </c>
       <c r="F630" s="2" t="s">
-        <v>2421</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="B631" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="C631" t="s">
-        <v>2422</v>
+        <v>2418</v>
       </c>
       <c r="D631" t="s">
-        <v>2423</v>
+        <v>2419</v>
       </c>
       <c r="E631" s="2" t="s">
-        <v>2424</v>
+        <v>2420</v>
       </c>
       <c r="F631" s="2" t="s">
-        <v>2425</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="B632" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="C632" t="s">
-        <v>2426</v>
+        <v>2422</v>
       </c>
       <c r="D632" t="s">
-        <v>2427</v>
+        <v>2423</v>
       </c>
       <c r="E632" s="2" t="s">
-        <v>2428</v>
+        <v>2424</v>
       </c>
       <c r="F632" s="2" t="s">
-        <v>2429</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="B633" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="C633" t="s">
-        <v>2430</v>
+        <v>2426</v>
       </c>
       <c r="D633" t="s">
-        <v>2431</v>
+        <v>2427</v>
       </c>
       <c r="E633" s="2" t="s">
-        <v>2432</v>
+        <v>2428</v>
       </c>
       <c r="F633" s="2" t="s">
-        <v>2433</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="B634" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="C634" t="s">
-        <v>2434</v>
+        <v>2430</v>
       </c>
       <c r="D634" t="s">
-        <v>2435</v>
+        <v>2431</v>
       </c>
       <c r="E634" s="2" t="s">
-        <v>2436</v>
+        <v>2432</v>
       </c>
       <c r="F634" s="2" t="s">
-        <v>2437</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="B635" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="C635" t="s">
-        <v>2438</v>
+        <v>2434</v>
       </c>
       <c r="D635" t="s">
-        <v>2439</v>
+        <v>2435</v>
       </c>
       <c r="E635" s="2" t="s">
-        <v>2440</v>
+        <v>2436</v>
       </c>
       <c r="F635" s="2" t="s">
-        <v>2441</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="B636" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="C636" t="s">
-        <v>2442</v>
+        <v>2438</v>
       </c>
       <c r="D636" t="s">
-        <v>2443</v>
+        <v>2439</v>
       </c>
       <c r="E636" s="2" t="s">
-        <v>2444</v>
+        <v>2440</v>
       </c>
       <c r="F636" s="2" t="s">
-        <v>2445</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="B637" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="C637" t="s">
-        <v>2446</v>
+        <v>2442</v>
       </c>
       <c r="D637" t="s">
-        <v>2447</v>
+        <v>2443</v>
       </c>
       <c r="E637" s="2" t="s">
-        <v>2448</v>
+        <v>2444</v>
       </c>
       <c r="F637" s="2" t="s">
-        <v>2449</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="B638" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="C638" t="s">
-        <v>2450</v>
+        <v>2446</v>
       </c>
       <c r="D638" t="s">
-        <v>2451</v>
+        <v>2447</v>
       </c>
       <c r="E638" s="2" t="s">
-        <v>2452</v>
+        <v>2448</v>
       </c>
       <c r="F638" s="2" t="s">
-        <v>2453</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="B639" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="C639" t="s">
-        <v>2454</v>
+        <v>2450</v>
       </c>
       <c r="D639" t="s">
-        <v>2455</v>
+        <v>2451</v>
       </c>
       <c r="E639" s="2" t="s">
-        <v>2456</v>
+        <v>2452</v>
       </c>
       <c r="F639" s="2" t="s">
-        <v>2457</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="B640" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="C640" t="s">
-        <v>2458</v>
+        <v>2454</v>
       </c>
       <c r="D640" t="s">
-        <v>2459</v>
+        <v>2455</v>
       </c>
       <c r="E640" s="2" t="s">
-        <v>2460</v>
+        <v>2456</v>
       </c>
       <c r="F640" s="2" t="s">
-        <v>2461</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="B641" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="C641" t="s">
-        <v>2462</v>
+        <v>2458</v>
       </c>
       <c r="D641" t="s">
-        <v>2463</v>
+        <v>2459</v>
       </c>
       <c r="E641" s="2" t="s">
-        <v>2464</v>
+        <v>2460</v>
       </c>
       <c r="F641" s="2" t="s">
-        <v>2465</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="B642" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="C642" t="s">
-        <v>2466</v>
+        <v>2462</v>
       </c>
       <c r="D642" t="s">
-        <v>2467</v>
+        <v>2463</v>
       </c>
       <c r="E642" s="2" t="s">
-        <v>2468</v>
+        <v>2464</v>
       </c>
       <c r="F642" s="2" t="s">
-        <v>2469</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="B643" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="C643" t="s">
-        <v>2470</v>
+        <v>2466</v>
       </c>
       <c r="D643" t="s">
-        <v>2471</v>
+        <v>2467</v>
       </c>
       <c r="E643" s="2" t="s">
-        <v>2472</v>
+        <v>2468</v>
       </c>
       <c r="F643" s="2" t="s">
-        <v>2473</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="B644" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="C644" t="s">
-        <v>2474</v>
+        <v>2470</v>
       </c>
       <c r="D644" t="s">
-        <v>2475</v>
+        <v>2471</v>
       </c>
       <c r="E644" s="2" t="s">
-        <v>2476</v>
+        <v>2472</v>
       </c>
       <c r="F644" s="2" t="s">
-        <v>2477</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="B645" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="C645" t="s">
-        <v>2478</v>
+        <v>2474</v>
       </c>
       <c r="D645" t="s">
-        <v>2479</v>
+        <v>2475</v>
       </c>
       <c r="E645" s="2" t="s">
-        <v>2480</v>
+        <v>2476</v>
       </c>
       <c r="F645" s="2" t="s">
-        <v>2481</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="B646" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="C646" t="s">
-        <v>2482</v>
+        <v>2478</v>
       </c>
       <c r="D646" t="s">
-        <v>2483</v>
+        <v>2479</v>
       </c>
       <c r="E646" s="2" t="s">
-        <v>2484</v>
+        <v>2480</v>
       </c>
       <c r="F646" s="2" t="s">
-        <v>2485</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="B647" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="C647" t="s">
-        <v>2486</v>
+        <v>2482</v>
       </c>
       <c r="D647" t="s">
-        <v>2487</v>
+        <v>2483</v>
       </c>
       <c r="E647" s="2" t="s">
-        <v>2488</v>
+        <v>2484</v>
       </c>
       <c r="F647" s="2" t="s">
-        <v>2489</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="B648" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="C648" t="s">
-        <v>2490</v>
+        <v>2486</v>
       </c>
       <c r="D648" t="s">
-        <v>2491</v>
+        <v>2487</v>
       </c>
       <c r="E648" s="2" t="s">
-        <v>2492</v>
+        <v>2488</v>
       </c>
       <c r="F648" s="2" t="s">
-        <v>2493</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>2494</v>
+        <v>2416</v>
       </c>
       <c r="B649" t="s">
-        <v>2495</v>
+        <v>2417</v>
       </c>
       <c r="C649" t="s">
-        <v>2496</v>
+        <v>2490</v>
       </c>
       <c r="D649" t="s">
-        <v>2497</v>
+        <v>2491</v>
       </c>
       <c r="E649" s="2" t="s">
-        <v>2498</v>
+        <v>2492</v>
       </c>
       <c r="F649" s="2" t="s">
-        <v>2499</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B650" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C650" t="s">
         <v>2494</v>
       </c>
-      <c r="B650" t="s">
+      <c r="D650" t="s">
         <v>2495</v>
       </c>
-      <c r="C650" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E650" s="2" t="s">
-        <v>2502</v>
+        <v>2496</v>
       </c>
       <c r="F650" s="2" t="s">
-        <v>2503</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>2494</v>
+        <v>2416</v>
       </c>
       <c r="B651" t="s">
-        <v>2495</v>
+        <v>2417</v>
       </c>
       <c r="C651" t="s">
-        <v>2504</v>
+        <v>2498</v>
       </c>
       <c r="D651" t="s">
-        <v>2505</v>
+        <v>2499</v>
       </c>
       <c r="E651" s="2" t="s">
-        <v>2506</v>
+        <v>2500</v>
       </c>
       <c r="F651" s="2" t="s">
-        <v>2507</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B652" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C652" t="s">
-        <v>2508</v>
+        <v>2504</v>
       </c>
       <c r="D652" t="s">
-        <v>2509</v>
+        <v>2505</v>
       </c>
       <c r="E652" s="2" t="s">
-        <v>2510</v>
+        <v>2506</v>
       </c>
       <c r="F652" s="2" t="s">
-        <v>2511</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B653" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C653" t="s">
-        <v>2512</v>
+        <v>2508</v>
       </c>
       <c r="D653" t="s">
-        <v>2513</v>
+        <v>2509</v>
       </c>
       <c r="E653" s="2" t="s">
-        <v>2514</v>
+        <v>2510</v>
       </c>
       <c r="F653" s="2" t="s">
-        <v>2515</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B654" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C654" t="s">
-        <v>2516</v>
+        <v>2512</v>
       </c>
       <c r="D654" t="s">
-        <v>2517</v>
+        <v>2513</v>
       </c>
       <c r="E654" s="2" t="s">
-        <v>2518</v>
+        <v>2514</v>
       </c>
       <c r="F654" s="2" t="s">
-        <v>2519</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B655" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C655" t="s">
-        <v>2520</v>
+        <v>2516</v>
       </c>
       <c r="D655" t="s">
-        <v>2521</v>
+        <v>2517</v>
       </c>
       <c r="E655" s="2" t="s">
-        <v>2522</v>
+        <v>2518</v>
       </c>
       <c r="F655" s="2" t="s">
-        <v>2523</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B656" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C656" t="s">
-        <v>2524</v>
+        <v>2520</v>
       </c>
       <c r="D656" t="s">
-        <v>2525</v>
+        <v>2521</v>
       </c>
       <c r="E656" s="2" t="s">
-        <v>2526</v>
+        <v>2522</v>
       </c>
       <c r="F656" s="2" t="s">
-        <v>2527</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B657" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C657" t="s">
-        <v>2528</v>
+        <v>2524</v>
       </c>
       <c r="D657" t="s">
-        <v>2529</v>
+        <v>2525</v>
       </c>
       <c r="E657" s="2" t="s">
-        <v>2530</v>
+        <v>2526</v>
       </c>
       <c r="F657" s="2" t="s">
-        <v>2531</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B658" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C658" t="s">
-        <v>2532</v>
+        <v>2528</v>
       </c>
       <c r="D658" t="s">
-        <v>2533</v>
+        <v>2529</v>
       </c>
       <c r="E658" s="2" t="s">
-        <v>2534</v>
+        <v>2530</v>
       </c>
       <c r="F658" s="2" t="s">
-        <v>2535</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B659" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C659" t="s">
-        <v>2536</v>
+        <v>2532</v>
       </c>
       <c r="D659" t="s">
-        <v>2536</v>
+        <v>2533</v>
       </c>
       <c r="E659" s="2" t="s">
-        <v>2537</v>
+        <v>2534</v>
       </c>
       <c r="F659" s="2" t="s">
-        <v>2538</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B660" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C660" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D660" t="s">
+        <v>2537</v>
+      </c>
+      <c r="E660" s="2" t="s">
+        <v>2538</v>
+      </c>
+      <c r="F660" s="2" t="s">
         <v>2539</v>
-      </c>
-[...7 lines deleted...]
-        <v>2542</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B661" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C661" t="s">
+        <v>2540</v>
+      </c>
+      <c r="D661" t="s">
+        <v>2541</v>
+      </c>
+      <c r="E661" s="2" t="s">
+        <v>2542</v>
+      </c>
+      <c r="F661" s="2" t="s">
         <v>2543</v>
-      </c>
-[...7 lines deleted...]
-        <v>2546</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B662" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C662" t="s">
-        <v>2547</v>
+        <v>2544</v>
       </c>
       <c r="D662" t="s">
-        <v>2548</v>
+        <v>2544</v>
       </c>
       <c r="E662" s="2" t="s">
-        <v>2549</v>
+        <v>2545</v>
       </c>
       <c r="F662" s="2" t="s">
-        <v>2550</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B663" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C663" t="s">
-        <v>2551</v>
+        <v>2547</v>
       </c>
       <c r="D663" t="s">
-        <v>2552</v>
+        <v>2548</v>
       </c>
       <c r="E663" s="2" t="s">
-        <v>2553</v>
+        <v>2549</v>
       </c>
       <c r="F663" s="2" t="s">
-        <v>2554</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B664" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C664" t="s">
-        <v>2555</v>
+        <v>2551</v>
       </c>
       <c r="D664" t="s">
-        <v>2556</v>
+        <v>2552</v>
       </c>
       <c r="E664" s="2" t="s">
-        <v>2557</v>
+        <v>2553</v>
       </c>
       <c r="F664" s="2" t="s">
-        <v>2558</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B665" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C665" t="s">
-        <v>2559</v>
+        <v>2555</v>
       </c>
       <c r="D665" t="s">
-        <v>2560</v>
+        <v>2556</v>
       </c>
       <c r="E665" s="2" t="s">
-        <v>2561</v>
+        <v>2557</v>
       </c>
       <c r="F665" s="2" t="s">
-        <v>2562</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B666" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C666" t="s">
-        <v>2563</v>
+        <v>2559</v>
       </c>
       <c r="D666" t="s">
-        <v>2564</v>
+        <v>2560</v>
       </c>
       <c r="E666" s="2" t="s">
-        <v>2565</v>
+        <v>2561</v>
       </c>
       <c r="F666" s="2" t="s">
-        <v>2566</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B667" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C667" t="s">
-        <v>2567</v>
+        <v>2563</v>
       </c>
       <c r="D667" t="s">
-        <v>2568</v>
+        <v>2564</v>
       </c>
       <c r="E667" s="2" t="s">
-        <v>2569</v>
+        <v>2565</v>
       </c>
       <c r="F667" s="2" t="s">
-        <v>2570</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B668" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C668" t="s">
-        <v>2571</v>
+        <v>2567</v>
       </c>
       <c r="D668" t="s">
-        <v>2572</v>
+        <v>2568</v>
       </c>
       <c r="E668" s="2" t="s">
-        <v>2573</v>
+        <v>2569</v>
       </c>
       <c r="F668" s="2" t="s">
-        <v>2574</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B669" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C669" t="s">
-        <v>68</v>
+        <v>2571</v>
       </c>
       <c r="D669" t="s">
-        <v>69</v>
+        <v>2572</v>
       </c>
       <c r="E669" s="2" t="s">
-        <v>2575</v>
+        <v>2573</v>
       </c>
       <c r="F669" s="2" t="s">
-        <v>2576</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B670" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C670" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D670" t="s">
+        <v>2576</v>
+      </c>
+      <c r="E670" s="2" t="s">
         <v>2577</v>
       </c>
-      <c r="D670" t="s">
+      <c r="F670" s="2" t="s">
         <v>2578</v>
-      </c>
-[...4 lines deleted...]
-        <v>2580</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B671" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C671" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D671" t="s">
+        <v>2580</v>
+      </c>
+      <c r="E671" s="2" t="s">
         <v>2581</v>
       </c>
-      <c r="D671" t="s">
+      <c r="F671" s="2" t="s">
         <v>2582</v>
-      </c>
-[...4 lines deleted...]
-        <v>2584</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B672" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C672" t="s">
-        <v>2585</v>
+        <v>68</v>
       </c>
       <c r="D672" t="s">
-        <v>2586</v>
+        <v>69</v>
       </c>
       <c r="E672" s="2" t="s">
-        <v>2587</v>
+        <v>2583</v>
       </c>
       <c r="F672" s="2" t="s">
-        <v>2588</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B673" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C673" t="s">
-        <v>2589</v>
+        <v>2585</v>
       </c>
       <c r="D673" t="s">
-        <v>2590</v>
+        <v>2586</v>
       </c>
       <c r="E673" s="2" t="s">
-        <v>2591</v>
+        <v>2587</v>
       </c>
       <c r="F673" s="2" t="s">
-        <v>2592</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B674" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C674" t="s">
-        <v>2593</v>
+        <v>2589</v>
       </c>
       <c r="D674" t="s">
-        <v>2594</v>
+        <v>2590</v>
       </c>
       <c r="E674" s="2" t="s">
-        <v>2595</v>
+        <v>2591</v>
       </c>
       <c r="F674" s="2" t="s">
-        <v>2596</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B675" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C675" t="s">
-        <v>2597</v>
+        <v>2593</v>
       </c>
       <c r="D675" t="s">
-        <v>2598</v>
+        <v>2594</v>
       </c>
       <c r="E675" s="2" t="s">
-        <v>2599</v>
+        <v>2595</v>
       </c>
       <c r="F675" s="2" t="s">
-        <v>2600</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="B676" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="C676" t="s">
-        <v>2601</v>
+        <v>2597</v>
       </c>
       <c r="D676" t="s">
-        <v>2602</v>
+        <v>2598</v>
       </c>
       <c r="E676" s="2" t="s">
-        <v>2603</v>
+        <v>2599</v>
       </c>
       <c r="F676" s="2" t="s">
-        <v>2604</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
-        <v>2605</v>
+        <v>2502</v>
       </c>
       <c r="B677" t="s">
-        <v>2606</v>
+        <v>2503</v>
       </c>
       <c r="C677" t="s">
-        <v>2607</v>
+        <v>2601</v>
       </c>
       <c r="D677" t="s">
-        <v>2608</v>
+        <v>2602</v>
       </c>
       <c r="E677" s="2" t="s">
-        <v>2609</v>
+        <v>2603</v>
       </c>
       <c r="F677" s="2" t="s">
-        <v>2610</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C678" t="s">
         <v>2605</v>
       </c>
-      <c r="B678" t="s">
+      <c r="D678" t="s">
         <v>2606</v>
       </c>
-      <c r="C678" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E678" s="2" t="s">
-        <v>2611</v>
+        <v>2607</v>
       </c>
       <c r="F678" s="2" t="s">
-        <v>2612</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>2605</v>
+        <v>2502</v>
       </c>
       <c r="B679" t="s">
-        <v>2606</v>
+        <v>2503</v>
       </c>
       <c r="C679" t="s">
-        <v>2613</v>
+        <v>2609</v>
       </c>
       <c r="D679" t="s">
-        <v>2614</v>
+        <v>2610</v>
       </c>
       <c r="E679" s="2" t="s">
-        <v>2615</v>
+        <v>2611</v>
       </c>
       <c r="F679" s="2" t="s">
-        <v>2616</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2616</v>
+      </c>
+      <c r="E680" s="2" t="s">
         <v>2617</v>
       </c>
-      <c r="B680" t="s">
+      <c r="F680" s="2" t="s">
         <v>2618</v>
-      </c>
-[...10 lines deleted...]
-        <v>2622</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>2617</v>
+        <v>2613</v>
       </c>
       <c r="B681" t="s">
-        <v>2618</v>
+        <v>2614</v>
       </c>
       <c r="C681" t="s">
-        <v>2623</v>
+        <v>1417</v>
       </c>
       <c r="D681" t="s">
-        <v>2624</v>
+        <v>1418</v>
       </c>
       <c r="E681" s="2" t="s">
-        <v>2625</v>
+        <v>2619</v>
       </c>
       <c r="F681" s="2" t="s">
-        <v>2626</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>2617</v>
+        <v>2613</v>
       </c>
       <c r="B682" t="s">
-        <v>2618</v>
+        <v>2614</v>
       </c>
       <c r="C682" t="s">
-        <v>2627</v>
+        <v>2621</v>
       </c>
       <c r="D682" t="s">
-        <v>2628</v>
+        <v>2622</v>
       </c>
       <c r="E682" s="2" t="s">
-        <v>2629</v>
+        <v>2623</v>
       </c>
       <c r="F682" s="2" t="s">
-        <v>2630</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B683" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C683" t="s">
-        <v>2631</v>
+        <v>2627</v>
       </c>
       <c r="D683" t="s">
-        <v>2632</v>
+        <v>2628</v>
       </c>
       <c r="E683" s="2" t="s">
-        <v>2633</v>
+        <v>2629</v>
       </c>
       <c r="F683" s="2" t="s">
-        <v>2634</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B684" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C684" t="s">
-        <v>2635</v>
+        <v>2631</v>
       </c>
       <c r="D684" t="s">
-        <v>2636</v>
+        <v>2632</v>
       </c>
       <c r="E684" s="2" t="s">
-        <v>2637</v>
+        <v>2633</v>
       </c>
       <c r="F684" s="2" t="s">
-        <v>2638</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B685" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C685" t="s">
-        <v>2639</v>
+        <v>2635</v>
       </c>
       <c r="D685" t="s">
-        <v>2640</v>
+        <v>2636</v>
       </c>
       <c r="E685" s="2" t="s">
-        <v>2641</v>
+        <v>2637</v>
       </c>
       <c r="F685" s="2" t="s">
-        <v>2642</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B686" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C686" t="s">
-        <v>2643</v>
+        <v>2639</v>
       </c>
       <c r="D686" t="s">
-        <v>2644</v>
+        <v>2640</v>
       </c>
       <c r="E686" s="2" t="s">
-        <v>2645</v>
+        <v>2641</v>
       </c>
       <c r="F686" s="2" t="s">
-        <v>2646</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B687" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C687" t="s">
-        <v>2647</v>
+        <v>2643</v>
       </c>
       <c r="D687" t="s">
-        <v>2648</v>
+        <v>2644</v>
       </c>
       <c r="E687" s="2" t="s">
-        <v>2649</v>
+        <v>2645</v>
       </c>
       <c r="F687" s="2" t="s">
-        <v>2650</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B688" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C688" t="s">
-        <v>2651</v>
+        <v>2647</v>
       </c>
       <c r="D688" t="s">
-        <v>2652</v>
+        <v>2648</v>
       </c>
       <c r="E688" s="2" t="s">
-        <v>2653</v>
+        <v>2649</v>
       </c>
       <c r="F688" s="2" t="s">
-        <v>2654</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B689" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C689" t="s">
-        <v>2655</v>
+        <v>2651</v>
       </c>
       <c r="D689" t="s">
-        <v>2656</v>
+        <v>2652</v>
       </c>
       <c r="E689" s="2" t="s">
-        <v>2657</v>
+        <v>2653</v>
       </c>
       <c r="F689" s="2" t="s">
-        <v>2658</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B690" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C690" t="s">
-        <v>2659</v>
+        <v>2655</v>
       </c>
       <c r="D690" t="s">
-        <v>2660</v>
+        <v>2656</v>
       </c>
       <c r="E690" s="2" t="s">
-        <v>2661</v>
+        <v>2657</v>
       </c>
       <c r="F690" s="2" t="s">
-        <v>2662</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B691" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C691" t="s">
-        <v>2663</v>
+        <v>2659</v>
       </c>
       <c r="D691" t="s">
-        <v>2664</v>
+        <v>2660</v>
       </c>
       <c r="E691" s="2" t="s">
-        <v>2665</v>
+        <v>2661</v>
       </c>
       <c r="F691" s="2" t="s">
-        <v>2666</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B692" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C692" t="s">
-        <v>2667</v>
+        <v>2663</v>
       </c>
       <c r="D692" t="s">
-        <v>2668</v>
+        <v>2664</v>
       </c>
       <c r="E692" s="2" t="s">
-        <v>2669</v>
+        <v>2665</v>
       </c>
       <c r="F692" s="2" t="s">
-        <v>2670</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B693" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C693" t="s">
-        <v>2671</v>
+        <v>2667</v>
       </c>
       <c r="D693" t="s">
-        <v>2672</v>
+        <v>2668</v>
       </c>
       <c r="E693" s="2" t="s">
-        <v>2673</v>
+        <v>2669</v>
       </c>
       <c r="F693" s="2" t="s">
-        <v>2674</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B694" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C694" t="s">
-        <v>2675</v>
+        <v>2671</v>
       </c>
       <c r="D694" t="s">
-        <v>2676</v>
+        <v>2672</v>
       </c>
       <c r="E694" s="2" t="s">
-        <v>2677</v>
+        <v>2673</v>
       </c>
       <c r="F694" s="2" t="s">
-        <v>2678</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B695" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C695" t="s">
-        <v>2679</v>
+        <v>2675</v>
       </c>
       <c r="D695" t="s">
-        <v>2680</v>
+        <v>2676</v>
       </c>
       <c r="E695" s="2" t="s">
-        <v>2681</v>
+        <v>2677</v>
       </c>
       <c r="F695" s="2" t="s">
-        <v>2682</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B696" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C696" t="s">
-        <v>2683</v>
+        <v>2679</v>
       </c>
       <c r="D696" t="s">
-        <v>2684</v>
+        <v>2680</v>
       </c>
       <c r="E696" s="2" t="s">
-        <v>2685</v>
+        <v>2681</v>
       </c>
       <c r="F696" s="2" t="s">
-        <v>2686</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B697" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C697" t="s">
-        <v>2687</v>
+        <v>2683</v>
       </c>
       <c r="D697" t="s">
-        <v>2688</v>
+        <v>2684</v>
       </c>
       <c r="E697" s="2" t="s">
-        <v>2689</v>
+        <v>2685</v>
       </c>
       <c r="F697" s="2" t="s">
-        <v>2690</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B698" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C698" t="s">
-        <v>2691</v>
+        <v>2687</v>
       </c>
       <c r="D698" t="s">
-        <v>2691</v>
+        <v>2688</v>
       </c>
       <c r="E698" s="2" t="s">
-        <v>2692</v>
+        <v>2689</v>
       </c>
       <c r="F698" s="2" t="s">
-        <v>2693</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B699" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C699" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D699" t="s">
+        <v>2692</v>
+      </c>
+      <c r="E699" s="2" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F699" s="2" t="s">
         <v>2694</v>
-      </c>
-[...7 lines deleted...]
-        <v>2697</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B700" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C700" t="s">
+        <v>2695</v>
+      </c>
+      <c r="D700" t="s">
+        <v>2696</v>
+      </c>
+      <c r="E700" s="2" t="s">
+        <v>2697</v>
+      </c>
+      <c r="F700" s="2" t="s">
         <v>2698</v>
-      </c>
-[...7 lines deleted...]
-        <v>2701</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B701" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C701" t="s">
-        <v>2702</v>
+        <v>2699</v>
       </c>
       <c r="D701" t="s">
-        <v>2703</v>
+        <v>2699</v>
       </c>
       <c r="E701" s="2" t="s">
-        <v>2704</v>
+        <v>2700</v>
       </c>
       <c r="F701" s="2" t="s">
-        <v>2705</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B702" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C702" t="s">
-        <v>2706</v>
+        <v>2702</v>
       </c>
       <c r="D702" t="s">
-        <v>2706</v>
+        <v>2703</v>
       </c>
       <c r="E702" s="2" t="s">
-        <v>2707</v>
+        <v>2704</v>
       </c>
       <c r="F702" s="2" t="s">
-        <v>2708</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B703" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C703" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2707</v>
+      </c>
+      <c r="E703" s="2" t="s">
+        <v>2708</v>
+      </c>
+      <c r="F703" s="2" t="s">
         <v>2709</v>
-      </c>
-[...7 lines deleted...]
-        <v>2712</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B704" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C704" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E704" s="2" t="s">
+        <v>2712</v>
+      </c>
+      <c r="F704" s="2" t="s">
         <v>2713</v>
-      </c>
-[...7 lines deleted...]
-        <v>2716</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B705" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C705" t="s">
-        <v>2717</v>
+        <v>2714</v>
       </c>
       <c r="D705" t="s">
-        <v>2718</v>
+        <v>2714</v>
       </c>
       <c r="E705" s="2" t="s">
-        <v>2719</v>
+        <v>2715</v>
       </c>
       <c r="F705" s="2" t="s">
-        <v>2720</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B706" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C706" t="s">
-        <v>2721</v>
+        <v>2717</v>
       </c>
       <c r="D706" t="s">
-        <v>2722</v>
+        <v>2718</v>
       </c>
       <c r="E706" s="2" t="s">
-        <v>2723</v>
+        <v>2719</v>
       </c>
       <c r="F706" s="2" t="s">
-        <v>2724</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B707" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C707" t="s">
-        <v>2725</v>
+        <v>2721</v>
       </c>
       <c r="D707" t="s">
-        <v>2726</v>
+        <v>2722</v>
       </c>
       <c r="E707" s="2" t="s">
-        <v>2727</v>
+        <v>2723</v>
       </c>
       <c r="F707" s="2" t="s">
-        <v>2728</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B708" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C708" t="s">
-        <v>2729</v>
+        <v>2725</v>
       </c>
       <c r="D708" t="s">
-        <v>2730</v>
+        <v>2726</v>
       </c>
       <c r="E708" s="2" t="s">
-        <v>2731</v>
+        <v>2727</v>
       </c>
       <c r="F708" s="2" t="s">
-        <v>2732</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B709" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C709" t="s">
-        <v>2733</v>
+        <v>2729</v>
       </c>
       <c r="D709" t="s">
-        <v>2734</v>
+        <v>2730</v>
       </c>
       <c r="E709" s="2" t="s">
-        <v>2735</v>
+        <v>2731</v>
       </c>
       <c r="F709" s="2" t="s">
-        <v>2736</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B710" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C710" t="s">
-        <v>2737</v>
+        <v>2733</v>
       </c>
       <c r="D710" t="s">
-        <v>2738</v>
+        <v>2734</v>
       </c>
       <c r="E710" s="2" t="s">
-        <v>2739</v>
+        <v>2735</v>
       </c>
       <c r="F710" s="2" t="s">
-        <v>2740</v>
+        <v>2736</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" t="s">
-        <v>2741</v>
+        <v>2625</v>
       </c>
       <c r="B711" t="s">
-        <v>2742</v>
+        <v>2626</v>
       </c>
       <c r="C711" t="s">
-        <v>2743</v>
+        <v>2737</v>
       </c>
       <c r="D711" t="s">
-        <v>2744</v>
+        <v>2738</v>
       </c>
       <c r="E711" s="2" t="s">
-        <v>2745</v>
+        <v>2739</v>
       </c>
       <c r="F711" s="2" t="s">
-        <v>2746</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" t="s">
+        <v>2625</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2626</v>
+      </c>
+      <c r="C712" t="s">
         <v>2741</v>
       </c>
-      <c r="B712" t="s">
+      <c r="D712" t="s">
         <v>2742</v>
       </c>
-      <c r="C712" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E712" s="2" t="s">
-        <v>2749</v>
+        <v>2743</v>
       </c>
       <c r="F712" s="2" t="s">
-        <v>2750</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" t="s">
-        <v>2741</v>
+        <v>2625</v>
       </c>
       <c r="B713" t="s">
-        <v>2742</v>
+        <v>2626</v>
       </c>
       <c r="C713" t="s">
-        <v>2751</v>
+        <v>2745</v>
       </c>
       <c r="D713" t="s">
-        <v>2752</v>
+        <v>2746</v>
       </c>
       <c r="E713" s="2" t="s">
-        <v>2753</v>
+        <v>2747</v>
       </c>
       <c r="F713" s="2" t="s">
-        <v>2754</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" t="s">
-        <v>2741</v>
+        <v>2749</v>
       </c>
       <c r="B714" t="s">
-        <v>2742</v>
+        <v>2750</v>
       </c>
       <c r="C714" t="s">
-        <v>2755</v>
+        <v>2751</v>
       </c>
       <c r="D714" t="s">
-        <v>2756</v>
+        <v>2752</v>
       </c>
       <c r="E714" s="2" t="s">
-        <v>2757</v>
+        <v>2753</v>
       </c>
       <c r="F714" s="2" t="s">
-        <v>2758</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" t="s">
-        <v>2741</v>
+        <v>2749</v>
       </c>
       <c r="B715" t="s">
-        <v>2742</v>
+        <v>2750</v>
       </c>
       <c r="C715" t="s">
-        <v>2759</v>
+        <v>2755</v>
       </c>
       <c r="D715" t="s">
-        <v>2760</v>
+        <v>2756</v>
       </c>
       <c r="E715" s="2" t="s">
-        <v>2761</v>
+        <v>2757</v>
       </c>
       <c r="F715" s="2" t="s">
-        <v>2762</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" t="s">
-        <v>2741</v>
+        <v>2749</v>
       </c>
       <c r="B716" t="s">
-        <v>2742</v>
+        <v>2750</v>
       </c>
       <c r="C716" t="s">
-        <v>2763</v>
+        <v>2759</v>
       </c>
       <c r="D716" t="s">
-        <v>2764</v>
+        <v>2760</v>
       </c>
       <c r="E716" s="2" t="s">
-        <v>2765</v>
+        <v>2761</v>
       </c>
       <c r="F716" s="2" t="s">
-        <v>2766</v>
+        <v>2762</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" t="s">
-        <v>2741</v>
+        <v>2749</v>
       </c>
       <c r="B717" t="s">
-        <v>2742</v>
+        <v>2750</v>
       </c>
       <c r="C717" t="s">
-        <v>2767</v>
+        <v>2763</v>
       </c>
       <c r="D717" t="s">
-        <v>2768</v>
+        <v>2764</v>
       </c>
       <c r="E717" s="2" t="s">
-        <v>2769</v>
+        <v>2765</v>
       </c>
       <c r="F717" s="2" t="s">
-        <v>2770</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" t="s">
-        <v>2741</v>
+        <v>2749</v>
       </c>
       <c r="B718" t="s">
-        <v>2742</v>
+        <v>2750</v>
       </c>
       <c r="C718" t="s">
-        <v>2771</v>
+        <v>2767</v>
       </c>
       <c r="D718" t="s">
-        <v>2772</v>
+        <v>2768</v>
       </c>
       <c r="E718" s="2" t="s">
-        <v>2773</v>
+        <v>2769</v>
       </c>
       <c r="F718" s="2" t="s">
-        <v>2774</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" t="s">
-        <v>2741</v>
+        <v>2749</v>
       </c>
       <c r="B719" t="s">
-        <v>2742</v>
+        <v>2750</v>
       </c>
       <c r="C719" t="s">
-        <v>2775</v>
+        <v>2771</v>
       </c>
       <c r="D719" t="s">
-        <v>2776</v>
+        <v>2772</v>
       </c>
       <c r="E719" s="2" t="s">
-        <v>2777</v>
+        <v>2773</v>
       </c>
       <c r="F719" s="2" t="s">
-        <v>2778</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" t="s">
-        <v>2779</v>
+        <v>2749</v>
       </c>
       <c r="B720" t="s">
-        <v>2780</v>
+        <v>2750</v>
       </c>
       <c r="C720" t="s">
-        <v>2781</v>
+        <v>2775</v>
       </c>
       <c r="D720" t="s">
-        <v>2782</v>
+        <v>2776</v>
       </c>
       <c r="E720" s="2" t="s">
-        <v>2783</v>
+        <v>2777</v>
       </c>
       <c r="F720" s="2" t="s">
-        <v>2784</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" t="s">
+        <v>2749</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2750</v>
+      </c>
+      <c r="C721" t="s">
         <v>2779</v>
       </c>
-      <c r="B721" t="s">
+      <c r="D721" t="s">
         <v>2780</v>
       </c>
-      <c r="C721" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E721" s="2" t="s">
-        <v>2785</v>
+        <v>2781</v>
       </c>
       <c r="F721" s="2" t="s">
-        <v>2786</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" t="s">
-        <v>2779</v>
+        <v>2749</v>
       </c>
       <c r="B722" t="s">
-        <v>2780</v>
+        <v>2750</v>
       </c>
       <c r="C722" t="s">
-        <v>2787</v>
+        <v>2783</v>
       </c>
       <c r="D722" t="s">
-        <v>2788</v>
+        <v>2784</v>
       </c>
       <c r="E722" s="2" t="s">
-        <v>2789</v>
+        <v>2785</v>
       </c>
       <c r="F722" s="2" t="s">
-        <v>2790</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" t="s">
-        <v>2779</v>
+        <v>2787</v>
       </c>
       <c r="B723" t="s">
-        <v>2780</v>
+        <v>2788</v>
       </c>
       <c r="C723" t="s">
+        <v>2789</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2790</v>
+      </c>
+      <c r="E723" s="2" t="s">
         <v>2791</v>
       </c>
-      <c r="D723" t="s">
+      <c r="F723" s="2" t="s">
         <v>2792</v>
-      </c>
-[...4 lines deleted...]
-        <v>2794</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" t="s">
-        <v>2779</v>
+        <v>2787</v>
       </c>
       <c r="B724" t="s">
-        <v>2780</v>
+        <v>2788</v>
       </c>
       <c r="C724" t="s">
-        <v>2795</v>
+        <v>298</v>
       </c>
       <c r="D724" t="s">
-        <v>2796</v>
+        <v>299</v>
       </c>
       <c r="E724" s="2" t="s">
-        <v>2797</v>
+        <v>2793</v>
       </c>
       <c r="F724" s="2" t="s">
-        <v>2798</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" t="s">
-        <v>2779</v>
+        <v>2787</v>
       </c>
       <c r="B725" t="s">
-        <v>2780</v>
+        <v>2788</v>
       </c>
       <c r="C725" t="s">
-        <v>2799</v>
+        <v>2795</v>
       </c>
       <c r="D725" t="s">
-        <v>2800</v>
+        <v>2796</v>
       </c>
       <c r="E725" s="2" t="s">
-        <v>2801</v>
+        <v>2797</v>
       </c>
       <c r="F725" s="2" t="s">
-        <v>2802</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" t="s">
-        <v>2779</v>
+        <v>2787</v>
       </c>
       <c r="B726" t="s">
-        <v>2780</v>
+        <v>2788</v>
       </c>
       <c r="C726" t="s">
-        <v>2803</v>
+        <v>2799</v>
       </c>
       <c r="D726" t="s">
-        <v>2804</v>
+        <v>2800</v>
       </c>
       <c r="E726" s="2" t="s">
-        <v>2805</v>
+        <v>2801</v>
       </c>
       <c r="F726" s="2" t="s">
-        <v>2806</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" t="s">
-        <v>2779</v>
+        <v>2787</v>
       </c>
       <c r="B727" t="s">
-        <v>2780</v>
+        <v>2788</v>
       </c>
       <c r="C727" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D727" t="s">
+        <v>2804</v>
+      </c>
+      <c r="E727" s="2" t="s">
+        <v>2805</v>
+      </c>
+      <c r="F727" s="2" t="s">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="728" spans="1:6">
+      <c r="A728" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2788</v>
+      </c>
+      <c r="C728" t="s">
         <v>2807</v>
       </c>
-      <c r="D727" t="s">
+      <c r="D728" t="s">
         <v>2808</v>
       </c>
-      <c r="E727" s="2" t="s">
+      <c r="E728" s="2" t="s">
         <v>2809</v>
       </c>
-      <c r="F727" s="2" t="s">
+      <c r="F728" s="2" t="s">
         <v>2810</v>
+      </c>
+    </row>
+    <row r="729" spans="1:6">
+      <c r="A729" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2788</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D729" t="s">
+        <v>2812</v>
+      </c>
+      <c r="E729" s="2" t="s">
+        <v>2813</v>
+      </c>
+      <c r="F729" s="2" t="s">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="730" spans="1:6">
+      <c r="A730" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2788</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D730" t="s">
+        <v>2816</v>
+      </c>
+      <c r="E730" s="2" t="s">
+        <v>2817</v>
+      </c>
+      <c r="F730" s="2" t="s">
+        <v>2818</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>