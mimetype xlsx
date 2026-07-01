--- v4 (2026-05-16)
+++ v5 (2026-07-01)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2819">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2858">
   <si>
     <t>Seznam pracovních pozic v průzkumu mezd</t>
   </si>
   <si>
     <t>www.platy.cz</t>
   </si>
   <si>
     <t>Aktualizováno v</t>
   </si>
   <si>
-    <t>05/2026</t>
+    <t>07/2026</t>
   </si>
   <si>
     <t>Počet pozic</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_cz</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_cz</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_cz</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -1050,50 +1050,80 @@
   <si>
     <t>Museum Specialist</t>
   </si>
   <si>
     <t>Odborný pracovník v muzeu</t>
   </si>
   <si>
     <t>Management, registration, and protection of collection items.
 Professional processing and cataloguing of artefacts.
 Creation and implementation of exhibition projects.
 Scientific research activities in the relevant field.
 Preparation of educational and outreach materials and lectures.
 Methodological guidance in acquiring new collections.
 Collaboration with professional institutions.
 Supervision of storage conditions and conservation processes.</t>
   </si>
   <si>
     <t>Správa, evidence a ochrana sbírkových předmětů.
 Odborné zpracování a katalogizace předmětů.
 Tvorba a realizace výstavních projektů.
 Vědeckovýzkumná činnost v daném oboru.
 Příprava popularizačních materiálů a přednášek.
 Metodické usměrňování při získávání nových sbírek.
 Spolupráce s odbornými institucemi.
 Dohled nad podmínkami uložení a konzervace.</t>
+  </si>
+  <si>
+    <t>Orchestra Musician</t>
+  </si>
+  <si>
+    <t>Člen orchestru</t>
+  </si>
+  <si>
+    <t>· Interpretation of musical works as a member of an orchestra in line with the artistic vision of the conductor and the program’s dramaturgy.
+· Preparation and study of musical scores required for concerts, performances, recordings, or broadcasting.
+· Participation in rehearsals, concerts, performances, recordings, and other artistic activities of the orchestra.
+· Adherence to interpretative, technical, and artistic instructions from the conductor or the artistic director.
+· Collaboration with other orchestra members to ensure a unified and high-quality musical performance.
+· Maintaining and developing professional and artistic standards through individual practice and further education.
+· Ensuring readiness and proper use of the assigned musical instrument and accessories.
+· Compliance with organizational and operational rules of the artistic ensemble.
+· Participation in artistic projects, concert tours, festivals, and other cultural events.
+· Cooperation in recording musical works for radio, television, film, or multimedia purposes.</t>
+  </si>
+  <si>
+    <t>· Interpretace hudebních děl jako člen orchestru podle uměleckého záměru dirigenta a dramaturgie programu.
+· Příprava a nastudování hudebních partů potřebných pro realizaci koncertů, představení, nahrávání nebo vysílání.
+· Účast na zkouškách, koncertech, představeních, nahráváních a dalších uměleckých aktivitách orchestru.
+· Dodržování interpretačních, technických a uměleckých pokynů dirigenta nebo vedoucího uměleckého souboru.
+· Spolupráce s ostatními členy orchestru při zajištění jednotné a kvalitní hudební interpretace.
+· Udržování a rozvíjení odborné a umělecké úrovně prostřednictvím individuální přípravy a odborného vzdělávání.
+· Zajištění připravenosti a řádného používání svěřeného hudebního nástroje a příslušenství.
+· Dodržování organizačních a provozních pravidel uměleckého souboru.
+· Podílení se na realizaci uměleckých projektů, koncertních turné, festivalů a dalších kulturních akcí.
+· Spolupráce při nahrávání hudebních děl pro rozhlasové, televizní, filmové nebo multimediální účely.</t>
   </si>
   <si>
     <t>Photographer</t>
   </si>
   <si>
     <t>Fotograf</t>
   </si>
   <si>
     <t>* Photographing people, animals, objects, landscapes etc.
 * Using analogue and digital cameras, lenses, lighting equipment, filters, conversion lenses, etc.
 * Instructing people during photo shoots.
 * Editing photographs using computer technology.
 * Developing cine films, printing photographs.</t>
   </si>
   <si>
     <t>* Fotografování osob, zvířat, věcí, scenérií apod.
 * Používání analogových a digitálních fotoaparátů, objektivů, světelné techniky, filtrů, předsádek apod.
 * Instruování osob během fotografování.
 * Upravování fotografií pomocí výpočetní techniky.
 * Vyvolávání kinofilmů, tisknutí fotografií.</t>
   </si>
   <si>
     <t>Restorer/Conservator</t>
   </si>
   <si>
@@ -8148,70 +8178,244 @@
 * Provádění pravidelné údržby a oprav zařízení pro 3D tisk.
 * Vedení přesných záznamů o výrobních bězích, použitých materiálech a úrovních zásob.
 * Aktualizace znalostí o pokrocích v technologii 3D tisku a materiálech.
 * Pomoc při školení nového personálu v provozu 3D tiskáren a bezpečnostních protokolech.
 * Přispívání k projektovému plánování a časovým osám za účelem včasného dodání tiskových materiálů.</t>
   </si>
   <si>
     <t>Advertising Manager</t>
   </si>
   <si>
     <t>Manažer inzerce</t>
   </si>
   <si>
     <t>* Responsibility for the sale of advertising space within the company.
 * Taking care of existing clients and maintaining good relations with them.
 * Searching for new business opportunities.
 * Providing quotations and discounts in substantiated cases.</t>
   </si>
   <si>
     <t>* Odpovědnost za prodej reklamního prostoru v rámci společnosti.
 * Poskytování péče existujícím klientům a udržování dobrých vztahů s nimi.
 * Vyhledávání nových obchodních příležitostí.
 * Vypracovávání cenových nabídek, poskytování slev v opodstatněných případech.</t>
   </si>
   <si>
+    <t>Assistant Director</t>
+  </si>
+  <si>
+    <t>Asistent režie</t>
+  </si>
+  <si>
+    <t>· Providing organizational and administrative support to the director during the preparation, execution, and completion of production projects.
+· Coordinating communication between the director, production, technical teams, and performers.
+· Preparing, distributing, and updating production and execution materials.
+· Maintaining records of scripts, directorial notes, schedules, and other documentation related to program production.
+· Checking the readiness of performers, equipment, locations, and other elements before production or broadcasting begins.
+· Organizing and coordinating rehearsals, meetings, and production briefings.
+· Monitoring production schedules and identifying potential deviations or risks.
+· Ensuring оперативná communication during production, filming, or broadcasting.
+· Processing and maintaining production records and other operational documentation.
+· Supporting the preparation of shooting plans and production schedules.
+· Monitoring compliance with the director’s instructions and ensuring their communication to individual production units.
+· Collaborating with production, editorial, and technical teams to ensure smooth production flow.</t>
+  </si>
+  <si>
+    <t>· Poskytování organizační a administrativní podpory režisérovi při přípravě, realizaci a ukončení produkčních projektů.
+· Koordinace komunikace mezi režisérem, produkcí, technickými složkami a účinkujícími.
+· Příprava, distribuce a aktualizace produkčních a realizačních podkladů.
+· Evidence scénářů, režijních poznámek, časových plánů a další dokumentace související s výrobou programu.
+· Kontrola připravenosti účinkujících, techniky, prostor a dalších složek před zahájením výroby nebo vysílání.
+· Organizace a koordinace zkoušek, porad a výrobních schůzek.
+· Sledování harmonogramu výroby a upozorňování na možné odchylky nebo rizika.
+· Zajišťování operativní komunikace během výroby, natáčení nebo vysílání.
+· Zpracování a evidence výrobních záznamů a další provozní dokumentace.
+· Spolupráce při přípravě natáčecích plánů a výrobních harmonogramů.
+· Kontrola plnění pokynů režiséra a zajišťování jejich komunikace jednotlivým složkám produkce.
+· Spolupráce s produkčním, dramaturgickým a technickým týmem při zajištění plynulého průběhu výroby.</t>
+  </si>
+  <si>
     <t>Bookbinder</t>
   </si>
   <si>
     <t>Knihař</t>
   </si>
   <si>
     <t>* Preparing material required for the production of books, magazines, brochures, catalogues, directories, albums, etc.
 * Cutting paper into smaller sheets using a cutting machine.
 * Coating books with paper, leather, imitation leather or other materials.
 * Stitching and gluing individual sheets into blocks manually or using a stitching or binding machine.
 * Joining book blocks with the spine dispersive, hot melt, reactive and polyurethane adhesives.
 * Repairing damaged bindings, backs of books, etc.</t>
   </si>
   <si>
     <t>* Připravování materiálu potřebného na zhotovování knih, časopisů, brožur, katalogů, seznamů, alb apod.
 * Řezání papíru na menší archy pomocí řezacího stroje.
 * Potahování knižních vazeb papírem, kůží, koženkou, případně jiným materiálem.
 * Sešívání a lepení jednotlivých archů do bloků, a to ručně nebo pomocí sešívacího a vázacího stroje.
 * Spojování knižních bloků a hřbetu knihy pomocí disperzního, tavného, reaktivního a polyuretanového lepidla.
 * Opravování poškozených vazeb, hřbetů knih, sešití apod.</t>
+  </si>
+  <si>
+    <t>Broadcast Director</t>
+  </si>
+  <si>
+    <t>Režisér</t>
+  </si>
+  <si>
+    <t>· Creating and implementing the artistic, content, and production concept for programs, shows, audiovisual works, or broadcasts.
+· Managing the creative and technical production process from preparation through to final output.
+· Interpreting scripts, concepts, or editorial intent and transforming them into the final form of the work.
+· Collaborating with editors, scriptwriters, producers, and other creative professionals during project preparation.
+· Leading and coordinating performers, hosts, actors, and other collaborators during rehearsals, filming, or broadcasting.
+· Managing the work of production and technical teams to ensure program delivery.
+· Preparing directing scripts, instructions, and materials for individual production phases.
+· Approving and coordinating the visual, audio, and content aspects of the program.
+· Ensuring quality and alignment of the final output with the editorial and production intent.
+· Making creative and production decisions throughout the production process.
+· Being responsible for adherence to schedules and efficient production flow.
+· Collaborating on the selection of performers, locations, scenography, costumes, and other production elements.
+· Evaluating the process and outcomes of completed projects and proposing improvements.</t>
+  </si>
+  <si>
+    <t>· Tvorba a realizace umělecké, obsahové a realizační koncepce pořadů, programů, audiovizuálních děl nebo vysílání.
+· Řízení tvůrčího a technického procesu výroby programu od přípravy až po finální zpracování.
+· Interpretace scénáře, námětu nebo dramaturgického záměru a jeho transformace do výsledné podoby díla.
+· Spolupráce s dramaturgy, scenáristy, producenty a dalšími tvůrčími pracovníky při přípravě projektu.
+· Vedení a koordinace účinkujících, moderátorů, herců a dalších spolupracovníků během zkoušek, natáčení nebo vysílání.
+· Řízení práce realizačních a technických složek při zajištění výroby programu.
+· Příprava režijních scénářů, pokynů a podkladů pro jednotlivé fáze výroby.
+· Schvalování a koordinace obrazové, zvukové a obsahové stránky programu.
+· Kontrola kvality a souladu výsledného díla s dramaturgickým a produkčním záměrem.
+· Rozhodování o tvůrčích a realizačních postupech během výroby programu.
+· Odpovědnost za dodržování časového harmonogramu a efektivní průběh výroby.
+· Spolupráce při výběru účinkujících, lokalit, scénografie, kostýmů a dalších prvků produkce.
+· Vyhodnocování průběhu a výsledků realizovaných projektů a navrhování zlepšení.</t>
+  </si>
+  <si>
+    <t>Broadcast Distribution Specialist</t>
+  </si>
+  <si>
+    <t>Specialista distribuce vysílání</t>
+  </si>
+  <si>
+    <t>· Ensuring the distribution of television, radio, and multimedia content via various distribution platforms.
+· Coordinating the transmission of broadcast signals to distribution partners and end users.
+· Monitoring the availability, quality, and continuity of broadcast distribution.
+· Managing and updating data on distribution platforms, channels, and technical broadcasting parameters.
+· Verifying the correct distribution of program content in line with broadcast schedules and contractual conditions.
+· Recording and resolving incidents related to broadcast distribution.
+· Communicating with network operators, technical partners, and service providers.
+· Collaborating on the implementation of new distribution technologies and services.
+· Preparing technical and operational documentation for distribution partners.
+· Evaluating operational indicators and preparing reports on broadcast distribution.
+· Ensuring compliance with technical standards, licensing conditions, and contractual obligations.
+· Collaborating with technical, programming, broadcasting, and IT departments to ensure content distribution.</t>
+  </si>
+  <si>
+    <t>· Zajišťování distribuce televizního, rozhlasového a multimediálního obsahu prostřednictvím jednotlivých distribučních platforem.
+· Koordinace šíření vysílacího signálu k distribučním partnerům a koncovým uživatelům.
+· Monitorování dostupnosti, kvality a kontinuity distribuce vysílání.
+· Správa a aktualizace údajů o distribučních platformách, kanálech a technických parametrech vysílání.
+· Kontrola správnosti distribuce programového obsahu v souladu s vysílacími plány a smluvními podmínkami.
+· Evidence a řešení incidentů souvisejících s distribucí vysílání.
+· Komunikace s provozovateli distribučních sítí, technickými partnery a dodavateli služeb.
+· Spolupráce při zavádění nových distribučních technologií a služeb.
+· Příprava technických a provozních podkladů pro distribuční partnery.
+· Vyhodnocování provozních ukazatelů a zpracování reportů o distribuci vysílání.
+· Kontrola dodržování technických standardů, licenčních podmínek a smluvních závazků.
+· Spolupráce s technickými, programovými, vysílacími a IT útvary při zajištění distribuce obsahu.</t>
+  </si>
+  <si>
+    <t>Broadcast Production Manager</t>
+  </si>
+  <si>
+    <t>Manažer výroby vysílání</t>
+  </si>
+  <si>
+    <t>· Managing, coordinating, and controlling television production processes in line with the organization’s programming, production, and financial objectives.
+· Planning production capacities, resources, and schedules for television production.
+· Ensuring efficient use of technical, human, and financial resources allocated to program production.
+· Coordinating collaboration between programming, production, technical, and administrative departments.
+· Organizing and managing the preparation, execution, and completion of production projects.
+· Overseeing adherence to production schedules, budgets, and quality standards.
+· Evaluating the efficiency of production processes and proposing optimization measures.
+· Managing and coordinating internal and external production teams.
+· Ensuring compliance with internal regulations, legal requirements, and safety standards during production.
+· Securing procurement and use of technical and production services required for project execution.
+· Collaborating in the preparation of budgets, investment plans, and strategic documents in the field of television production.
+· Preparing management reports, analyses, and supporting materials for organizational decision-making.
+· Managing changes and resolving operational, organizational, and technical issues arising during production.</t>
+  </si>
+  <si>
+    <t>· Řízení, koordinace a kontrola procesů televizní výroby v souladu s programovými, produkčními a ekonomickými cíli organizace.
+· Plánování výrobních kapacit, zdrojů a harmonogramů televizní produkce.
+· Zajišťování efektivního využívání technických, personálních a finančních zdrojů určených pro výrobu programů.
+· Koordinace spolupráce mezi programovými, produkčními, technickými a administrativními útvary.
+· Organizace a řízení přípravy, realizace a ukončení výrobních projektů.
+· Dohled nad dodržováním výrobních harmonogramů, rozpočtů a kvalitativních standardů.
+· Vyhodnocování efektivity výrobních procesů a navrhování opatření k jejich optimalizaci.
+· Řízení a koordinace interních a externích výrobních týmů.
+· Kontrola dodržování interních předpisů, legislativních požadavků a bezpečnostních pravidel při výrobě.
+· Zajišťování obstarávání a využívání technických a produkčních služeb potřebných pro realizaci projektů.
+· Spolupráce při tvorbě rozpočtů, investičních plánů a strategických dokumentů v oblasti televizní výroby.
+· Zpracování manažerských reportů, analýz a podkladů pro rozhodování vedení organizace.
+· Řízení změn a řešení provozních, organizačních a technických problémů vznikajících během výroby.</t>
+  </si>
+  <si>
+    <t>Broadcast Technician</t>
+  </si>
+  <si>
+    <t>Technik vysílání</t>
+  </si>
+  <si>
+    <t>· Operation, monitoring, and maintenance of broadcasting technologies and equipment.
+· Ensuring the technical delivery of television, radio, or multimedia broadcasting.
+· Monitoring the technical quality of video, audio, and data signals before, during, and after broadcasting.
+· Preparing and scheduling broadcast content according to the approved broadcast plan.
+· Operating broadcast, recording, and transmission systems.
+· Monitoring the technical condition of equipment and identifying operational faults.
+· Resolving technical incidents оперативne and ensuring continuity of broadcasting.
+· Performing basic diagnostics, maintenance, and configuration of broadcasting equipment.
+· Recording operational events, technical incidents, and interventions performed.
+· Collaborating with control room staff, production teams, technical departments, and IT support.
+· Ensuring compliance with technical standards and internal operational procedures.
+· Supporting the implementation of new technologies and modernization of broadcasting infrastructure.</t>
+  </si>
+  <si>
+    <t>· Obsluha, monitorování a zajišťování provozu vysílacích technologií a zařízení.
+· Zajišťování technické realizace televizního, rozhlasového nebo multimediálního vysílání.
+· Kontrola technické kvality obrazového, zvukového a datového signálu před, během a po vysílání.
+· Příprava a nasazování vysílacího obsahu podle schváleného vysílacího plánu.
+· Obsluha vysílacích, nahrávacích a přenosových systémů.
+· Monitorování technického stavu zařízení a identifikace provozních poruch.
+· Operativní řešení technických incidentů a zajištění kontinuity vysílání.
+· Provádění základní diagnostiky, údržby a konfigurace vysílacích zařízení.
+· Evidence provozních událostí, technických incidentů a provedených zásahů.
+· Spolupráce s pracovníky režie, produkce, technických pracovišť a IT podpory.
+· Kontrola dodržování technických standardů a interních provozních postupů.
+· Spolupráce při implementaci nových technologií a modernizaci vysílací infrastruktury.</t>
   </si>
   <si>
     <t>Camera Operator</t>
   </si>
   <si>
     <t>Kameraman</t>
   </si>
   <si>
     <t>* Using a camera to shoot movies, serials, documentaries, videos, commercials, etc.
 * Choosing the appropriate type of film, lenses and filters depending on the desired objective.
 * Communicating with the director, lighting engineers and other crew members.
 * Operating a camera on a camera truck or a camera crane.</t>
   </si>
   <si>
     <t>* Používání kamery k natáčení filmů, seriálů, dokumentů, videoklipů, reklam apod.
 * Vybírání vhodného typu filmu, čoček a filtrů v závislosti na požadovaném záměru.
 * Komunikování s režisérem, osvětlovači a ostatními členy štábu.
 * Obsluhování kamery na kamerovém vozíku, kamerovém jeřábu.</t>
   </si>
   <si>
     <t>Content provider</t>
   </si>
   <si>
     <t>* Researching and creating engaging content across various media platforms.
 * Collaborating with editors, designers, and other team members to develop story ideas and multimedia projects.
@@ -8446,50 +8650,189 @@
 * Komunikace s redaktory, vedoucím vydání apod.</t>
   </si>
   <si>
     <t>Printer</t>
   </si>
   <si>
     <t>Tiskař</t>
   </si>
   <si>
     <t>* Producing printed material with the help of printing presses.
 * Preparing and controlling the printing forms.
 * Securing production of a new printing form in case of its bad quality.
 * Adjusting printing presses.
 * Being responsible for keeping the correct technological procedure.
 * Controlling the quality of the press.
 * Keeping the printing presses in operation mode.</t>
   </si>
   <si>
     <t>* Produkování tiskovin pomocí tiskařských strojů.
 * Připravování a kontrolování tiskových forem.
 * Zabezpečování výroby nové tiskové formy v případě její nekvality.
 * Nastavování tiskařských strojů.
 * Zodpovídání za dodržování správného technologického postupu.
 * Kontrolování kvality tisku.
 * Udržování tiskařských strojů v provozním stavu.</t>
+  </si>
+  <si>
+    <t>Producer</t>
+  </si>
+  <si>
+    <t>* Overseeing the production process of various media projects, including film, television, and digital content.
+* Hiring directors, lead actors, and key technical staff to ensure high-quality production.
+* Facilitating communication between artistic personnel, focusing on working conditions and compensation negotiations.
+* Coordinating the collaborative efforts of writers, directors, managers, and other team members to maintain project timelines and objectives.
+* Managing budgets and ensuring that productions are completed within financial constraints.
+* Developing production schedules and ensuring adherence to deadlines.
+* Conducting auditions and casting sessions to select appropriate talent for projects.
+* Ensuring compliance with industry regulations and standards throughout the production process.
+* Collaborating with marketing and distribution teams to promote finished projects effectively.
+* Problem-solving and addressing any issues that arise during production to keep projects on track.</t>
+  </si>
+  <si>
+    <t>* Dozorování produkčního procesu různých médiích projektů, včetně filmu, televize a digitálního obsahu.
+* Najímání režisérů, hlavních herců a klíčového technického personálu pro zajištění vysoké kvality produkce.
+* Ulehčování komunikace mezi uměleckým personálem se zaměřením na pracovní podmínky a vyjednávání odměn.
+* Koordinace společných úsilí spisovatelů, režisérů, manažerů a dalších členů týmu k udržení projektových časových os a cílů.
+* Řízení rozpočtů a zajišťování, aby byly produkce dokončeny v rámci finančních omezení.
+* Vývoj produkčních plánů a zajišťování dodržování termínů.
+* Provádění konkurzů a castingových sezení k výběru vhodného talentu pro projekty.
+* Zajišťování dodržování předpisů a standardů oboru v průběhu celého produkčního procesu.
+* Spolupráce s marketingovými a distribučními týmy pro efektivní propagaci dokončených projektů.
+* Řešení problémů a řešení všech případných potíží, které mohou během produkce nastat, pro udržení projektů na přiměřené úrovni.</t>
+  </si>
+  <si>
+    <t>Programme Editor</t>
+  </si>
+  <si>
+    <t>Dramaturg programu</t>
+  </si>
+  <si>
+    <t>· Development and advancement of editorial concepts for shows, programs, projects, or broadcast formats.
+· Identification, evaluation, and proposal of topics, ideas, and content concepts.
+· Preparation of editorial materials for television, radio, online, or multimedia production.
+· Assessment of the content, artistic, professional, and social value of planned projects.
+· Collaboration with authors, scriptwriters, directors, hosts, and production teams in content creation.
+· Review and approval of scripts, texts, concepts, and other creative outputs.
+· Oversight of adherence to the editorial concept during project preparation and execution.
+· Proposing content adjustments to enhance quality, attractiveness, and comprehensibility for the target audience.
+· Monitoring trends in media, culture, and society and applying them in content creation.
+· Analysis of the needs and preferences of target audiences (viewers, listeners, or users).
+· Coordination of content aspects of projects with other organizational units.
+· Ensuring compliance of content with legislative, ethical, and internal organizational rules.
+· Evaluation of the performance of programs and content projects and proposing improvement measures.
+· Participation in the preparation of programming plans and broadcast schedules.
+· Preparation of expert opinions, analyses, and recommendations related to content creation.</t>
+  </si>
+  <si>
+    <t>· Tvorba a rozvoj dramaturgické koncepce pořadů, programů, projektů nebo vysílacích formátů.
+· Vyhledávání, posuzování a navrhování témat, námětů a obsahových konceptů.
+· Příprava dramaturgických podkladů pro televizní, rozhlasovou, online nebo multimediální produkci.
+· Posuzování obsahové, umělecké, odborné a společenské hodnoty připravovaných projektů.
+· Spolupráce s autory, scenáristy, režiséry, moderátory a produkčními týmy při tvorbě obsahu.
+· Připomínkování a schvalování scénářů, textů, námětů a dalších tvůrčích výstupů.
+· Dohled nad dodržováním dramaturgického záměru během přípravy a realizace projektu.
+· Navrhování úprav obsahu s cílem zvýšit jeho kvalitu, atraktivitu a srozumitelnost pro cílovou skupinu.
+· Monitorování trendů v médiích, kultuře a společnosti a jejich využívání při tvorbě obsahu.
+· Analýza potřeb a preferencí cílových skupin diváků, posluchačů nebo uživatelů.
+· Koordinace obsahové stránky projektů s ostatními organizačními útvary.
+· Kontrola souladu obsahu s legislativními, etickými a interními pravidly organizace.
+· Vyhodnocování úspěšnosti programů a obsahových projektů a navrhování opatření k jejich rozvoji.
+· Účast na přípravě programových plánů a vysílacích schémat.
+· Zpracování odborných stanovisek, analýz a doporučení týkajících se tvorby obsahu.</t>
+  </si>
+  <si>
+    <t>Programming Research Analyst</t>
+  </si>
+  <si>
+    <t>Analytik výzkumu programu</t>
+  </si>
+  <si>
+    <t>· Ensuring the collection, processing, and analysis of data on viewership, listenership, traffic, and media content usage.
+· Evaluating the performance of programs, shows, broadcast formats, and content projects.
+· Preparing statistical analyses, reports, and summaries for management and programming departments.
+· Monitoring the preferences, behavior, and needs of target audience groups.
+· Analyzing trends in the media market and tracking developments in consumer behavior.
+· Conducting quantitative and qualitative research focused on evaluating the programming offer.
+· Interpreting research results and formulating recommendations for programming and content decisions.
+· Evaluating competitors and comparing programming results with competing media outlets.
+· Preparing materials for the development of programming strategy and broadcast planning.
+· Processing and presenting analytical outputs to company management and specialist departments.
+· Collaborating with internal and external research agencies in the implementation of research projects.
+· Developing methodologies, indicators, and tools for measuring the performance of programming content.
+· Checking the quality, accuracy, and consistency of analyzed data.
+· Managing databases, analytical tools, and information sources used in research.</t>
+  </si>
+  <si>
+    <t>· Zajišťování sběru, zpracování a analýzy údajů o sledovanosti, poslechovosti, návštěvnosti a využívání mediálního obsahu.
+· Vyhodnocování výkonnosti programů, pořadů, vysílacích formátů a obsahových projektů.
+· Zpracování statistických analýz, reportů a přehledů pro potřeby managementu a programových útvarů.
+· Monitorování preferencí, chování a potřeb cílových skupin publika.
+· Analýza trendů na mediálním trhu a sledování vývoje spotřebitelského chování.
+· Realizace kvantitativních a kvalitativních výzkumů zaměřených na hodnocení programové nabídky.
+· Interpretace výsledků výzkumů a formulace doporučení pro programová a obsahová rozhodnutí.
+· Vyhodnocování konkurence a porovnávání programových výsledků s konkurenčními médii.
+· Příprava podkladů pro tvorbu programové strategie a plánování vysílání.
+· Zpracování a prezentace analytických výstupů vedení společnosti a odborným útvarům.
+· Spolupráce s interními a externími výzkumnými agenturami při realizaci výzkumných projektů.
+· Tvorba metodik, ukazatelů a nástrojů pro měření výkonnosti programového obsahu.
+· Kontrola kvality, správnosti a konzistence analyzovaných dat.
+· Správa databází, analytických nástrojů a informačních zdrojů používaných při výzkumu.</t>
+  </si>
+  <si>
+    <t>Programming Scheduler</t>
+  </si>
+  <si>
+    <t>Specialista programového plánování</t>
+  </si>
+  <si>
+    <t>· Creation, planning, and updating of broadcast program schedules in line with the organization’s programming strategy.
+· Preparation of broadcast plans, program schedules, and timing of program elements.
+· Coordination of program schedules with editorial, production, commercial, and technical departments.
+· Ensuring proper scheduling of programs, reruns, trailers, advertising blocks, and other broadcast elements.
+· Checking compliance of program schedules with legislative, licensing, and internal requirements.
+· Evaluating the effectiveness of the program structure based on viewership, listenership, and other performance indicators.
+· Preparing analyses and recommendations to optimize the program offering.
+· Implementing operational changes in the program schedule in response to extraordinary events or program adjustments.
+· Collaborating on the preparation of seasonal, thematic, and special programming projects.
+· Recording and managing data on broadcast content in relevant information systems.
+· Monitoring the fulfillment of program plans and ensuring they remain up to date.
+· Preparing materials for broadcast plans, reports, and management decision-making.</t>
+  </si>
+  <si>
+    <t>· Tvorba, plánování a aktualizace programové skladby vysílání v souladu s programovou strategií organizace.
+· Sestavování vysílacích plánů, programových schém a časového zařazení programových prvků.
+· Koordinace programové skladby s dramaturgickými, produkčními, obchodními a technickými útvary.
+· Zajištění správného zařazení programů, repríz, upoutávek, reklamních bloků a dalších vysílacích prvků.
+· Kontrola souladu programové skladby s legislativními, licenčními a interními požadavky.
+· Vyhodnocování efektivity programové struktury na základě výsledků sledovanosti, poslechovosti a dalších ukazatelů.
+· Zpracování analýz a doporučení pro optimalizaci programové nabídky.
+· Operativní provádění změn v programové skladbě v případě mimořádných událostí nebo programových úprav.
+· Spolupráce při přípravě sezónních, tematických a speciálních programových projektů.
+· Evidence a správa údajů o vysílaném obsahu v příslušných informačních systémech.
+· Monitorování plnění programových plánů a zajištění jejich aktuálnosti.
+· Příprava podkladů pro vysílací plány, reporty a rozhodování managementu.</t>
   </si>
   <si>
     <t>Proofreader</t>
   </si>
   <si>
     <t>Korektor</t>
   </si>
   <si>
     <t xml:space="preserve">* Reading the hand-writings in the printed or digital form.
 * Searching for errors in the contents, language, grammar and style.
 * Marking errors using proofreading marks.
 * Consulting the found imperfections with the authors of the texts.
 * Repeated reading of the corrected hand writings before sending them into print.
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Čtení rukopisů v tištěné a/nebo digitální podobě.
 * Vyhledávání obsahových, jazykových, gramatických a stylistických chyb.
 * Vyznačování nalezených chyb pomocí korektorských značek.
 * Konzultování nalezených nedostatků s autory textů.
 * Opětovné čtení opravených rukopisů před odesláním do tisku.
 </t>
   </si>
   <si>
     <t>Reporter</t>
@@ -17371,88 +17714,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F730"/>
+  <dimension ref="A1:F740"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F730"/>
+      <selection activeCell="E6" sqref="E6:F740"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="5" max="5" width="53.844000000000001" customWidth="true" style="0"/>
     <col min="6" max="6" width="53.844000000000001" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1">
-        <v>725</v>
+        <v>735</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>11</v>
@@ -18408,13567 +18751,13764 @@
       </c>
       <c r="E53" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>146</v>
       </c>
       <c r="B54" t="s">
         <v>147</v>
       </c>
       <c r="C54" t="s">
         <v>208</v>
       </c>
       <c r="D54" t="s">
         <v>209</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>211</v>
+        <v>146</v>
       </c>
       <c r="B55" t="s">
+        <v>147</v>
+      </c>
+      <c r="C55" t="s">
         <v>212</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>213</v>
       </c>
-      <c r="D55" t="s">
+      <c r="E55" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="E55" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F55" s="2" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B56" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C56" t="s">
         <v>217</v>
       </c>
       <c r="D56" t="s">
         <v>218</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B57" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C57" t="s">
         <v>221</v>
       </c>
       <c r="D57" t="s">
         <v>222</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>223</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B58" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C58" t="s">
         <v>225</v>
       </c>
       <c r="D58" t="s">
         <v>226</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B59" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C59" t="s">
         <v>229</v>
       </c>
       <c r="D59" t="s">
         <v>230</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B60" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C60" t="s">
         <v>233</v>
       </c>
       <c r="D60" t="s">
         <v>234</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B61" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C61" t="s">
         <v>237</v>
       </c>
       <c r="D61" t="s">
         <v>238</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B62" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C62" t="s">
         <v>241</v>
       </c>
       <c r="D62" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B63" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C63" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D63" t="s">
         <v>245</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B64" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C64" t="s">
         <v>248</v>
       </c>
       <c r="D64" t="s">
         <v>249</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B65" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C65" t="s">
         <v>252</v>
       </c>
       <c r="D65" t="s">
         <v>253</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B66" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C66" t="s">
         <v>256</v>
       </c>
       <c r="D66" t="s">
         <v>257</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>258</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B67" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C67" t="s">
         <v>260</v>
       </c>
       <c r="D67" t="s">
         <v>261</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B68" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C68" t="s">
         <v>264</v>
       </c>
       <c r="D68" t="s">
         <v>265</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>266</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B69" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C69" t="s">
         <v>268</v>
       </c>
       <c r="D69" t="s">
         <v>269</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B70" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C70" t="s">
         <v>272</v>
       </c>
       <c r="D70" t="s">
         <v>273</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B71" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C71" t="s">
         <v>276</v>
       </c>
       <c r="D71" t="s">
         <v>277</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>278</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B72" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C72" t="s">
         <v>280</v>
       </c>
       <c r="D72" t="s">
         <v>281</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>282</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
+        <v>215</v>
+      </c>
+      <c r="B73" t="s">
+        <v>216</v>
+      </c>
+      <c r="C73" t="s">
         <v>284</v>
       </c>
-      <c r="B73" t="s">
+      <c r="D73" t="s">
         <v>285</v>
       </c>
-      <c r="C73" t="s">
+      <c r="E73" s="2" t="s">
         <v>286</v>
       </c>
-      <c r="D73" t="s">
+      <c r="F73" s="2" t="s">
         <v>287</v>
-      </c>
-[...4 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B74" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C74" t="s">
         <v>290</v>
       </c>
       <c r="D74" t="s">
         <v>291</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B75" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C75" t="s">
         <v>294</v>
       </c>
       <c r="D75" t="s">
         <v>295</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B76" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C76" t="s">
         <v>298</v>
       </c>
       <c r="D76" t="s">
         <v>299</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>300</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B77" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C77" t="s">
         <v>302</v>
       </c>
       <c r="D77" t="s">
         <v>303</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>304</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B78" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C78" t="s">
         <v>306</v>
       </c>
       <c r="D78" t="s">
         <v>307</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>308</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B79" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C79" t="s">
         <v>310</v>
       </c>
       <c r="D79" t="s">
         <v>311</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>312</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B80" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C80" t="s">
         <v>314</v>
       </c>
       <c r="D80" t="s">
         <v>315</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>316</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B81" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C81" t="s">
         <v>318</v>
       </c>
       <c r="D81" t="s">
         <v>319</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>320</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B82" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C82" t="s">
         <v>322</v>
       </c>
       <c r="D82" t="s">
         <v>323</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>324</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B83" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C83" t="s">
         <v>326</v>
       </c>
       <c r="D83" t="s">
         <v>327</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>328</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B84" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C84" t="s">
         <v>330</v>
       </c>
       <c r="D84" t="s">
         <v>331</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>332</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B85" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C85" t="s">
         <v>334</v>
       </c>
       <c r="D85" t="s">
         <v>335</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>336</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
+        <v>288</v>
+      </c>
+      <c r="B86" t="s">
+        <v>289</v>
+      </c>
+      <c r="C86" t="s">
         <v>338</v>
       </c>
-      <c r="B86" t="s">
+      <c r="D86" t="s">
         <v>339</v>
       </c>
-      <c r="C86" t="s">
+      <c r="E86" s="2" t="s">
         <v>340</v>
       </c>
-      <c r="D86" t="s">
+      <c r="F86" s="2" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B87" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C87" t="s">
         <v>344</v>
       </c>
       <c r="D87" t="s">
         <v>345</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>346</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B88" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C88" t="s">
         <v>348</v>
       </c>
       <c r="D88" t="s">
         <v>349</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>350</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B89" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C89" t="s">
-        <v>322</v>
+        <v>352</v>
       </c>
       <c r="D89" t="s">
-        <v>323</v>
+        <v>353</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>324</v>
+        <v>354</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>325</v>
+        <v>355</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="B90" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
       <c r="C90" t="s">
-        <v>354</v>
+        <v>326</v>
       </c>
       <c r="D90" t="s">
-        <v>355</v>
+        <v>327</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>356</v>
+        <v>328</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>357</v>
+        <v>329</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B91" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C91" t="s">
         <v>358</v>
       </c>
       <c r="D91" t="s">
         <v>359</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>360</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B92" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C92" t="s">
         <v>362</v>
       </c>
       <c r="D92" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B93" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C93" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D93" t="s">
         <v>366</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>367</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B94" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C94" t="s">
         <v>369</v>
       </c>
       <c r="D94" t="s">
         <v>370</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>371</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B95" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C95" t="s">
         <v>373</v>
       </c>
       <c r="D95" t="s">
         <v>374</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>375</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B96" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C96" t="s">
         <v>377</v>
       </c>
       <c r="D96" t="s">
         <v>378</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>379</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B97" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C97" t="s">
         <v>381</v>
       </c>
       <c r="D97" t="s">
         <v>382</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>383</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B98" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C98" t="s">
         <v>385</v>
       </c>
       <c r="D98" t="s">
         <v>386</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>387</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B99" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C99" t="s">
         <v>389</v>
       </c>
       <c r="D99" t="s">
         <v>390</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>391</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B100" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C100" t="s">
         <v>393</v>
       </c>
       <c r="D100" t="s">
         <v>394</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>395</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B101" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C101" t="s">
         <v>397</v>
       </c>
       <c r="D101" t="s">
         <v>398</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>399</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B102" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C102" t="s">
         <v>401</v>
       </c>
       <c r="D102" t="s">
         <v>402</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>403</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B103" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C103" t="s">
         <v>405</v>
       </c>
       <c r="D103" t="s">
         <v>406</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>407</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B104" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C104" t="s">
         <v>409</v>
       </c>
       <c r="D104" t="s">
         <v>410</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>411</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B105" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C105" t="s">
         <v>413</v>
       </c>
       <c r="D105" t="s">
         <v>414</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>415</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B106" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C106" t="s">
         <v>417</v>
       </c>
       <c r="D106" t="s">
         <v>418</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>419</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B107" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C107" t="s">
         <v>421</v>
       </c>
       <c r="D107" t="s">
         <v>422</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>423</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B108" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C108" t="s">
         <v>425</v>
       </c>
       <c r="D108" t="s">
         <v>426</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>427</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B109" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C109" t="s">
         <v>429</v>
       </c>
       <c r="D109" t="s">
         <v>430</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>431</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B110" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C110" t="s">
         <v>433</v>
       </c>
       <c r="D110" t="s">
         <v>434</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>435</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B111" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C111" t="s">
         <v>437</v>
       </c>
       <c r="D111" t="s">
         <v>438</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>439</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B112" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C112" t="s">
         <v>441</v>
       </c>
       <c r="D112" t="s">
         <v>442</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>443</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B113" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C113" t="s">
         <v>445</v>
       </c>
       <c r="D113" t="s">
         <v>446</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B114" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C114" t="s">
         <v>449</v>
       </c>
       <c r="D114" t="s">
         <v>450</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>451</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B115" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C115" t="s">
         <v>453</v>
       </c>
       <c r="D115" t="s">
         <v>454</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>455</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B116" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C116" t="s">
         <v>457</v>
       </c>
       <c r="D116" t="s">
         <v>458</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>459</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B117" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C117" t="s">
         <v>461</v>
       </c>
       <c r="D117" t="s">
         <v>462</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>463</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B118" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C118" t="s">
         <v>465</v>
       </c>
       <c r="D118" t="s">
         <v>466</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>467</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B119" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C119" t="s">
         <v>469</v>
       </c>
       <c r="D119" t="s">
         <v>470</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>471</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B120" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C120" t="s">
         <v>473</v>
       </c>
       <c r="D120" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F120" s="2" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>476</v>
+        <v>356</v>
       </c>
       <c r="B121" t="s">
+        <v>357</v>
+      </c>
+      <c r="C121" t="s">
         <v>477</v>
       </c>
-      <c r="C121" t="s">
+      <c r="D121" t="s">
+        <v>477</v>
+      </c>
+      <c r="E121" s="2" t="s">
         <v>478</v>
       </c>
-      <c r="D121" t="s">
+      <c r="F121" s="2" t="s">
         <v>479</v>
-      </c>
-[...4 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B122" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C122" t="s">
         <v>482</v>
       </c>
       <c r="D122" t="s">
         <v>483</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>484</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B123" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C123" t="s">
         <v>486</v>
       </c>
       <c r="D123" t="s">
         <v>487</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>488</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B124" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C124" t="s">
         <v>490</v>
       </c>
       <c r="D124" t="s">
         <v>491</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>492</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B125" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C125" t="s">
         <v>494</v>
       </c>
       <c r="D125" t="s">
         <v>495</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>496</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B126" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C126" t="s">
         <v>498</v>
       </c>
       <c r="D126" t="s">
         <v>499</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>500</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B127" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C127" t="s">
         <v>502</v>
       </c>
       <c r="D127" t="s">
         <v>503</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>504</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B128" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C128" t="s">
         <v>506</v>
       </c>
       <c r="D128" t="s">
         <v>507</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>508</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B129" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C129" t="s">
         <v>510</v>
       </c>
       <c r="D129" t="s">
         <v>511</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>512</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B130" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C130" t="s">
         <v>514</v>
       </c>
       <c r="D130" t="s">
         <v>515</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>516</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B131" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C131" t="s">
         <v>518</v>
       </c>
       <c r="D131" t="s">
         <v>519</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>520</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B132" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C132" t="s">
         <v>522</v>
       </c>
       <c r="D132" t="s">
         <v>523</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>524</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B133" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C133" t="s">
-        <v>298</v>
+        <v>526</v>
       </c>
       <c r="D133" t="s">
-        <v>299</v>
+        <v>527</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B134" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C134" t="s">
-        <v>528</v>
+        <v>302</v>
       </c>
       <c r="D134" t="s">
-        <v>529</v>
+        <v>303</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B135" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C135" t="s">
         <v>532</v>
       </c>
       <c r="D135" t="s">
         <v>533</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>534</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B136" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C136" t="s">
         <v>536</v>
       </c>
       <c r="D136" t="s">
         <v>537</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>538</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B137" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C137" t="s">
         <v>540</v>
       </c>
       <c r="D137" t="s">
         <v>541</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>542</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B138" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C138" t="s">
         <v>544</v>
       </c>
       <c r="D138" t="s">
         <v>545</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>546</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B139" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C139" t="s">
         <v>548</v>
       </c>
       <c r="D139" t="s">
         <v>549</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>550</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B140" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C140" t="s">
         <v>552</v>
       </c>
       <c r="D140" t="s">
         <v>553</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>554</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B141" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C141" t="s">
         <v>556</v>
       </c>
       <c r="D141" t="s">
         <v>557</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>558</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B142" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C142" t="s">
         <v>560</v>
       </c>
       <c r="D142" t="s">
         <v>561</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>562</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B143" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C143" t="s">
         <v>564</v>
       </c>
       <c r="D143" t="s">
         <v>565</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>566</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B144" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C144" t="s">
         <v>568</v>
       </c>
       <c r="D144" t="s">
         <v>569</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>570</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B145" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C145" t="s">
         <v>572</v>
       </c>
       <c r="D145" t="s">
         <v>573</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>574</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B146" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C146" t="s">
         <v>576</v>
       </c>
       <c r="D146" t="s">
         <v>577</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>578</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B147" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C147" t="s">
         <v>580</v>
       </c>
       <c r="D147" t="s">
         <v>581</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>582</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B148" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C148" t="s">
         <v>584</v>
       </c>
       <c r="D148" t="s">
         <v>585</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>586</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B149" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C149" t="s">
         <v>588</v>
       </c>
       <c r="D149" t="s">
         <v>589</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>590</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B150" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C150" t="s">
         <v>592</v>
       </c>
       <c r="D150" t="s">
         <v>593</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B151" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C151" t="s">
         <v>596</v>
       </c>
       <c r="D151" t="s">
         <v>597</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>598</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B152" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C152" t="s">
         <v>600</v>
       </c>
       <c r="D152" t="s">
         <v>601</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>602</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B153" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C153" t="s">
         <v>604</v>
       </c>
       <c r="D153" t="s">
         <v>605</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>606</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B154" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C154" t="s">
         <v>608</v>
       </c>
       <c r="D154" t="s">
         <v>609</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>610</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B155" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C155" t="s">
         <v>612</v>
       </c>
       <c r="D155" t="s">
         <v>613</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>614</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B156" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C156" t="s">
         <v>616</v>
       </c>
       <c r="D156" t="s">
         <v>617</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>618</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B157" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C157" t="s">
         <v>620</v>
       </c>
       <c r="D157" t="s">
         <v>621</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>622</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B158" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C158" t="s">
         <v>624</v>
       </c>
       <c r="D158" t="s">
         <v>625</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>626</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
+        <v>480</v>
+      </c>
+      <c r="B159" t="s">
+        <v>481</v>
+      </c>
+      <c r="C159" t="s">
         <v>628</v>
       </c>
-      <c r="B159" t="s">
+      <c r="D159" t="s">
         <v>629</v>
       </c>
-      <c r="C159" t="s">
+      <c r="E159" s="2" t="s">
         <v>630</v>
       </c>
-      <c r="D159" t="s">
+      <c r="F159" s="2" t="s">
         <v>631</v>
-      </c>
-[...4 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B160" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C160" t="s">
         <v>634</v>
       </c>
       <c r="D160" t="s">
         <v>635</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>636</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B161" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C161" t="s">
         <v>638</v>
       </c>
       <c r="D161" t="s">
         <v>639</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B162" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C162" t="s">
         <v>642</v>
       </c>
       <c r="D162" t="s">
         <v>643</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>644</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B163" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C163" t="s">
         <v>646</v>
       </c>
       <c r="D163" t="s">
         <v>647</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>648</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
+        <v>632</v>
+      </c>
+      <c r="B164" t="s">
+        <v>633</v>
+      </c>
+      <c r="C164" t="s">
         <v>650</v>
       </c>
-      <c r="B164" t="s">
+      <c r="D164" t="s">
         <v>651</v>
       </c>
-      <c r="C164" t="s">
+      <c r="E164" s="2" t="s">
         <v>652</v>
       </c>
-      <c r="D164" t="s">
+      <c r="F164" s="2" t="s">
         <v>653</v>
-      </c>
-[...4 lines deleted...]
-        <v>655</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B165" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C165" t="s">
         <v>656</v>
       </c>
       <c r="D165" t="s">
         <v>657</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>658</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B166" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C166" t="s">
         <v>660</v>
       </c>
       <c r="D166" t="s">
         <v>661</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>662</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B167" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C167" t="s">
         <v>664</v>
       </c>
       <c r="D167" t="s">
         <v>665</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>666</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B168" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C168" t="s">
         <v>668</v>
       </c>
       <c r="D168" t="s">
         <v>669</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>670</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B169" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C169" t="s">
         <v>672</v>
       </c>
       <c r="D169" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="F169" s="2" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B170" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C170" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="D170" t="s">
         <v>676</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>677</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B171" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C171" t="s">
-        <v>377</v>
+        <v>679</v>
       </c>
       <c r="D171" t="s">
-        <v>378</v>
+        <v>680</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B172" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C172" t="s">
-        <v>681</v>
+        <v>381</v>
       </c>
       <c r="D172" t="s">
-        <v>682</v>
+        <v>382</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>683</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B173" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C173" t="s">
         <v>685</v>
       </c>
       <c r="D173" t="s">
         <v>686</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>687</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B174" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C174" t="s">
         <v>689</v>
       </c>
       <c r="D174" t="s">
         <v>690</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>691</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B175" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C175" t="s">
         <v>693</v>
       </c>
       <c r="D175" t="s">
         <v>694</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>695</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B176" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C176" t="s">
         <v>697</v>
       </c>
       <c r="D176" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E176" s="2" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F176" s="2" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B177" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C177" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D177" t="s">
         <v>701</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>702</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B178" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C178" t="s">
         <v>704</v>
       </c>
       <c r="D178" t="s">
         <v>705</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>706</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B179" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C179" t="s">
         <v>708</v>
       </c>
       <c r="D179" t="s">
         <v>709</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>710</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B180" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C180" t="s">
         <v>712</v>
       </c>
       <c r="D180" t="s">
         <v>713</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>714</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B181" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C181" t="s">
         <v>716</v>
       </c>
       <c r="D181" t="s">
         <v>717</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>718</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B182" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C182" t="s">
         <v>720</v>
       </c>
       <c r="D182" t="s">
         <v>721</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>722</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B183" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C183" t="s">
-        <v>244</v>
+        <v>724</v>
       </c>
       <c r="D183" t="s">
-        <v>245</v>
+        <v>725</v>
       </c>
       <c r="E183" s="2" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="F183" s="2" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B184" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C184" t="s">
-        <v>726</v>
+        <v>248</v>
       </c>
       <c r="D184" t="s">
-        <v>727</v>
+        <v>249</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>728</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B185" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C185" t="s">
         <v>730</v>
       </c>
       <c r="D185" t="s">
         <v>731</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>732</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B186" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C186" t="s">
         <v>734</v>
       </c>
       <c r="D186" t="s">
         <v>735</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>736</v>
       </c>
       <c r="F186" s="2" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B187" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C187" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D187" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="E187" s="2" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B188" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C188" t="s">
         <v>741</v>
       </c>
       <c r="D188" t="s">
         <v>742</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>743</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B189" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C189" t="s">
         <v>745</v>
       </c>
       <c r="D189" t="s">
         <v>746</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>747</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B190" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C190" t="s">
         <v>749</v>
       </c>
       <c r="D190" t="s">
         <v>750</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>751</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B191" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C191" t="s">
         <v>753</v>
       </c>
       <c r="D191" t="s">
         <v>754</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>755</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B192" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C192" t="s">
         <v>757</v>
       </c>
       <c r="D192" t="s">
         <v>758</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>759</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B193" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C193" t="s">
         <v>761</v>
       </c>
       <c r="D193" t="s">
         <v>762</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>763</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B194" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C194" t="s">
         <v>765</v>
       </c>
       <c r="D194" t="s">
         <v>766</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>767</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B195" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C195" t="s">
         <v>769</v>
       </c>
       <c r="D195" t="s">
         <v>770</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>771</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B196" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C196" t="s">
         <v>773</v>
       </c>
       <c r="D196" t="s">
         <v>774</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>775</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
+        <v>654</v>
+      </c>
+      <c r="B197" t="s">
+        <v>655</v>
+      </c>
+      <c r="C197" t="s">
         <v>777</v>
       </c>
-      <c r="B197" t="s">
+      <c r="D197" t="s">
         <v>778</v>
       </c>
-      <c r="C197" t="s">
+      <c r="E197" s="2" t="s">
         <v>779</v>
       </c>
-      <c r="D197" t="s">
+      <c r="F197" s="2" t="s">
         <v>780</v>
-      </c>
-[...4 lines deleted...]
-        <v>782</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B198" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C198" t="s">
         <v>783</v>
       </c>
       <c r="D198" t="s">
         <v>784</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>785</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B199" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C199" t="s">
         <v>787</v>
       </c>
       <c r="D199" t="s">
         <v>788</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>789</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B200" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C200" t="s">
         <v>791</v>
       </c>
       <c r="D200" t="s">
         <v>792</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>793</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B201" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C201" t="s">
         <v>795</v>
       </c>
       <c r="D201" t="s">
         <v>796</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>797</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B202" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C202" t="s">
         <v>799</v>
       </c>
       <c r="D202" t="s">
         <v>800</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>801</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B203" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C203" t="s">
         <v>803</v>
       </c>
       <c r="D203" t="s">
         <v>804</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>805</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B204" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C204" t="s">
         <v>807</v>
       </c>
       <c r="D204" t="s">
         <v>808</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>809</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B205" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C205" t="s">
         <v>811</v>
       </c>
       <c r="D205" t="s">
         <v>812</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>813</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B206" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C206" t="s">
         <v>815</v>
       </c>
       <c r="D206" t="s">
         <v>816</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>817</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B207" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C207" t="s">
         <v>819</v>
       </c>
       <c r="D207" t="s">
         <v>820</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>821</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B208" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C208" t="s">
         <v>823</v>
       </c>
       <c r="D208" t="s">
         <v>824</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>825</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B209" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C209" t="s">
         <v>827</v>
       </c>
       <c r="D209" t="s">
         <v>828</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>829</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B210" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C210" t="s">
         <v>831</v>
       </c>
       <c r="D210" t="s">
         <v>832</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>833</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B211" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C211" t="s">
         <v>835</v>
       </c>
       <c r="D211" t="s">
         <v>836</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>837</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B212" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C212" t="s">
         <v>839</v>
       </c>
       <c r="D212" t="s">
         <v>840</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>841</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B213" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C213" t="s">
         <v>843</v>
       </c>
       <c r="D213" t="s">
         <v>844</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>845</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B214" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C214" t="s">
         <v>847</v>
       </c>
       <c r="D214" t="s">
         <v>848</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>849</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B215" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C215" t="s">
         <v>851</v>
       </c>
       <c r="D215" t="s">
         <v>852</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>853</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B216" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C216" t="s">
         <v>855</v>
       </c>
       <c r="D216" t="s">
         <v>856</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>857</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B217" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C217" t="s">
         <v>859</v>
       </c>
       <c r="D217" t="s">
         <v>860</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>861</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B218" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C218" t="s">
         <v>863</v>
       </c>
       <c r="D218" t="s">
         <v>864</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>865</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B219" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C219" t="s">
         <v>867</v>
       </c>
       <c r="D219" t="s">
         <v>868</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>869</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B220" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C220" t="s">
         <v>871</v>
       </c>
       <c r="D220" t="s">
         <v>872</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>873</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B221" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C221" t="s">
         <v>875</v>
       </c>
       <c r="D221" t="s">
         <v>876</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>877</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
+        <v>781</v>
+      </c>
+      <c r="B222" t="s">
+        <v>782</v>
+      </c>
+      <c r="C222" t="s">
         <v>879</v>
       </c>
-      <c r="B222" t="s">
+      <c r="D222" t="s">
         <v>880</v>
-      </c>
-[...4 lines deleted...]
-        <v>299</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>881</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B223" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C223" t="s">
-        <v>528</v>
+        <v>302</v>
       </c>
       <c r="D223" t="s">
-        <v>529</v>
+        <v>303</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="F223" s="2" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B224" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C224" t="s">
-        <v>885</v>
+        <v>532</v>
       </c>
       <c r="D224" t="s">
-        <v>886</v>
+        <v>533</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>887</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B225" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C225" t="s">
         <v>889</v>
       </c>
       <c r="D225" t="s">
         <v>890</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>891</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B226" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C226" t="s">
         <v>893</v>
       </c>
       <c r="D226" t="s">
         <v>894</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>895</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B227" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C227" t="s">
         <v>897</v>
       </c>
       <c r="D227" t="s">
         <v>898</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>899</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B228" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C228" t="s">
         <v>901</v>
       </c>
       <c r="D228" t="s">
         <v>902</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>903</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B229" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C229" t="s">
         <v>905</v>
       </c>
       <c r="D229" t="s">
         <v>906</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>907</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B230" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C230" t="s">
         <v>909</v>
       </c>
       <c r="D230" t="s">
         <v>910</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>911</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B231" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C231" t="s">
-        <v>306</v>
+        <v>913</v>
       </c>
       <c r="D231" t="s">
-        <v>307</v>
+        <v>914</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>308</v>
+        <v>915</v>
       </c>
       <c r="F231" s="2" t="s">
-        <v>309</v>
+        <v>916</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B232" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C232" t="s">
-        <v>913</v>
+        <v>310</v>
       </c>
       <c r="D232" t="s">
-        <v>914</v>
+        <v>311</v>
       </c>
       <c r="E232" s="2" t="s">
-        <v>915</v>
+        <v>312</v>
       </c>
       <c r="F232" s="2" t="s">
-        <v>916</v>
+        <v>313</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B233" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C233" t="s">
         <v>917</v>
       </c>
       <c r="D233" t="s">
         <v>918</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>919</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B234" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C234" t="s">
         <v>921</v>
       </c>
       <c r="D234" t="s">
         <v>922</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>923</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B235" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C235" t="s">
-        <v>314</v>
+        <v>925</v>
       </c>
       <c r="D235" t="s">
-        <v>315</v>
+        <v>926</v>
       </c>
       <c r="E235" s="2" t="s">
-        <v>316</v>
+        <v>927</v>
       </c>
       <c r="F235" s="2" t="s">
-        <v>317</v>
+        <v>928</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B236" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C236" t="s">
-        <v>925</v>
+        <v>318</v>
       </c>
       <c r="D236" t="s">
-        <v>926</v>
+        <v>319</v>
       </c>
       <c r="E236" s="2" t="s">
-        <v>927</v>
+        <v>320</v>
       </c>
       <c r="F236" s="2" t="s">
-        <v>928</v>
+        <v>321</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B237" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C237" t="s">
         <v>929</v>
       </c>
       <c r="D237" t="s">
         <v>930</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>931</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B238" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C238" t="s">
         <v>933</v>
       </c>
       <c r="D238" t="s">
         <v>934</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>935</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B239" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C239" t="s">
         <v>937</v>
       </c>
       <c r="D239" t="s">
         <v>938</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>939</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B240" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C240" t="s">
-        <v>322</v>
+        <v>941</v>
       </c>
       <c r="D240" t="s">
-        <v>323</v>
+        <v>942</v>
       </c>
       <c r="E240" s="2" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="F240" s="2" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B241" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C241" t="s">
-        <v>943</v>
+        <v>326</v>
       </c>
       <c r="D241" t="s">
-        <v>944</v>
+        <v>327</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>945</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
+        <v>883</v>
+      </c>
+      <c r="B242" t="s">
+        <v>884</v>
+      </c>
+      <c r="C242" t="s">
         <v>947</v>
       </c>
-      <c r="B242" t="s">
+      <c r="D242" t="s">
         <v>948</v>
       </c>
-      <c r="C242" t="s">
+      <c r="E242" s="2" t="s">
         <v>949</v>
       </c>
-      <c r="D242" t="s">
-[...2 lines deleted...]
-      <c r="E242" s="2" t="s">
+      <c r="F242" s="2" t="s">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="B243" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="C243" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="D243" t="s">
         <v>953</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>954</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="B244" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="C244" t="s">
         <v>956</v>
       </c>
       <c r="D244" t="s">
         <v>957</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>958</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="B245" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="C245" t="s">
         <v>960</v>
       </c>
       <c r="D245" t="s">
         <v>961</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>962</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="B246" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="C246" t="s">
         <v>964</v>
       </c>
       <c r="D246" t="s">
         <v>965</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>966</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="B247" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="C247" t="s">
         <v>968</v>
       </c>
       <c r="D247" t="s">
         <v>969</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>970</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="B248" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="C248" t="s">
         <v>972</v>
       </c>
       <c r="D248" t="s">
         <v>973</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>974</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
+        <v>951</v>
+      </c>
+      <c r="B249" t="s">
+        <v>952</v>
+      </c>
+      <c r="C249" t="s">
         <v>976</v>
       </c>
-      <c r="B249" t="s">
+      <c r="D249" t="s">
         <v>977</v>
       </c>
-      <c r="C249" t="s">
+      <c r="E249" s="2" t="s">
         <v>978</v>
       </c>
-      <c r="D249" t="s">
+      <c r="F249" s="2" t="s">
         <v>979</v>
-      </c>
-[...4 lines deleted...]
-        <v>981</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="B250" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="C250" t="s">
         <v>982</v>
       </c>
       <c r="D250" t="s">
         <v>983</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>984</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="B251" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="C251" t="s">
         <v>986</v>
       </c>
       <c r="D251" t="s">
         <v>987</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>988</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="B252" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="C252" t="s">
         <v>990</v>
       </c>
       <c r="D252" t="s">
         <v>991</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>992</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="B253" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="C253" t="s">
         <v>994</v>
       </c>
       <c r="D253" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="E253" s="2" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="F253" s="2" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="B254" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="C254" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="D254" t="s">
         <v>998</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>999</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="B255" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="C255" t="s">
         <v>1001</v>
       </c>
       <c r="D255" t="s">
         <v>1002</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>1003</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="B256" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="C256" t="s">
         <v>1005</v>
       </c>
       <c r="D256" t="s">
         <v>1006</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>1007</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="B257" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="C257" t="s">
         <v>1009</v>
       </c>
       <c r="D257" t="s">
         <v>1010</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>1011</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="B258" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="C258" t="s">
         <v>1013</v>
       </c>
       <c r="D258" t="s">
         <v>1014</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>1015</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="B259" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="C259" t="s">
         <v>1017</v>
       </c>
       <c r="D259" t="s">
         <v>1018</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="B260" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="C260" t="s">
         <v>1021</v>
       </c>
       <c r="D260" t="s">
         <v>1022</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>1023</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
+        <v>980</v>
+      </c>
+      <c r="B261" t="s">
+        <v>981</v>
+      </c>
+      <c r="C261" t="s">
         <v>1025</v>
       </c>
-      <c r="B261" t="s">
+      <c r="D261" t="s">
         <v>1026</v>
       </c>
-      <c r="C261" t="s">
+      <c r="E261" s="2" t="s">
         <v>1027</v>
       </c>
-      <c r="D261" t="s">
+      <c r="F261" s="2" t="s">
         <v>1028</v>
-      </c>
-[...4 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B262" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C262" t="s">
         <v>1031</v>
       </c>
       <c r="D262" t="s">
         <v>1032</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>1033</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B263" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C263" t="s">
         <v>1035</v>
       </c>
       <c r="D263" t="s">
         <v>1036</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>1037</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B264" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C264" t="s">
         <v>1039</v>
       </c>
       <c r="D264" t="s">
         <v>1040</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>1041</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B265" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C265" t="s">
         <v>1043</v>
       </c>
       <c r="D265" t="s">
         <v>1044</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1045</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B266" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C266" t="s">
         <v>1047</v>
       </c>
       <c r="D266" t="s">
         <v>1048</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>1049</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B267" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C267" t="s">
         <v>1051</v>
       </c>
       <c r="D267" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="E267" s="2" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="F267" s="2" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B268" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C268" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="D268" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="E268" s="2" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="F268" s="2" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B269" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C269" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="D269" t="s">
         <v>1058</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>1059</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B270" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C270" t="s">
         <v>1061</v>
       </c>
       <c r="D270" t="s">
         <v>1062</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>1063</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B271" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C271" t="s">
         <v>1065</v>
       </c>
       <c r="D271" t="s">
         <v>1066</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>1067</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B272" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C272" t="s">
         <v>1069</v>
       </c>
       <c r="D272" t="s">
         <v>1070</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>1071</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B273" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C273" t="s">
         <v>1073</v>
       </c>
       <c r="D273" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="E273" s="2" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="F273" s="2" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B274" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C274" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="D274" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="E274" s="2" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="F274" s="2" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B275" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C275" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="D275" t="s">
         <v>1080</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>1081</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B276" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C276" t="s">
         <v>1083</v>
       </c>
       <c r="D276" t="s">
         <v>1084</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>1085</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B277" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C277" t="s">
         <v>1087</v>
       </c>
       <c r="D277" t="s">
         <v>1088</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>1089</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B278" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C278" t="s">
         <v>1091</v>
       </c>
       <c r="D278" t="s">
         <v>1092</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>1093</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B279" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C279" t="s">
         <v>1095</v>
       </c>
       <c r="D279" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="E279" s="2" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="F279" s="2" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B280" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C280" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="D280" t="s">
         <v>1099</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B281" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C281" t="s">
         <v>1102</v>
       </c>
       <c r="D281" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="E281" s="2" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="F281" s="2" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B282" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C282" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="D282" t="s">
         <v>1106</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>1107</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B283" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C283" t="s">
         <v>1109</v>
       </c>
       <c r="D283" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E283" s="2" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F283" s="2" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B284" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C284" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="D284" t="s">
         <v>1113</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>1114</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B285" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C285" t="s">
         <v>1116</v>
       </c>
       <c r="D285" t="s">
         <v>1117</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B286" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C286" t="s">
         <v>1120</v>
       </c>
       <c r="D286" t="s">
         <v>1121</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>1122</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B287" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C287" t="s">
         <v>1124</v>
       </c>
       <c r="D287" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="E287" s="2" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="F287" s="2" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B288" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C288" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="D288" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="E288" s="2" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="F288" s="2" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B289" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C289" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="D289" t="s">
         <v>1131</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>1132</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B290" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C290" t="s">
         <v>1134</v>
       </c>
       <c r="D290" t="s">
         <v>1135</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>1136</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>1137</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B291" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C291" t="s">
         <v>1138</v>
       </c>
       <c r="D291" t="s">
         <v>1139</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>1140</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B292" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C292" t="s">
         <v>1142</v>
       </c>
       <c r="D292" t="s">
         <v>1143</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>1144</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B293" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C293" t="s">
         <v>1146</v>
       </c>
       <c r="D293" t="s">
         <v>1147</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>1148</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B294" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C294" t="s">
         <v>1150</v>
       </c>
       <c r="D294" t="s">
         <v>1151</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>1152</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B295" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C295" t="s">
         <v>1154</v>
       </c>
       <c r="D295" t="s">
         <v>1155</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>1156</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B296" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C296" t="s">
         <v>1158</v>
       </c>
       <c r="D296" t="s">
         <v>1159</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>1160</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B297" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C297" t="s">
         <v>1162</v>
       </c>
       <c r="D297" t="s">
         <v>1163</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>1164</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B298" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C298" t="s">
         <v>1166</v>
       </c>
       <c r="D298" t="s">
         <v>1167</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>1168</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B299" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C299" t="s">
         <v>1170</v>
       </c>
       <c r="D299" t="s">
         <v>1171</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>1172</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>1173</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B300" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C300" t="s">
         <v>1174</v>
       </c>
       <c r="D300" t="s">
         <v>1175</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>1176</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>1177</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B301" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C301" t="s">
         <v>1178</v>
       </c>
       <c r="D301" t="s">
         <v>1179</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>1180</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B302" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C302" t="s">
         <v>1182</v>
       </c>
       <c r="D302" t="s">
         <v>1183</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>1184</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>1185</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B303" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C303" t="s">
         <v>1186</v>
       </c>
       <c r="D303" t="s">
         <v>1187</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>1188</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>1189</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B304" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C304" t="s">
         <v>1190</v>
       </c>
       <c r="D304" t="s">
         <v>1191</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>1192</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B305" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C305" t="s">
         <v>1194</v>
       </c>
       <c r="D305" t="s">
         <v>1195</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>1196</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>1197</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B306" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C306" t="s">
         <v>1198</v>
       </c>
       <c r="D306" t="s">
         <v>1199</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>1200</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>1201</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B307" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C307" t="s">
         <v>1202</v>
       </c>
       <c r="D307" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="E307" s="2" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="F307" s="2" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B308" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C308" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="D308" t="s">
         <v>1206</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>1207</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B309" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C309" t="s">
         <v>1209</v>
       </c>
       <c r="D309" t="s">
         <v>1210</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>1211</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>1212</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B310" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C310" t="s">
         <v>1213</v>
       </c>
       <c r="D310" t="s">
         <v>1214</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>1215</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>1216</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B311" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C311" t="s">
         <v>1217</v>
       </c>
       <c r="D311" t="s">
         <v>1218</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>1219</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B312" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C312" t="s">
         <v>1221</v>
       </c>
       <c r="D312" t="s">
         <v>1222</v>
       </c>
       <c r="E312" s="2" t="s">
         <v>1223</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>1224</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B313" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C313" t="s">
         <v>1225</v>
       </c>
       <c r="D313" t="s">
         <v>1226</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>1227</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>1228</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B314" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C314" t="s">
         <v>1229</v>
       </c>
       <c r="D314" t="s">
         <v>1230</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>1231</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B315" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C315" t="s">
         <v>1233</v>
       </c>
       <c r="D315" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="E315" s="2" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="F315" s="2" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B316" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C316" t="s">
-        <v>929</v>
+        <v>1237</v>
       </c>
       <c r="D316" t="s">
-        <v>930</v>
+        <v>1237</v>
       </c>
       <c r="E316" s="2" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="F316" s="2" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B317" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C317" t="s">
         <v>933</v>
       </c>
       <c r="D317" t="s">
         <v>934</v>
       </c>
       <c r="E317" s="2" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="F317" s="2" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B318" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C318" t="s">
-        <v>1240</v>
+        <v>937</v>
       </c>
       <c r="D318" t="s">
-        <v>1241</v>
+        <v>938</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>1242</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>1243</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B319" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C319" t="s">
         <v>1244</v>
       </c>
       <c r="D319" t="s">
         <v>1245</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>1246</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>1247</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B320" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C320" t="s">
         <v>1248</v>
       </c>
       <c r="D320" t="s">
         <v>1249</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>1250</v>
       </c>
       <c r="F320" s="2" t="s">
         <v>1251</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B321" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C321" t="s">
         <v>1252</v>
       </c>
       <c r="D321" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="E321" s="2" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="F321" s="2" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B322" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C322" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="D322" t="s">
         <v>1256</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>1257</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>1258</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B323" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C323" t="s">
         <v>1259</v>
       </c>
       <c r="D323" t="s">
         <v>1260</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>1261</v>
       </c>
       <c r="F323" s="2" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B324" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C324" t="s">
         <v>1263</v>
       </c>
       <c r="D324" t="s">
         <v>1264</v>
       </c>
       <c r="E324" s="2" t="s">
         <v>1265</v>
       </c>
       <c r="F324" s="2" t="s">
         <v>1266</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B325" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C325" t="s">
         <v>1267</v>
       </c>
       <c r="D325" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="E325" s="2" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="F325" s="2" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B326" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C326" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="D326" t="s">
         <v>1271</v>
       </c>
       <c r="E326" s="2" t="s">
         <v>1272</v>
       </c>
       <c r="F326" s="2" t="s">
         <v>1273</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B327" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C327" t="s">
         <v>1274</v>
       </c>
       <c r="D327" t="s">
         <v>1275</v>
       </c>
       <c r="E327" s="2" t="s">
         <v>1276</v>
       </c>
       <c r="F327" s="2" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="B328" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C328" t="s">
         <v>1278</v>
       </c>
       <c r="D328" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="E328" s="2" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="F328" s="2" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1281</v>
+        <v>1029</v>
       </c>
       <c r="B329" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C329" t="s">
         <v>1282</v>
       </c>
-      <c r="C329" t="s">
+      <c r="D329" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E329" s="2" t="s">
         <v>1283</v>
       </c>
-      <c r="D329" t="s">
+      <c r="F329" s="2" t="s">
         <v>1284</v>
-      </c>
-[...4 lines deleted...]
-        <v>1286</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="B330" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="C330" t="s">
         <v>1287</v>
       </c>
       <c r="D330" t="s">
         <v>1288</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>1289</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>1290</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="B331" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="C331" t="s">
         <v>1291</v>
       </c>
       <c r="D331" t="s">
         <v>1292</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>1293</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>1294</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="B332" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="C332" t="s">
         <v>1295</v>
       </c>
       <c r="D332" t="s">
         <v>1296</v>
       </c>
       <c r="E332" s="2" t="s">
         <v>1297</v>
       </c>
       <c r="F332" s="2" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="B333" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="C333" t="s">
         <v>1299</v>
       </c>
       <c r="D333" t="s">
         <v>1300</v>
       </c>
       <c r="E333" s="2" t="s">
         <v>1301</v>
       </c>
       <c r="F333" s="2" t="s">
         <v>1302</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="B334" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="C334" t="s">
         <v>1303</v>
       </c>
       <c r="D334" t="s">
         <v>1304</v>
       </c>
       <c r="E334" s="2" t="s">
         <v>1305</v>
       </c>
       <c r="F334" s="2" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="B335" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="C335" t="s">
         <v>1307</v>
       </c>
       <c r="D335" t="s">
         <v>1308</v>
       </c>
       <c r="E335" s="2" t="s">
         <v>1309</v>
       </c>
       <c r="F335" s="2" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="B336" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="C336" t="s">
         <v>1311</v>
       </c>
       <c r="D336" t="s">
         <v>1312</v>
       </c>
       <c r="E336" s="2" t="s">
         <v>1313</v>
       </c>
       <c r="F336" s="2" t="s">
         <v>1314</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="B337" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="C337" t="s">
         <v>1315</v>
       </c>
       <c r="D337" t="s">
         <v>1316</v>
       </c>
       <c r="E337" s="2" t="s">
         <v>1317</v>
       </c>
       <c r="F337" s="2" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="B338" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="C338" t="s">
         <v>1319</v>
       </c>
       <c r="D338" t="s">
         <v>1320</v>
       </c>
       <c r="E338" s="2" t="s">
         <v>1321</v>
       </c>
       <c r="F338" s="2" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="B339" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="C339" t="s">
         <v>1323</v>
       </c>
       <c r="D339" t="s">
         <v>1324</v>
       </c>
       <c r="E339" s="2" t="s">
         <v>1325</v>
       </c>
       <c r="F339" s="2" t="s">
         <v>1326</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="B340" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="C340" t="s">
         <v>1327</v>
       </c>
       <c r="D340" t="s">
         <v>1328</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>1329</v>
       </c>
       <c r="F340" s="2" t="s">
         <v>1330</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="B341" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="C341" t="s">
         <v>1331</v>
       </c>
       <c r="D341" t="s">
         <v>1332</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>1333</v>
       </c>
       <c r="F341" s="2" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="B342" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="C342" t="s">
         <v>1335</v>
       </c>
       <c r="D342" t="s">
         <v>1336</v>
       </c>
       <c r="E342" s="2" t="s">
         <v>1337</v>
       </c>
       <c r="F342" s="2" t="s">
         <v>1338</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="B343" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="C343" t="s">
         <v>1339</v>
       </c>
       <c r="D343" t="s">
         <v>1340</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>1341</v>
       </c>
       <c r="F343" s="2" t="s">
         <v>1342</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="B344" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="C344" t="s">
         <v>1343</v>
       </c>
       <c r="D344" t="s">
         <v>1344</v>
       </c>
       <c r="E344" s="2" t="s">
         <v>1345</v>
       </c>
       <c r="F344" s="2" t="s">
         <v>1346</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="B345" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="C345" t="s">
         <v>1347</v>
       </c>
       <c r="D345" t="s">
         <v>1348</v>
       </c>
       <c r="E345" s="2" t="s">
         <v>1349</v>
       </c>
       <c r="F345" s="2" t="s">
         <v>1350</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="B346" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="C346" t="s">
         <v>1351</v>
       </c>
       <c r="D346" t="s">
         <v>1352</v>
       </c>
       <c r="E346" s="2" t="s">
-        <v>1345</v>
+        <v>1353</v>
       </c>
       <c r="F346" s="2" t="s">
-        <v>1346</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="B347" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="C347" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="D347" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="E347" s="2" t="s">
-        <v>1355</v>
+        <v>1349</v>
       </c>
       <c r="F347" s="2" t="s">
-        <v>1356</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C348" t="s">
         <v>1357</v>
       </c>
-      <c r="B348" t="s">
+      <c r="D348" t="s">
         <v>1358</v>
       </c>
-      <c r="C348" t="s">
+      <c r="E348" s="2" t="s">
         <v>1359</v>
       </c>
-      <c r="D348" t="s">
+      <c r="F348" s="2" t="s">
         <v>1360</v>
-      </c>
-[...4 lines deleted...]
-        <v>1362</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="B349" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="C349" t="s">
         <v>1363</v>
       </c>
       <c r="D349" t="s">
         <v>1364</v>
       </c>
       <c r="E349" s="2" t="s">
         <v>1365</v>
       </c>
       <c r="F349" s="2" t="s">
         <v>1366</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="B350" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="C350" t="s">
         <v>1367</v>
       </c>
       <c r="D350" t="s">
         <v>1368</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>1369</v>
       </c>
       <c r="F350" s="2" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="B351" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="C351" t="s">
         <v>1371</v>
       </c>
       <c r="D351" t="s">
         <v>1372</v>
       </c>
       <c r="E351" s="2" t="s">
         <v>1373</v>
       </c>
       <c r="F351" s="2" t="s">
         <v>1374</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="B352" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="C352" t="s">
         <v>1375</v>
       </c>
       <c r="D352" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="E352" s="2" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="F352" s="2" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="B353" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="C353" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="D353" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="E353" s="2" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="F353" s="2" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="B354" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="C354" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="D354" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="E354" s="2" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="F354" s="2" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="B355" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="C355" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="D355" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="E355" s="2" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="F355" s="2" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="B356" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="C356" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="D356" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="E356" s="2" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="F356" s="2" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="B357" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="C357" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="D357" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="E357" s="2" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="F357" s="2" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="B358" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="C358" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="D358" t="s">
         <v>1399</v>
       </c>
       <c r="E358" s="2" t="s">
         <v>1400</v>
       </c>
       <c r="F358" s="2" t="s">
         <v>1401</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="B359" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="C359" t="s">
         <v>1402</v>
       </c>
       <c r="D359" t="s">
         <v>1403</v>
       </c>
       <c r="E359" s="2" t="s">
         <v>1404</v>
       </c>
       <c r="F359" s="2" t="s">
         <v>1405</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="B360" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="C360" t="s">
         <v>1406</v>
       </c>
       <c r="D360" t="s">
-        <v>1386</v>
+        <v>1407</v>
       </c>
       <c r="E360" s="2" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="F360" s="2" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="B361" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="C361" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="D361" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="E361" s="2" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="F361" s="2" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="B362" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="C362" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="D362" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="E362" s="2" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="F362" s="2" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="B363" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="C363" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="D363" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="E363" s="2" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="F363" s="2" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="B364" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="C364" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="D364" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="E364" s="2" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="F364" s="2" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="B365" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="C365" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="D365" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="E365" s="2" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="F365" s="2" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="B366" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="C366" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="D366" t="s">
-        <v>1429</v>
+        <v>1410</v>
       </c>
       <c r="E366" s="2" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="F366" s="2" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="B367" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="C367" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="D367" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="E367" s="2" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="F367" s="2" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1436</v>
+        <v>1361</v>
       </c>
       <c r="B368" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C368" t="s">
         <v>1437</v>
       </c>
-      <c r="C368" t="s">
+      <c r="D368" t="s">
         <v>1438</v>
       </c>
-      <c r="D368" t="s">
+      <c r="E368" s="2" t="s">
         <v>1439</v>
       </c>
-      <c r="E368" s="2" t="s">
+      <c r="F368" s="2" t="s">
         <v>1440</v>
-      </c>
-[...1 lines deleted...]
-        <v>1441</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1436</v>
+        <v>1361</v>
       </c>
       <c r="B369" t="s">
-        <v>1437</v>
+        <v>1362</v>
       </c>
       <c r="C369" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E369" s="2" t="s">
         <v>1442</v>
       </c>
-      <c r="D369" t="s">
+      <c r="F369" s="2" t="s">
         <v>1443</v>
-      </c>
-[...4 lines deleted...]
-        <v>1445</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>1436</v>
+        <v>1361</v>
       </c>
       <c r="B370" t="s">
-        <v>1437</v>
+        <v>1362</v>
       </c>
       <c r="C370" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E370" s="2" t="s">
         <v>1446</v>
       </c>
-      <c r="D370" t="s">
+      <c r="F370" s="2" t="s">
         <v>1447</v>
-      </c>
-[...4 lines deleted...]
-        <v>1449</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1436</v>
+        <v>1361</v>
       </c>
       <c r="B371" t="s">
-        <v>1437</v>
+        <v>1362</v>
       </c>
       <c r="C371" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E371" s="2" t="s">
         <v>1450</v>
       </c>
-      <c r="D371" t="s">
+      <c r="F371" s="2" t="s">
         <v>1451</v>
-      </c>
-[...4 lines deleted...]
-        <v>1453</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1436</v>
+        <v>1361</v>
       </c>
       <c r="B372" t="s">
-        <v>1437</v>
+        <v>1362</v>
       </c>
       <c r="C372" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E372" s="2" t="s">
         <v>1454</v>
       </c>
-      <c r="D372" t="s">
+      <c r="F372" s="2" t="s">
         <v>1455</v>
-      </c>
-[...4 lines deleted...]
-        <v>1457</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1436</v>
+        <v>1361</v>
       </c>
       <c r="B373" t="s">
-        <v>1437</v>
+        <v>1362</v>
       </c>
       <c r="C373" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E373" s="2" t="s">
         <v>1458</v>
       </c>
-      <c r="D373" t="s">
+      <c r="F373" s="2" t="s">
         <v>1459</v>
-      </c>
-[...4 lines deleted...]
-        <v>1461</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E374" s="2" t="s">
+        <v>1461</v>
+      </c>
+      <c r="F374" s="2" t="s">
         <v>1462</v>
-      </c>
-[...13 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1462</v>
+        <v>1361</v>
       </c>
       <c r="B375" t="s">
-        <v>1462</v>
+        <v>1362</v>
       </c>
       <c r="C375" t="s">
         <v>1463</v>
       </c>
       <c r="D375" t="s">
         <v>1464</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>1465</v>
       </c>
       <c r="F375" s="2" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1462</v>
+        <v>1361</v>
       </c>
       <c r="B376" t="s">
-        <v>1462</v>
+        <v>1362</v>
       </c>
       <c r="C376" t="s">
         <v>1467</v>
       </c>
       <c r="D376" t="s">
         <v>1468</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>1469</v>
       </c>
       <c r="F376" s="2" t="s">
         <v>1470</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C377" t="s">
         <v>1471</v>
       </c>
-      <c r="B377" t="s">
-[...2 lines deleted...]
-      <c r="C377" t="s">
+      <c r="D377" t="s">
         <v>1472</v>
       </c>
-      <c r="D377" t="s">
+      <c r="E377" s="2" t="s">
         <v>1473</v>
       </c>
-      <c r="E377" s="2" t="s">
+      <c r="F377" s="2" t="s">
         <v>1474</v>
-      </c>
-[...1 lines deleted...]
-        <v>1475</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1471</v>
+        <v>1475</v>
       </c>
       <c r="B378" t="s">
-        <v>1471</v>
+        <v>1476</v>
       </c>
       <c r="C378" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="D378" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="E378" s="2" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="F378" s="2" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>1471</v>
+        <v>1475</v>
       </c>
       <c r="B379" t="s">
-        <v>1471</v>
+        <v>1476</v>
       </c>
       <c r="C379" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="D379" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="E379" s="2" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="F379" s="2" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1471</v>
+        <v>1475</v>
       </c>
       <c r="B380" t="s">
-        <v>1471</v>
+        <v>1476</v>
       </c>
       <c r="C380" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="D380" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="E380" s="2" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="F380" s="2" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1471</v>
+        <v>1475</v>
       </c>
       <c r="B381" t="s">
-        <v>1471</v>
+        <v>1476</v>
       </c>
       <c r="C381" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="D381" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="E381" s="2" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="F381" s="2" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>1471</v>
+        <v>1475</v>
       </c>
       <c r="B382" t="s">
-        <v>1471</v>
+        <v>1476</v>
       </c>
       <c r="C382" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="D382" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="E382" s="2" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="F382" s="2" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1471</v>
+        <v>1475</v>
       </c>
       <c r="B383" t="s">
-        <v>1471</v>
+        <v>1476</v>
       </c>
       <c r="C383" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="D383" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="E383" s="2" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="F383" s="2" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1471</v>
+        <v>1501</v>
       </c>
       <c r="B384" t="s">
-        <v>1471</v>
+        <v>1501</v>
       </c>
       <c r="C384" t="s">
-        <v>1499</v>
+        <v>229</v>
       </c>
       <c r="D384" t="s">
-        <v>1500</v>
+        <v>230</v>
       </c>
       <c r="E384" s="2" t="s">
-        <v>1501</v>
+        <v>231</v>
       </c>
       <c r="F384" s="2" t="s">
-        <v>1502</v>
+        <v>232</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1471</v>
+        <v>1501</v>
       </c>
       <c r="B385" t="s">
-        <v>1471</v>
+        <v>1501</v>
       </c>
       <c r="C385" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D385" t="s">
         <v>1503</v>
       </c>
-      <c r="D385" t="s">
+      <c r="E385" s="2" t="s">
         <v>1504</v>
       </c>
-      <c r="E385" s="2" t="s">
+      <c r="F385" s="2" t="s">
         <v>1505</v>
-      </c>
-[...1 lines deleted...]
-        <v>1506</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1471</v>
+        <v>1501</v>
       </c>
       <c r="B386" t="s">
-        <v>1471</v>
+        <v>1501</v>
       </c>
       <c r="C386" t="s">
-        <v>1507</v>
+        <v>1506</v>
       </c>
       <c r="D386" t="s">
         <v>1507</v>
       </c>
       <c r="E386" s="2" t="s">
         <v>1508</v>
       </c>
       <c r="F386" s="2" t="s">
         <v>1509</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B387" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C387" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="D387" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="E387" s="2" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="F387" s="2" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B388" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C388" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="D388" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="E388" s="2" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="F388" s="2" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B389" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C389" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="D389" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="E389" s="2" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
       <c r="F389" s="2" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B390" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C390" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="D390" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="E390" s="2" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="F390" s="2" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B391" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C391" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="D391" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="E391" s="2" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="F391" s="2" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B392" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C392" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="D392" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="E392" s="2" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="F392" s="2" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B393" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C393" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="D393" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="E393" s="2" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="F393" s="2" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B394" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C394" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="D394" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="E394" s="2" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="F394" s="2" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B395" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C395" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D395" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="E395" s="2" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="F395" s="2" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B396" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C396" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="D396" t="s">
         <v>1546</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>1547</v>
       </c>
       <c r="F396" s="2" t="s">
         <v>1548</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B397" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C397" t="s">
         <v>1549</v>
       </c>
       <c r="D397" t="s">
         <v>1550</v>
       </c>
       <c r="E397" s="2" t="s">
         <v>1551</v>
       </c>
       <c r="F397" s="2" t="s">
         <v>1552</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B398" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C398" t="s">
         <v>1553</v>
       </c>
       <c r="D398" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E398" s="2" t="s">
         <v>1554</v>
       </c>
-      <c r="E398" s="2" t="s">
+      <c r="F398" s="2" t="s">
         <v>1555</v>
-      </c>
-[...1 lines deleted...]
-        <v>1556</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B399" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C399" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D399" t="s">
         <v>1557</v>
       </c>
-      <c r="D399" t="s">
+      <c r="E399" s="2" t="s">
         <v>1558</v>
       </c>
-      <c r="E399" s="2" t="s">
+      <c r="F399" s="2" t="s">
         <v>1559</v>
-      </c>
-[...1 lines deleted...]
-        <v>1560</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B400" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C400" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D400" t="s">
         <v>1561</v>
       </c>
-      <c r="D400" t="s">
+      <c r="E400" s="2" t="s">
         <v>1562</v>
       </c>
-      <c r="E400" s="2" t="s">
+      <c r="F400" s="2" t="s">
         <v>1563</v>
-      </c>
-[...1 lines deleted...]
-        <v>1564</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B401" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C401" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D401" t="s">
         <v>1565</v>
       </c>
-      <c r="D401" t="s">
+      <c r="E401" s="2" t="s">
         <v>1566</v>
       </c>
-      <c r="E401" s="2" t="s">
+      <c r="F401" s="2" t="s">
         <v>1567</v>
-      </c>
-[...1 lines deleted...]
-        <v>1568</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B402" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C402" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D402" t="s">
         <v>1569</v>
       </c>
-      <c r="D402" t="s">
+      <c r="E402" s="2" t="s">
         <v>1570</v>
       </c>
-      <c r="E402" s="2" t="s">
+      <c r="F402" s="2" t="s">
         <v>1571</v>
-      </c>
-[...1 lines deleted...]
-        <v>1572</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B403" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C403" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D403" t="s">
         <v>1573</v>
       </c>
-      <c r="D403" t="s">
+      <c r="E403" s="2" t="s">
         <v>1574</v>
       </c>
-      <c r="E403" s="2"/>
-      <c r="F403" s="2"/>
+      <c r="F403" s="2" t="s">
+        <v>1575</v>
+      </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B404" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C404" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="D404" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="E404" s="2" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="F404" s="2" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B405" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C405" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="D405" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="E405" s="2" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="F405" s="2" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B406" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C406" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="D406" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="E406" s="2" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="F406" s="2" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B407" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C407" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="D407" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="E407" s="2" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="F407" s="2" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B408" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C408" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="D408" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="E408" s="2" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="F408" s="2" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B409" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C409" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="D409" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="E409" s="2" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="F409" s="2" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B410" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C410" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="D410" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="E410" s="2" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="F410" s="2" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B411" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C411" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="D411" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="E411" s="2" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="F411" s="2" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B412" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C412" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="D412" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="E412" s="2" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="F412" s="2" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B413" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C413" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="D413" t="s">
-        <v>1612</v>
-[...1 lines deleted...]
-      <c r="E413" s="2" t="s">
         <v>1613</v>
       </c>
-      <c r="F413" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E413" s="2"/>
+      <c r="F413" s="2"/>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B414" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C414" t="s">
-        <v>1615</v>
+        <v>1614</v>
       </c>
       <c r="D414" t="s">
         <v>1615</v>
       </c>
       <c r="E414" s="2" t="s">
         <v>1616</v>
       </c>
       <c r="F414" s="2" t="s">
         <v>1617</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B415" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C415" t="s">
         <v>1618</v>
       </c>
       <c r="D415" t="s">
         <v>1619</v>
       </c>
       <c r="E415" s="2" t="s">
         <v>1620</v>
       </c>
       <c r="F415" s="2" t="s">
         <v>1621</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B416" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C416" t="s">
         <v>1622</v>
       </c>
       <c r="D416" t="s">
         <v>1623</v>
       </c>
       <c r="E416" s="2" t="s">
         <v>1624</v>
       </c>
       <c r="F416" s="2" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B417" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C417" t="s">
-        <v>584</v>
+        <v>1626</v>
       </c>
       <c r="D417" t="s">
-        <v>585</v>
+        <v>1627</v>
       </c>
       <c r="E417" s="2" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="F417" s="2" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B418" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C418" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="D418" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="E418" s="2" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
       <c r="F418" s="2" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B419" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C419" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="D419" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="E419" s="2" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="F419" s="2" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B420" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C420" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
       <c r="D420" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="E420" s="2" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
       <c r="F420" s="2" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B421" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C421" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="D421" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="E421" s="2" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="F421" s="2" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B422" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C422" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
       <c r="D422" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="E422" s="2" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="F422" s="2" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B423" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C423" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="D423" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="F423" s="2" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B424" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C424" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="D424" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="E424" s="2" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="F424" s="2" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B425" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C425" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="D425" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="F425" s="2" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B426" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C426" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="D426" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="E426" s="2" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="F426" s="2" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B427" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C427" t="s">
-        <v>1664</v>
+        <v>588</v>
       </c>
       <c r="D427" t="s">
+        <v>589</v>
+      </c>
+      <c r="E427" s="2" t="s">
         <v>1665</v>
       </c>
-      <c r="E427" s="2" t="s">
+      <c r="F427" s="2" t="s">
         <v>1666</v>
-      </c>
-[...1 lines deleted...]
-        <v>1667</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B428" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C428" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D428" t="s">
         <v>1668</v>
       </c>
-      <c r="D428" t="s">
+      <c r="E428" s="2" t="s">
         <v>1669</v>
       </c>
-      <c r="E428" s="2" t="s">
+      <c r="F428" s="2" t="s">
         <v>1670</v>
-      </c>
-[...1 lines deleted...]
-        <v>1671</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B429" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C429" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D429" t="s">
         <v>1672</v>
       </c>
-      <c r="D429" t="s">
+      <c r="E429" s="2" t="s">
         <v>1673</v>
       </c>
-      <c r="E429" s="2" t="s">
+      <c r="F429" s="2" t="s">
         <v>1674</v>
-      </c>
-[...1 lines deleted...]
-        <v>1675</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B430" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C430" t="s">
-        <v>1676</v>
+        <v>1675</v>
       </c>
       <c r="D430" t="s">
         <v>1676</v>
       </c>
       <c r="E430" s="2" t="s">
         <v>1677</v>
       </c>
       <c r="F430" s="2" t="s">
         <v>1678</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B431" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C431" t="s">
         <v>1679</v>
       </c>
       <c r="D431" t="s">
         <v>1680</v>
       </c>
       <c r="E431" s="2" t="s">
         <v>1681</v>
       </c>
       <c r="F431" s="2" t="s">
         <v>1682</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B432" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C432" t="s">
         <v>1683</v>
       </c>
       <c r="D432" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="E432" s="2" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="F432" s="2" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B433" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C433" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="D433" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="E433" s="2" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="F433" s="2" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="B434" t="s">
-        <v>1471</v>
+        <v>1510</v>
       </c>
       <c r="C434" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="D434" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="E434" s="2" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="F434" s="2" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1694</v>
+        <v>1510</v>
       </c>
       <c r="B435" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C435" t="s">
         <v>1695</v>
       </c>
-      <c r="C435" t="s">
+      <c r="D435" t="s">
         <v>1696</v>
       </c>
-      <c r="D435" t="s">
+      <c r="E435" s="2" t="s">
         <v>1697</v>
       </c>
-      <c r="E435" s="2" t="s">
+      <c r="F435" s="2" t="s">
         <v>1698</v>
-      </c>
-[...1 lines deleted...]
-        <v>1699</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1694</v>
+        <v>1510</v>
       </c>
       <c r="B436" t="s">
-        <v>1695</v>
+        <v>1510</v>
       </c>
       <c r="C436" t="s">
-        <v>354</v>
+        <v>1699</v>
       </c>
       <c r="D436" t="s">
-        <v>355</v>
+        <v>1700</v>
       </c>
       <c r="E436" s="2" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="F436" s="2" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1694</v>
+        <v>1510</v>
       </c>
       <c r="B437" t="s">
-        <v>1695</v>
+        <v>1510</v>
       </c>
       <c r="C437" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="D437" t="s">
-        <v>1702</v>
+        <v>1704</v>
       </c>
       <c r="E437" s="2" t="s">
-        <v>1703</v>
+        <v>1705</v>
       </c>
       <c r="F437" s="2" t="s">
-        <v>1704</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1694</v>
+        <v>1510</v>
       </c>
       <c r="B438" t="s">
-        <v>1695</v>
+        <v>1510</v>
       </c>
       <c r="C438" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
       <c r="D438" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
       <c r="E438" s="2" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
       <c r="F438" s="2" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1694</v>
+        <v>1510</v>
       </c>
       <c r="B439" t="s">
-        <v>1695</v>
+        <v>1510</v>
       </c>
       <c r="C439" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="D439" t="s">
-        <v>1709</v>
+        <v>1712</v>
       </c>
       <c r="E439" s="2" t="s">
-        <v>1710</v>
+        <v>1713</v>
       </c>
       <c r="F439" s="2" t="s">
-        <v>1711</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1694</v>
+        <v>1510</v>
       </c>
       <c r="B440" t="s">
-        <v>1695</v>
+        <v>1510</v>
       </c>
       <c r="C440" t="s">
-        <v>1712</v>
+        <v>1715</v>
       </c>
       <c r="D440" t="s">
-        <v>1712</v>
+        <v>1715</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>1713</v>
+        <v>1716</v>
       </c>
       <c r="F440" s="2" t="s">
-        <v>1714</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1694</v>
+        <v>1510</v>
       </c>
       <c r="B441" t="s">
-        <v>1695</v>
+        <v>1510</v>
       </c>
       <c r="C441" t="s">
-        <v>1715</v>
+        <v>1718</v>
       </c>
       <c r="D441" t="s">
-        <v>1716</v>
+        <v>1719</v>
       </c>
       <c r="E441" s="2" t="s">
-        <v>1717</v>
+        <v>1720</v>
       </c>
       <c r="F441" s="2" t="s">
-        <v>1718</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1694</v>
+        <v>1510</v>
       </c>
       <c r="B442" t="s">
-        <v>1695</v>
+        <v>1510</v>
       </c>
       <c r="C442" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
       <c r="D442" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
       <c r="E442" s="2" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
       <c r="F442" s="2" t="s">
-        <v>1722</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1694</v>
+        <v>1510</v>
       </c>
       <c r="B443" t="s">
-        <v>1695</v>
+        <v>1510</v>
       </c>
       <c r="C443" t="s">
-        <v>1723</v>
+        <v>1725</v>
       </c>
       <c r="D443" t="s">
-        <v>1724</v>
+        <v>1726</v>
       </c>
       <c r="E443" s="2" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
       <c r="F443" s="2" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>1694</v>
+        <v>1510</v>
       </c>
       <c r="B444" t="s">
-        <v>1695</v>
+        <v>1510</v>
       </c>
       <c r="C444" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
       <c r="D444" t="s">
-        <v>1728</v>
+        <v>1730</v>
       </c>
       <c r="E444" s="2" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
       <c r="F444" s="2" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1694</v>
+        <v>1733</v>
       </c>
       <c r="B445" t="s">
-        <v>1695</v>
+        <v>1734</v>
       </c>
       <c r="C445" t="s">
-        <v>1731</v>
+        <v>1735</v>
       </c>
       <c r="D445" t="s">
-        <v>1732</v>
+        <v>1736</v>
       </c>
       <c r="E445" s="2" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="F445" s="2" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1694</v>
+        <v>1733</v>
       </c>
       <c r="B446" t="s">
-        <v>1695</v>
+        <v>1734</v>
       </c>
       <c r="C446" t="s">
-        <v>1735</v>
+        <v>358</v>
       </c>
       <c r="D446" t="s">
-        <v>1736</v>
+        <v>359</v>
       </c>
       <c r="E446" s="2" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="F446" s="2" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1694</v>
+        <v>1733</v>
       </c>
       <c r="B447" t="s">
-        <v>1695</v>
+        <v>1734</v>
       </c>
       <c r="C447" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
       <c r="D447" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="E447" s="2" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="F447" s="2" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1694</v>
+        <v>1733</v>
       </c>
       <c r="B448" t="s">
-        <v>1695</v>
+        <v>1734</v>
       </c>
       <c r="C448" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="D448" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="E448" s="2" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="F448" s="2" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1694</v>
+        <v>1733</v>
       </c>
       <c r="B449" t="s">
-        <v>1695</v>
+        <v>1734</v>
       </c>
       <c r="C449" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="D449" t="s">
         <v>1748</v>
       </c>
       <c r="E449" s="2" t="s">
         <v>1749</v>
       </c>
       <c r="F449" s="2" t="s">
         <v>1750</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1694</v>
+        <v>1733</v>
       </c>
       <c r="B450" t="s">
-        <v>1695</v>
+        <v>1734</v>
       </c>
       <c r="C450" t="s">
-        <v>421</v>
+        <v>1751</v>
       </c>
       <c r="D450" t="s">
-        <v>422</v>
+        <v>1751</v>
       </c>
       <c r="E450" s="2" t="s">
-        <v>423</v>
+        <v>1752</v>
       </c>
       <c r="F450" s="2" t="s">
-        <v>424</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1694</v>
+        <v>1733</v>
       </c>
       <c r="B451" t="s">
-        <v>1695</v>
+        <v>1734</v>
       </c>
       <c r="C451" t="s">
-        <v>1751</v>
+        <v>1754</v>
       </c>
       <c r="D451" t="s">
-        <v>1752</v>
+        <v>1755</v>
       </c>
       <c r="E451" s="2" t="s">
-        <v>1753</v>
+        <v>1756</v>
       </c>
       <c r="F451" s="2" t="s">
-        <v>1754</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1694</v>
+        <v>1733</v>
       </c>
       <c r="B452" t="s">
-        <v>1695</v>
+        <v>1734</v>
       </c>
       <c r="C452" t="s">
-        <v>1755</v>
+        <v>1758</v>
       </c>
       <c r="D452" t="s">
-        <v>1756</v>
+        <v>1759</v>
       </c>
       <c r="E452" s="2" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
       <c r="F452" s="2" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1694</v>
+        <v>1733</v>
       </c>
       <c r="B453" t="s">
-        <v>1695</v>
+        <v>1734</v>
       </c>
       <c r="C453" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
       <c r="D453" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="E453" s="2" t="s">
-        <v>1760</v>
+        <v>1764</v>
       </c>
       <c r="F453" s="2" t="s">
-        <v>1761</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1762</v>
+        <v>1733</v>
       </c>
       <c r="B454" t="s">
-        <v>1763</v>
+        <v>1734</v>
       </c>
       <c r="C454" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="D454" t="s">
-        <v>1765</v>
+        <v>1767</v>
       </c>
       <c r="E454" s="2" t="s">
-        <v>1766</v>
+        <v>1768</v>
       </c>
       <c r="F454" s="2" t="s">
-        <v>1767</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1762</v>
+        <v>1733</v>
       </c>
       <c r="B455" t="s">
-        <v>1763</v>
+        <v>1734</v>
       </c>
       <c r="C455" t="s">
-        <v>1768</v>
+        <v>1770</v>
       </c>
       <c r="D455" t="s">
-        <v>1769</v>
+        <v>1771</v>
       </c>
       <c r="E455" s="2" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
       <c r="F455" s="2" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1762</v>
+        <v>1733</v>
       </c>
       <c r="B456" t="s">
-        <v>1763</v>
+        <v>1734</v>
       </c>
       <c r="C456" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
       <c r="D456" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
       <c r="E456" s="2" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
       <c r="F456" s="2" t="s">
-        <v>1775</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1762</v>
+        <v>1733</v>
       </c>
       <c r="B457" t="s">
-        <v>1763</v>
+        <v>1734</v>
       </c>
       <c r="C457" t="s">
-        <v>1776</v>
+        <v>1778</v>
       </c>
       <c r="D457" t="s">
-        <v>1777</v>
+        <v>1779</v>
       </c>
       <c r="E457" s="2" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
       <c r="F457" s="2" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1762</v>
+        <v>1733</v>
       </c>
       <c r="B458" t="s">
-        <v>1763</v>
+        <v>1734</v>
       </c>
       <c r="C458" t="s">
-        <v>298</v>
+        <v>1782</v>
       </c>
       <c r="D458" t="s">
-        <v>299</v>
+        <v>1783</v>
       </c>
       <c r="E458" s="2" t="s">
-        <v>1780</v>
+        <v>1784</v>
       </c>
       <c r="F458" s="2" t="s">
-        <v>1781</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1762</v>
+        <v>1733</v>
       </c>
       <c r="B459" t="s">
-        <v>1763</v>
+        <v>1734</v>
       </c>
       <c r="C459" t="s">
-        <v>528</v>
+        <v>1786</v>
       </c>
       <c r="D459" t="s">
-        <v>529</v>
+        <v>1787</v>
       </c>
       <c r="E459" s="2" t="s">
-        <v>1782</v>
+        <v>1788</v>
       </c>
       <c r="F459" s="2" t="s">
-        <v>1783</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1762</v>
+        <v>1733</v>
       </c>
       <c r="B460" t="s">
-        <v>1763</v>
+        <v>1734</v>
       </c>
       <c r="C460" t="s">
-        <v>544</v>
+        <v>425</v>
       </c>
       <c r="D460" t="s">
-        <v>545</v>
+        <v>426</v>
       </c>
       <c r="E460" s="2" t="s">
-        <v>1784</v>
+        <v>427</v>
       </c>
       <c r="F460" s="2" t="s">
-        <v>1785</v>
+        <v>428</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1762</v>
+        <v>1733</v>
       </c>
       <c r="B461" t="s">
-        <v>1763</v>
+        <v>1734</v>
       </c>
       <c r="C461" t="s">
-        <v>1786</v>
+        <v>1790</v>
       </c>
       <c r="D461" t="s">
-        <v>1787</v>
+        <v>1791</v>
       </c>
       <c r="E461" s="2" t="s">
-        <v>1788</v>
+        <v>1792</v>
       </c>
       <c r="F461" s="2" t="s">
-        <v>1789</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1762</v>
+        <v>1733</v>
       </c>
       <c r="B462" t="s">
-        <v>1763</v>
+        <v>1734</v>
       </c>
       <c r="C462" t="s">
-        <v>1790</v>
+        <v>1794</v>
       </c>
       <c r="D462" t="s">
-        <v>1791</v>
+        <v>1795</v>
       </c>
       <c r="E462" s="2" t="s">
-        <v>1792</v>
+        <v>1796</v>
       </c>
       <c r="F462" s="2" t="s">
-        <v>1793</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1762</v>
+        <v>1733</v>
       </c>
       <c r="B463" t="s">
-        <v>1763</v>
+        <v>1734</v>
       </c>
       <c r="C463" t="s">
-        <v>306</v>
+        <v>1798</v>
       </c>
       <c r="D463" t="s">
-        <v>307</v>
+        <v>1798</v>
       </c>
       <c r="E463" s="2" t="s">
-        <v>308</v>
+        <v>1799</v>
       </c>
       <c r="F463" s="2" t="s">
-        <v>309</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1762</v>
+        <v>1801</v>
       </c>
       <c r="B464" t="s">
-        <v>1763</v>
+        <v>1802</v>
       </c>
       <c r="C464" t="s">
-        <v>1794</v>
+        <v>1803</v>
       </c>
       <c r="D464" t="s">
-        <v>1795</v>
+        <v>1804</v>
       </c>
       <c r="E464" s="2" t="s">
-        <v>1796</v>
+        <v>1805</v>
       </c>
       <c r="F464" s="2" t="s">
-        <v>1797</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1762</v>
+        <v>1801</v>
       </c>
       <c r="B465" t="s">
-        <v>1763</v>
+        <v>1802</v>
       </c>
       <c r="C465" t="s">
-        <v>1798</v>
+        <v>1807</v>
       </c>
       <c r="D465" t="s">
-        <v>1799</v>
+        <v>1808</v>
       </c>
       <c r="E465" s="2" t="s">
-        <v>1800</v>
+        <v>1809</v>
       </c>
       <c r="F465" s="2" t="s">
-        <v>1801</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1762</v>
+        <v>1801</v>
       </c>
       <c r="B466" t="s">
-        <v>1763</v>
+        <v>1802</v>
       </c>
       <c r="C466" t="s">
-        <v>1802</v>
+        <v>1811</v>
       </c>
       <c r="D466" t="s">
-        <v>1803</v>
+        <v>1812</v>
       </c>
       <c r="E466" s="2" t="s">
-        <v>1804</v>
+        <v>1813</v>
       </c>
       <c r="F466" s="2" t="s">
-        <v>1805</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1762</v>
+        <v>1801</v>
       </c>
       <c r="B467" t="s">
-        <v>1763</v>
+        <v>1802</v>
       </c>
       <c r="C467" t="s">
-        <v>314</v>
+        <v>1815</v>
       </c>
       <c r="D467" t="s">
-        <v>315</v>
+        <v>1816</v>
       </c>
       <c r="E467" s="2" t="s">
-        <v>316</v>
+        <v>1817</v>
       </c>
       <c r="F467" s="2" t="s">
-        <v>317</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1762</v>
+        <v>1801</v>
       </c>
       <c r="B468" t="s">
-        <v>1763</v>
+        <v>1802</v>
       </c>
       <c r="C468" t="s">
-        <v>929</v>
+        <v>302</v>
       </c>
       <c r="D468" t="s">
-        <v>930</v>
+        <v>303</v>
       </c>
       <c r="E468" s="2" t="s">
-        <v>1236</v>
+        <v>1819</v>
       </c>
       <c r="F468" s="2" t="s">
-        <v>1237</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1762</v>
+        <v>1801</v>
       </c>
       <c r="B469" t="s">
-        <v>1763</v>
+        <v>1802</v>
       </c>
       <c r="C469" t="s">
-        <v>1806</v>
+        <v>532</v>
       </c>
       <c r="D469" t="s">
-        <v>1807</v>
+        <v>533</v>
       </c>
       <c r="E469" s="2" t="s">
-        <v>1808</v>
+        <v>1821</v>
       </c>
       <c r="F469" s="2" t="s">
-        <v>1809</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1762</v>
+        <v>1801</v>
       </c>
       <c r="B470" t="s">
-        <v>1763</v>
+        <v>1802</v>
       </c>
       <c r="C470" t="s">
-        <v>937</v>
+        <v>548</v>
       </c>
       <c r="D470" t="s">
-        <v>938</v>
+        <v>549</v>
       </c>
       <c r="E470" s="2" t="s">
-        <v>1810</v>
+        <v>1823</v>
       </c>
       <c r="F470" s="2" t="s">
-        <v>1811</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1762</v>
+        <v>1801</v>
       </c>
       <c r="B471" t="s">
-        <v>1763</v>
+        <v>1802</v>
       </c>
       <c r="C471" t="s">
-        <v>322</v>
+        <v>1825</v>
       </c>
       <c r="D471" t="s">
-        <v>323</v>
+        <v>1826</v>
       </c>
       <c r="E471" s="2" t="s">
-        <v>324</v>
+        <v>1827</v>
       </c>
       <c r="F471" s="2" t="s">
-        <v>325</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1762</v>
+        <v>1801</v>
       </c>
       <c r="B472" t="s">
-        <v>1763</v>
+        <v>1802</v>
       </c>
       <c r="C472" t="s">
-        <v>624</v>
+        <v>1829</v>
       </c>
       <c r="D472" t="s">
-        <v>625</v>
+        <v>1830</v>
       </c>
       <c r="E472" s="2" t="s">
-        <v>626</v>
+        <v>1831</v>
       </c>
       <c r="F472" s="2" t="s">
-        <v>627</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1762</v>
+        <v>1801</v>
       </c>
       <c r="B473" t="s">
-        <v>1763</v>
+        <v>1802</v>
       </c>
       <c r="C473" t="s">
-        <v>1812</v>
+        <v>310</v>
       </c>
       <c r="D473" t="s">
-        <v>1813</v>
+        <v>311</v>
       </c>
       <c r="E473" s="2" t="s">
-        <v>1814</v>
+        <v>312</v>
       </c>
       <c r="F473" s="2" t="s">
-        <v>1815</v>
+        <v>313</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1816</v>
+        <v>1801</v>
       </c>
       <c r="B474" t="s">
-        <v>1817</v>
+        <v>1802</v>
       </c>
       <c r="C474" t="s">
-        <v>1818</v>
+        <v>1833</v>
       </c>
       <c r="D474" t="s">
-        <v>1819</v>
+        <v>1834</v>
       </c>
       <c r="E474" s="2" t="s">
-        <v>1820</v>
+        <v>1835</v>
       </c>
       <c r="F474" s="2" t="s">
-        <v>1821</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1816</v>
+        <v>1801</v>
       </c>
       <c r="B475" t="s">
-        <v>1817</v>
+        <v>1802</v>
       </c>
       <c r="C475" t="s">
-        <v>1822</v>
+        <v>1837</v>
       </c>
       <c r="D475" t="s">
-        <v>1823</v>
+        <v>1838</v>
       </c>
       <c r="E475" s="2" t="s">
-        <v>1824</v>
+        <v>1839</v>
       </c>
       <c r="F475" s="2" t="s">
-        <v>1825</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1816</v>
+        <v>1801</v>
       </c>
       <c r="B476" t="s">
-        <v>1817</v>
+        <v>1802</v>
       </c>
       <c r="C476" t="s">
-        <v>1826</v>
+        <v>1841</v>
       </c>
       <c r="D476" t="s">
-        <v>1827</v>
+        <v>1842</v>
       </c>
       <c r="E476" s="2" t="s">
-        <v>1828</v>
+        <v>1843</v>
       </c>
       <c r="F476" s="2" t="s">
-        <v>1829</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1816</v>
+        <v>1801</v>
       </c>
       <c r="B477" t="s">
-        <v>1817</v>
+        <v>1802</v>
       </c>
       <c r="C477" t="s">
-        <v>1830</v>
+        <v>318</v>
       </c>
       <c r="D477" t="s">
-        <v>1831</v>
+        <v>319</v>
       </c>
       <c r="E477" s="2" t="s">
-        <v>1832</v>
+        <v>320</v>
       </c>
       <c r="F477" s="2" t="s">
-        <v>1833</v>
+        <v>321</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1816</v>
+        <v>1801</v>
       </c>
       <c r="B478" t="s">
-        <v>1817</v>
+        <v>1802</v>
       </c>
       <c r="C478" t="s">
-        <v>1834</v>
+        <v>933</v>
       </c>
       <c r="D478" t="s">
-        <v>1835</v>
+        <v>934</v>
       </c>
       <c r="E478" s="2" t="s">
-        <v>1836</v>
+        <v>1240</v>
       </c>
       <c r="F478" s="2" t="s">
-        <v>1837</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1816</v>
+        <v>1801</v>
       </c>
       <c r="B479" t="s">
-        <v>1817</v>
+        <v>1802</v>
       </c>
       <c r="C479" t="s">
-        <v>1838</v>
+        <v>1845</v>
       </c>
       <c r="D479" t="s">
-        <v>1839</v>
+        <v>1846</v>
       </c>
       <c r="E479" s="2" t="s">
-        <v>1840</v>
+        <v>1847</v>
       </c>
       <c r="F479" s="2" t="s">
-        <v>1841</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1816</v>
+        <v>1801</v>
       </c>
       <c r="B480" t="s">
-        <v>1817</v>
+        <v>1802</v>
       </c>
       <c r="C480" t="s">
-        <v>1842</v>
+        <v>941</v>
       </c>
       <c r="D480" t="s">
-        <v>1843</v>
+        <v>942</v>
       </c>
       <c r="E480" s="2" t="s">
-        <v>1844</v>
+        <v>1849</v>
       </c>
       <c r="F480" s="2" t="s">
-        <v>1845</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1816</v>
+        <v>1801</v>
       </c>
       <c r="B481" t="s">
-        <v>1817</v>
+        <v>1802</v>
       </c>
       <c r="C481" t="s">
-        <v>1846</v>
+        <v>326</v>
       </c>
       <c r="D481" t="s">
-        <v>1847</v>
+        <v>327</v>
       </c>
       <c r="E481" s="2" t="s">
-        <v>1848</v>
+        <v>328</v>
       </c>
       <c r="F481" s="2" t="s">
-        <v>1849</v>
+        <v>329</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1816</v>
+        <v>1801</v>
       </c>
       <c r="B482" t="s">
-        <v>1817</v>
+        <v>1802</v>
       </c>
       <c r="C482" t="s">
-        <v>1850</v>
+        <v>628</v>
       </c>
       <c r="D482" t="s">
-        <v>1851</v>
+        <v>629</v>
       </c>
       <c r="E482" s="2" t="s">
-        <v>1852</v>
+        <v>630</v>
       </c>
       <c r="F482" s="2" t="s">
-        <v>1853</v>
+        <v>631</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1816</v>
+        <v>1801</v>
       </c>
       <c r="B483" t="s">
-        <v>1817</v>
+        <v>1802</v>
       </c>
       <c r="C483" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E483" s="2" t="s">
+        <v>1853</v>
+      </c>
+      <c r="F483" s="2" t="s">
         <v>1854</v>
-      </c>
-[...7 lines deleted...]
-        <v>1857</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B484" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C484" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D484" t="s">
         <v>1858</v>
       </c>
-      <c r="D484" t="s">
+      <c r="E484" s="2" t="s">
         <v>1859</v>
       </c>
-      <c r="E484" s="2" t="s">
+      <c r="F484" s="2" t="s">
         <v>1860</v>
-      </c>
-[...1 lines deleted...]
-        <v>1861</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B485" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C485" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D485" t="s">
         <v>1862</v>
       </c>
-      <c r="D485" t="s">
+      <c r="E485" s="2" t="s">
         <v>1863</v>
       </c>
-      <c r="E485" s="2" t="s">
+      <c r="F485" s="2" t="s">
         <v>1864</v>
-      </c>
-[...1 lines deleted...]
-        <v>1865</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B486" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C486" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D486" t="s">
         <v>1866</v>
       </c>
-      <c r="D486" t="s">
+      <c r="E486" s="2" t="s">
         <v>1867</v>
       </c>
-      <c r="E486" s="2" t="s">
+      <c r="F486" s="2" t="s">
         <v>1868</v>
-      </c>
-[...1 lines deleted...]
-        <v>1869</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B487" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C487" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D487" t="s">
         <v>1870</v>
       </c>
-      <c r="D487" t="s">
+      <c r="E487" s="2" t="s">
         <v>1871</v>
       </c>
-      <c r="E487" s="2" t="s">
+      <c r="F487" s="2" t="s">
         <v>1872</v>
-      </c>
-[...1 lines deleted...]
-        <v>1873</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B488" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C488" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D488" t="s">
         <v>1874</v>
       </c>
-      <c r="D488" t="s">
+      <c r="E488" s="2" t="s">
         <v>1875</v>
       </c>
-      <c r="E488" s="2" t="s">
+      <c r="F488" s="2" t="s">
         <v>1876</v>
-      </c>
-[...1 lines deleted...]
-        <v>1877</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B489" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C489" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D489" t="s">
         <v>1878</v>
       </c>
-      <c r="D489" t="s">
+      <c r="E489" s="2" t="s">
         <v>1879</v>
       </c>
-      <c r="E489" s="2" t="s">
+      <c r="F489" s="2" t="s">
         <v>1880</v>
-      </c>
-[...1 lines deleted...]
-        <v>1881</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B490" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C490" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D490" t="s">
         <v>1882</v>
       </c>
-      <c r="D490" t="s">
+      <c r="E490" s="2" t="s">
         <v>1883</v>
       </c>
-      <c r="E490" s="2" t="s">
+      <c r="F490" s="2" t="s">
         <v>1884</v>
-      </c>
-[...1 lines deleted...]
-        <v>1885</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B491" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C491" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D491" t="s">
         <v>1886</v>
       </c>
-      <c r="D491" t="s">
+      <c r="E491" s="2" t="s">
         <v>1887</v>
       </c>
-      <c r="E491" s="2" t="s">
+      <c r="F491" s="2" t="s">
         <v>1888</v>
-      </c>
-[...1 lines deleted...]
-        <v>1889</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B492" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C492" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D492" t="s">
         <v>1890</v>
       </c>
-      <c r="D492" t="s">
+      <c r="E492" s="2" t="s">
         <v>1891</v>
       </c>
-      <c r="E492" s="2" t="s">
+      <c r="F492" s="2" t="s">
         <v>1892</v>
-      </c>
-[...1 lines deleted...]
-        <v>1893</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B493" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C493" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D493" t="s">
         <v>1894</v>
       </c>
-      <c r="D493" t="s">
+      <c r="E493" s="2" t="s">
         <v>1895</v>
       </c>
-      <c r="E493" s="2" t="s">
+      <c r="F493" s="2" t="s">
         <v>1896</v>
-      </c>
-[...1 lines deleted...]
-        <v>1897</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B494" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C494" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D494" t="s">
         <v>1898</v>
       </c>
-      <c r="D494" t="s">
+      <c r="E494" s="2" t="s">
         <v>1899</v>
       </c>
-      <c r="E494" s="2" t="s">
+      <c r="F494" s="2" t="s">
         <v>1900</v>
-      </c>
-[...1 lines deleted...]
-        <v>1901</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B495" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C495" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D495" t="s">
         <v>1902</v>
       </c>
-      <c r="D495" t="s">
+      <c r="E495" s="2" t="s">
         <v>1903</v>
       </c>
-      <c r="E495" s="2" t="s">
+      <c r="F495" s="2" t="s">
         <v>1904</v>
-      </c>
-[...1 lines deleted...]
-        <v>1905</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B496" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C496" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D496" t="s">
         <v>1906</v>
-      </c>
-[...1 lines deleted...]
-        <v>1887</v>
       </c>
       <c r="E496" s="2" t="s">
         <v>1907</v>
       </c>
       <c r="F496" s="2" t="s">
         <v>1908</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B497" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C497" t="s">
         <v>1909</v>
       </c>
       <c r="D497" t="s">
         <v>1910</v>
       </c>
       <c r="E497" s="2" t="s">
         <v>1911</v>
       </c>
       <c r="F497" s="2" t="s">
         <v>1912</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B498" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C498" t="s">
         <v>1913</v>
       </c>
       <c r="D498" t="s">
         <v>1914</v>
       </c>
       <c r="E498" s="2" t="s">
         <v>1915</v>
       </c>
       <c r="F498" s="2" t="s">
         <v>1916</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B499" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C499" t="s">
         <v>1917</v>
       </c>
       <c r="D499" t="s">
         <v>1918</v>
       </c>
       <c r="E499" s="2" t="s">
         <v>1919</v>
       </c>
       <c r="F499" s="2" t="s">
         <v>1920</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B500" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C500" t="s">
         <v>1921</v>
       </c>
       <c r="D500" t="s">
         <v>1922</v>
       </c>
       <c r="E500" s="2" t="s">
         <v>1923</v>
       </c>
       <c r="F500" s="2" t="s">
         <v>1924</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B501" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C501" t="s">
         <v>1925</v>
       </c>
       <c r="D501" t="s">
         <v>1926</v>
       </c>
       <c r="E501" s="2" t="s">
         <v>1927</v>
       </c>
       <c r="F501" s="2" t="s">
         <v>1928</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B502" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C502" t="s">
         <v>1929</v>
       </c>
       <c r="D502" t="s">
         <v>1930</v>
       </c>
       <c r="E502" s="2" t="s">
         <v>1931</v>
       </c>
       <c r="F502" s="2" t="s">
         <v>1932</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B503" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C503" t="s">
         <v>1933</v>
       </c>
       <c r="D503" t="s">
         <v>1934</v>
       </c>
       <c r="E503" s="2" t="s">
         <v>1935</v>
       </c>
       <c r="F503" s="2" t="s">
         <v>1936</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B504" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C504" t="s">
         <v>1937</v>
       </c>
       <c r="D504" t="s">
         <v>1938</v>
       </c>
       <c r="E504" s="2" t="s">
         <v>1939</v>
       </c>
       <c r="F504" s="2" t="s">
         <v>1940</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B505" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C505" t="s">
         <v>1941</v>
       </c>
       <c r="D505" t="s">
         <v>1942</v>
       </c>
       <c r="E505" s="2" t="s">
         <v>1943</v>
       </c>
       <c r="F505" s="2" t="s">
         <v>1944</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B506" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C506" t="s">
         <v>1945</v>
       </c>
       <c r="D506" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E506" s="2" t="s">
         <v>1946</v>
       </c>
-      <c r="E506" s="2" t="s">
+      <c r="F506" s="2" t="s">
         <v>1947</v>
-      </c>
-[...1 lines deleted...]
-        <v>1948</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B507" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C507" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D507" t="s">
         <v>1949</v>
       </c>
-      <c r="D507" t="s">
+      <c r="E507" s="2" t="s">
         <v>1950</v>
       </c>
-      <c r="E507" s="2" t="s">
+      <c r="F507" s="2" t="s">
         <v>1951</v>
-      </c>
-[...1 lines deleted...]
-        <v>1952</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B508" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C508" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D508" t="s">
         <v>1953</v>
       </c>
-      <c r="D508" t="s">
+      <c r="E508" s="2" t="s">
         <v>1954</v>
       </c>
-      <c r="E508" s="2" t="s">
+      <c r="F508" s="2" t="s">
         <v>1955</v>
-      </c>
-[...1 lines deleted...]
-        <v>1956</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B509" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C509" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D509" t="s">
         <v>1957</v>
       </c>
-      <c r="D509" t="s">
+      <c r="E509" s="2" t="s">
         <v>1958</v>
       </c>
-      <c r="E509" s="2" t="s">
+      <c r="F509" s="2" t="s">
         <v>1959</v>
-      </c>
-[...1 lines deleted...]
-        <v>1960</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B510" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C510" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D510" t="s">
         <v>1961</v>
       </c>
-      <c r="D510" t="s">
+      <c r="E510" s="2" t="s">
         <v>1962</v>
       </c>
-      <c r="E510" s="2" t="s">
+      <c r="F510" s="2" t="s">
         <v>1963</v>
-      </c>
-[...1 lines deleted...]
-        <v>1964</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B511" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C511" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D511" t="s">
         <v>1965</v>
       </c>
-      <c r="D511" t="s">
+      <c r="E511" s="2" t="s">
         <v>1966</v>
       </c>
-      <c r="E511" s="2" t="s">
+      <c r="F511" s="2" t="s">
         <v>1967</v>
-      </c>
-[...1 lines deleted...]
-        <v>1968</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B512" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C512" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D512" t="s">
         <v>1969</v>
       </c>
-      <c r="D512" t="s">
+      <c r="E512" s="2" t="s">
         <v>1970</v>
       </c>
-      <c r="E512" s="2" t="s">
+      <c r="F512" s="2" t="s">
         <v>1971</v>
-      </c>
-[...1 lines deleted...]
-        <v>1972</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B513" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C513" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D513" t="s">
         <v>1973</v>
       </c>
-      <c r="D513" t="s">
+      <c r="E513" s="2" t="s">
         <v>1974</v>
       </c>
-      <c r="E513" s="2" t="s">
+      <c r="F513" s="2" t="s">
         <v>1975</v>
-      </c>
-[...1 lines deleted...]
-        <v>1976</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B514" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C514" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D514" t="s">
         <v>1977</v>
       </c>
-      <c r="D514" t="s">
+      <c r="E514" s="2" t="s">
         <v>1978</v>
       </c>
-      <c r="E514" s="2" t="s">
+      <c r="F514" s="2" t="s">
         <v>1979</v>
-      </c>
-[...1 lines deleted...]
-        <v>1980</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B515" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C515" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D515" t="s">
         <v>1981</v>
       </c>
-      <c r="D515" t="s">
+      <c r="E515" s="2" t="s">
         <v>1982</v>
       </c>
-      <c r="E515" s="2" t="s">
+      <c r="F515" s="2" t="s">
         <v>1983</v>
-      </c>
-[...1 lines deleted...]
-        <v>1984</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B516" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C516" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D516" t="s">
         <v>1985</v>
       </c>
-      <c r="D516" t="s">
+      <c r="E516" s="2" t="s">
         <v>1986</v>
       </c>
-      <c r="E516" s="2" t="s">
+      <c r="F516" s="2" t="s">
         <v>1987</v>
-      </c>
-[...1 lines deleted...]
-        <v>1988</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B517" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C517" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D517" t="s">
         <v>1989</v>
       </c>
-      <c r="D517" t="s">
+      <c r="E517" s="2" t="s">
         <v>1990</v>
       </c>
-      <c r="E517" s="2" t="s">
+      <c r="F517" s="2" t="s">
         <v>1991</v>
-      </c>
-[...1 lines deleted...]
-        <v>1992</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B518" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C518" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D518" t="s">
         <v>1993</v>
       </c>
-      <c r="D518" t="s">
+      <c r="E518" s="2" t="s">
         <v>1994</v>
       </c>
-      <c r="E518" s="2" t="s">
+      <c r="F518" s="2" t="s">
         <v>1995</v>
-      </c>
-[...1 lines deleted...]
-        <v>1996</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B519" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C519" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D519" t="s">
         <v>1997</v>
       </c>
-      <c r="D519" t="s">
+      <c r="E519" s="2" t="s">
         <v>1998</v>
       </c>
-      <c r="E519" s="2" t="s">
+      <c r="F519" s="2" t="s">
         <v>1999</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1816</v>
+        <v>1855</v>
       </c>
       <c r="B520" t="s">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="C520" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D520" t="s">
         <v>2001</v>
       </c>
-      <c r="D520" t="s">
+      <c r="E520" s="2" t="s">
         <v>2002</v>
       </c>
-      <c r="E520" s="2" t="s">
+      <c r="F520" s="2" t="s">
         <v>2003</v>
-      </c>
-[...1 lines deleted...]
-        <v>2004</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C521" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D521" t="s">
         <v>2005</v>
       </c>
-      <c r="B521" t="s">
+      <c r="E521" s="2" t="s">
         <v>2006</v>
       </c>
-      <c r="C521" t="s">
+      <c r="F521" s="2" t="s">
         <v>2007</v>
-      </c>
-[...7 lines deleted...]
-        <v>2010</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>2005</v>
+        <v>1855</v>
       </c>
       <c r="B522" t="s">
-        <v>2006</v>
+        <v>1856</v>
       </c>
       <c r="C522" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D522" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E522" s="2" t="s">
+        <v>2010</v>
+      </c>
+      <c r="F522" s="2" t="s">
         <v>2011</v>
-      </c>
-[...7 lines deleted...]
-        <v>2014</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>2005</v>
+        <v>1855</v>
       </c>
       <c r="B523" t="s">
-        <v>2006</v>
+        <v>1856</v>
       </c>
       <c r="C523" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D523" t="s">
+        <v>2013</v>
+      </c>
+      <c r="E523" s="2" t="s">
+        <v>2014</v>
+      </c>
+      <c r="F523" s="2" t="s">
         <v>2015</v>
-      </c>
-[...7 lines deleted...]
-        <v>2018</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>2005</v>
+        <v>1855</v>
       </c>
       <c r="B524" t="s">
-        <v>2006</v>
+        <v>1856</v>
       </c>
       <c r="C524" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D524" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E524" s="2" t="s">
+        <v>2018</v>
+      </c>
+      <c r="F524" s="2" t="s">
         <v>2019</v>
-      </c>
-[...7 lines deleted...]
-        <v>2022</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>2005</v>
+        <v>1855</v>
       </c>
       <c r="B525" t="s">
-        <v>2006</v>
+        <v>1856</v>
       </c>
       <c r="C525" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D525" t="s">
+        <v>2021</v>
+      </c>
+      <c r="E525" s="2" t="s">
+        <v>2022</v>
+      </c>
+      <c r="F525" s="2" t="s">
         <v>2023</v>
-      </c>
-[...7 lines deleted...]
-        <v>2026</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>2005</v>
+        <v>1855</v>
       </c>
       <c r="B526" t="s">
-        <v>2006</v>
+        <v>1856</v>
       </c>
       <c r="C526" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D526" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E526" s="2" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F526" s="2" t="s">
         <v>2027</v>
-      </c>
-[...7 lines deleted...]
-        <v>2030</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C527" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D527" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E527" s="2" t="s">
+        <v>2030</v>
+      </c>
+      <c r="F527" s="2" t="s">
         <v>2031</v>
-      </c>
-[...13 lines deleted...]
-        <v>2036</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>2031</v>
+        <v>1855</v>
       </c>
       <c r="B528" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C528" t="s">
         <v>2032</v>
       </c>
-      <c r="C528" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D528" t="s">
-        <v>2038</v>
+        <v>2033</v>
       </c>
       <c r="E528" s="2" t="s">
-        <v>2039</v>
+        <v>2034</v>
       </c>
       <c r="F528" s="2" t="s">
-        <v>2040</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>2031</v>
+        <v>1855</v>
       </c>
       <c r="B529" t="s">
-        <v>2032</v>
+        <v>1856</v>
       </c>
       <c r="C529" t="s">
-        <v>2041</v>
+        <v>2036</v>
       </c>
       <c r="D529" t="s">
-        <v>2042</v>
+        <v>2037</v>
       </c>
       <c r="E529" s="2" t="s">
-        <v>2043</v>
+        <v>2038</v>
       </c>
       <c r="F529" s="2" t="s">
-        <v>2044</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>2031</v>
+        <v>1855</v>
       </c>
       <c r="B530" t="s">
-        <v>2032</v>
+        <v>1856</v>
       </c>
       <c r="C530" t="s">
-        <v>2045</v>
+        <v>2040</v>
       </c>
       <c r="D530" t="s">
-        <v>2046</v>
+        <v>2041</v>
       </c>
       <c r="E530" s="2" t="s">
-        <v>2047</v>
+        <v>2042</v>
       </c>
       <c r="F530" s="2" t="s">
-        <v>2048</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>2031</v>
+        <v>2044</v>
       </c>
       <c r="B531" t="s">
-        <v>2032</v>
+        <v>2045</v>
       </c>
       <c r="C531" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D531" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E531" s="2" t="s">
+        <v>2048</v>
+      </c>
+      <c r="F531" s="2" t="s">
         <v>2049</v>
-      </c>
-[...7 lines deleted...]
-        <v>2052</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>2031</v>
+        <v>2044</v>
       </c>
       <c r="B532" t="s">
-        <v>2032</v>
+        <v>2045</v>
       </c>
       <c r="C532" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D532" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E532" s="2" t="s">
+        <v>2052</v>
+      </c>
+      <c r="F532" s="2" t="s">
         <v>2053</v>
-      </c>
-[...7 lines deleted...]
-        <v>2056</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>2031</v>
+        <v>2044</v>
       </c>
       <c r="B533" t="s">
-        <v>2032</v>
+        <v>2045</v>
       </c>
       <c r="C533" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D533" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E533" s="2" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F533" s="2" t="s">
         <v>2057</v>
-      </c>
-[...7 lines deleted...]
-        <v>2060</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>2031</v>
+        <v>2044</v>
       </c>
       <c r="B534" t="s">
-        <v>2032</v>
+        <v>2045</v>
       </c>
       <c r="C534" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D534" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E534" s="2" t="s">
+        <v>2060</v>
+      </c>
+      <c r="F534" s="2" t="s">
         <v>2061</v>
-      </c>
-[...7 lines deleted...]
-        <v>2064</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>2031</v>
+        <v>2044</v>
       </c>
       <c r="B535" t="s">
-        <v>2032</v>
+        <v>2045</v>
       </c>
       <c r="C535" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D535" t="s">
+        <v>2063</v>
+      </c>
+      <c r="E535" s="2" t="s">
+        <v>2064</v>
+      </c>
+      <c r="F535" s="2" t="s">
         <v>2065</v>
-      </c>
-[...7 lines deleted...]
-        <v>2068</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>2031</v>
+        <v>2044</v>
       </c>
       <c r="B536" t="s">
-        <v>2032</v>
+        <v>2045</v>
       </c>
       <c r="C536" t="s">
-        <v>1973</v>
+        <v>2066</v>
       </c>
       <c r="D536" t="s">
-        <v>1974</v>
+        <v>2067</v>
       </c>
       <c r="E536" s="2" t="s">
-        <v>1975</v>
+        <v>2068</v>
       </c>
       <c r="F536" s="2" t="s">
-        <v>1976</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>2031</v>
+        <v>2070</v>
       </c>
       <c r="B537" t="s">
-        <v>2032</v>
+        <v>2071</v>
       </c>
       <c r="C537" t="s">
-        <v>1977</v>
+        <v>2072</v>
       </c>
       <c r="D537" t="s">
-        <v>1978</v>
+        <v>2073</v>
       </c>
       <c r="E537" s="2" t="s">
-        <v>1979</v>
+        <v>2074</v>
       </c>
       <c r="F537" s="2" t="s">
-        <v>1980</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="B538" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="C538" t="s">
-        <v>544</v>
+        <v>2076</v>
       </c>
       <c r="D538" t="s">
-        <v>545</v>
+        <v>2077</v>
       </c>
       <c r="E538" s="2" t="s">
-        <v>1784</v>
+        <v>2078</v>
       </c>
       <c r="F538" s="2" t="s">
-        <v>1785</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="B539" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="C539" t="s">
-        <v>2071</v>
+        <v>2080</v>
       </c>
       <c r="D539" t="s">
-        <v>2072</v>
+        <v>2081</v>
       </c>
       <c r="E539" s="2" t="s">
-        <v>2073</v>
+        <v>2082</v>
       </c>
       <c r="F539" s="2" t="s">
-        <v>1678</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="B540" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="C540" t="s">
-        <v>2074</v>
+        <v>2084</v>
       </c>
       <c r="D540" t="s">
-        <v>2075</v>
+        <v>2085</v>
       </c>
       <c r="E540" s="2" t="s">
-        <v>2076</v>
+        <v>2086</v>
       </c>
       <c r="F540" s="2" t="s">
-        <v>2077</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="B541" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="C541" t="s">
-        <v>2078</v>
+        <v>2088</v>
       </c>
       <c r="D541" t="s">
-        <v>2079</v>
+        <v>2089</v>
       </c>
       <c r="E541" s="2" t="s">
-        <v>2080</v>
+        <v>2090</v>
       </c>
       <c r="F541" s="2" t="s">
-        <v>2081</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="B542" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="C542" t="s">
-        <v>964</v>
+        <v>2092</v>
       </c>
       <c r="D542" t="s">
-        <v>965</v>
+        <v>2093</v>
       </c>
       <c r="E542" s="2" t="s">
-        <v>2082</v>
+        <v>2094</v>
       </c>
       <c r="F542" s="2" t="s">
-        <v>2083</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="B543" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="C543" t="s">
-        <v>2084</v>
+        <v>2096</v>
       </c>
       <c r="D543" t="s">
-        <v>2085</v>
+        <v>2097</v>
       </c>
       <c r="E543" s="2" t="s">
-        <v>2086</v>
+        <v>2098</v>
       </c>
       <c r="F543" s="2" t="s">
-        <v>2087</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="B544" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="C544" t="s">
-        <v>2088</v>
+        <v>2100</v>
       </c>
       <c r="D544" t="s">
-        <v>2089</v>
+        <v>2101</v>
       </c>
       <c r="E544" s="2" t="s">
-        <v>2090</v>
+        <v>2102</v>
       </c>
       <c r="F544" s="2" t="s">
-        <v>2091</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="B545" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="C545" t="s">
-        <v>306</v>
+        <v>2104</v>
       </c>
       <c r="D545" t="s">
-        <v>307</v>
+        <v>2105</v>
       </c>
       <c r="E545" s="2" t="s">
-        <v>308</v>
+        <v>2106</v>
       </c>
       <c r="F545" s="2" t="s">
-        <v>309</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="B546" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="C546" t="s">
-        <v>2092</v>
+        <v>2012</v>
       </c>
       <c r="D546" t="s">
-        <v>2093</v>
+        <v>2013</v>
       </c>
       <c r="E546" s="2" t="s">
-        <v>2094</v>
+        <v>2014</v>
       </c>
       <c r="F546" s="2" t="s">
-        <v>2095</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="B547" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="C547" t="s">
-        <v>2096</v>
+        <v>2016</v>
       </c>
       <c r="D547" t="s">
-        <v>2097</v>
+        <v>2017</v>
       </c>
       <c r="E547" s="2" t="s">
-        <v>2098</v>
+        <v>2018</v>
       </c>
       <c r="F547" s="2" t="s">
-        <v>2099</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>2069</v>
+        <v>2108</v>
       </c>
       <c r="B548" t="s">
-        <v>2070</v>
+        <v>2109</v>
       </c>
       <c r="C548" t="s">
-        <v>2100</v>
+        <v>548</v>
       </c>
       <c r="D548" t="s">
-        <v>2101</v>
+        <v>549</v>
       </c>
       <c r="E548" s="2" t="s">
-        <v>2102</v>
+        <v>1823</v>
       </c>
       <c r="F548" s="2" t="s">
-        <v>2103</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>2069</v>
+        <v>2108</v>
       </c>
       <c r="B549" t="s">
-        <v>2070</v>
+        <v>2109</v>
       </c>
       <c r="C549" t="s">
-        <v>314</v>
+        <v>2110</v>
       </c>
       <c r="D549" t="s">
-        <v>315</v>
+        <v>2111</v>
       </c>
       <c r="E549" s="2" t="s">
-        <v>316</v>
+        <v>2112</v>
       </c>
       <c r="F549" s="2" t="s">
-        <v>317</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>2069</v>
+        <v>2108</v>
       </c>
       <c r="B550" t="s">
-        <v>2070</v>
+        <v>2109</v>
       </c>
       <c r="C550" t="s">
-        <v>2104</v>
+        <v>2113</v>
       </c>
       <c r="D550" t="s">
-        <v>2105</v>
+        <v>2114</v>
       </c>
       <c r="E550" s="2" t="s">
-        <v>2106</v>
+        <v>2115</v>
       </c>
       <c r="F550" s="2" t="s">
-        <v>2107</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>2069</v>
+        <v>2108</v>
       </c>
       <c r="B551" t="s">
-        <v>2070</v>
+        <v>2109</v>
       </c>
       <c r="C551" t="s">
-        <v>2108</v>
+        <v>2117</v>
       </c>
       <c r="D551" t="s">
-        <v>2109</v>
+        <v>2118</v>
       </c>
       <c r="E551" s="2" t="s">
-        <v>2110</v>
+        <v>2119</v>
       </c>
       <c r="F551" s="2" t="s">
-        <v>2111</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>2069</v>
+        <v>2108</v>
       </c>
       <c r="B552" t="s">
-        <v>2070</v>
+        <v>2109</v>
       </c>
       <c r="C552" t="s">
-        <v>318</v>
+        <v>968</v>
       </c>
       <c r="D552" t="s">
-        <v>319</v>
+        <v>969</v>
       </c>
       <c r="E552" s="2" t="s">
-        <v>320</v>
+        <v>2121</v>
       </c>
       <c r="F552" s="2" t="s">
-        <v>321</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>2069</v>
+        <v>2108</v>
       </c>
       <c r="B553" t="s">
-        <v>2070</v>
+        <v>2109</v>
       </c>
       <c r="C553" t="s">
-        <v>929</v>
+        <v>2123</v>
       </c>
       <c r="D553" t="s">
-        <v>930</v>
+        <v>2124</v>
       </c>
       <c r="E553" s="2" t="s">
-        <v>1236</v>
+        <v>2125</v>
       </c>
       <c r="F553" s="2" t="s">
-        <v>1237</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>2069</v>
+        <v>2108</v>
       </c>
       <c r="B554" t="s">
-        <v>2070</v>
+        <v>2109</v>
       </c>
       <c r="C554" t="s">
-        <v>933</v>
+        <v>2127</v>
       </c>
       <c r="D554" t="s">
-        <v>934</v>
+        <v>2128</v>
       </c>
       <c r="E554" s="2" t="s">
-        <v>2112</v>
+        <v>2129</v>
       </c>
       <c r="F554" s="2" t="s">
-        <v>2113</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>2069</v>
+        <v>2108</v>
       </c>
       <c r="B555" t="s">
-        <v>2070</v>
+        <v>2109</v>
       </c>
       <c r="C555" t="s">
-        <v>322</v>
+        <v>310</v>
       </c>
       <c r="D555" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
       <c r="E555" s="2" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="F555" s="2" t="s">
-        <v>325</v>
+        <v>313</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>2069</v>
+        <v>2108</v>
       </c>
       <c r="B556" t="s">
-        <v>2070</v>
+        <v>2109</v>
       </c>
       <c r="C556" t="s">
-        <v>2114</v>
+        <v>2131</v>
       </c>
       <c r="D556" t="s">
-        <v>2115</v>
+        <v>2132</v>
       </c>
       <c r="E556" s="2" t="s">
-        <v>2116</v>
+        <v>2133</v>
       </c>
       <c r="F556" s="2" t="s">
-        <v>2117</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>2069</v>
+        <v>2108</v>
       </c>
       <c r="B557" t="s">
-        <v>2070</v>
+        <v>2109</v>
       </c>
       <c r="C557" t="s">
-        <v>330</v>
+        <v>2135</v>
       </c>
       <c r="D557" t="s">
-        <v>331</v>
+        <v>2136</v>
       </c>
       <c r="E557" s="2" t="s">
-        <v>332</v>
+        <v>2137</v>
       </c>
       <c r="F557" s="2" t="s">
-        <v>333</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>2118</v>
+        <v>2108</v>
       </c>
       <c r="B558" t="s">
-        <v>2119</v>
+        <v>2109</v>
       </c>
       <c r="C558" t="s">
-        <v>2120</v>
+        <v>2139</v>
       </c>
       <c r="D558" t="s">
-        <v>2121</v>
+        <v>2140</v>
       </c>
       <c r="E558" s="2" t="s">
-        <v>2122</v>
+        <v>2141</v>
       </c>
       <c r="F558" s="2" t="s">
-        <v>2123</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>2118</v>
+        <v>2108</v>
       </c>
       <c r="B559" t="s">
-        <v>2119</v>
+        <v>2109</v>
       </c>
       <c r="C559" t="s">
-        <v>2124</v>
+        <v>318</v>
       </c>
       <c r="D559" t="s">
-        <v>2125</v>
+        <v>319</v>
       </c>
       <c r="E559" s="2" t="s">
-        <v>2126</v>
+        <v>320</v>
       </c>
       <c r="F559" s="2" t="s">
-        <v>2127</v>
+        <v>321</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>2118</v>
+        <v>2108</v>
       </c>
       <c r="B560" t="s">
-        <v>2119</v>
+        <v>2109</v>
       </c>
       <c r="C560" t="s">
-        <v>2128</v>
+        <v>2143</v>
       </c>
       <c r="D560" t="s">
-        <v>2129</v>
+        <v>2144</v>
       </c>
       <c r="E560" s="2" t="s">
-        <v>2130</v>
+        <v>2145</v>
       </c>
       <c r="F560" s="2" t="s">
-        <v>2131</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>2118</v>
+        <v>2108</v>
       </c>
       <c r="B561" t="s">
-        <v>2119</v>
+        <v>2109</v>
       </c>
       <c r="C561" t="s">
-        <v>2132</v>
+        <v>2147</v>
       </c>
       <c r="D561" t="s">
-        <v>2133</v>
+        <v>2148</v>
       </c>
       <c r="E561" s="2" t="s">
-        <v>2134</v>
+        <v>2149</v>
       </c>
       <c r="F561" s="2" t="s">
-        <v>2135</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>2118</v>
+        <v>2108</v>
       </c>
       <c r="B562" t="s">
-        <v>2119</v>
+        <v>2109</v>
       </c>
       <c r="C562" t="s">
-        <v>2136</v>
+        <v>322</v>
       </c>
       <c r="D562" t="s">
-        <v>2137</v>
+        <v>323</v>
       </c>
       <c r="E562" s="2" t="s">
-        <v>2138</v>
+        <v>324</v>
       </c>
       <c r="F562" s="2" t="s">
-        <v>2139</v>
+        <v>325</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>2118</v>
+        <v>2108</v>
       </c>
       <c r="B563" t="s">
-        <v>2119</v>
+        <v>2109</v>
       </c>
       <c r="C563" t="s">
-        <v>2140</v>
+        <v>933</v>
       </c>
       <c r="D563" t="s">
-        <v>2141</v>
+        <v>934</v>
       </c>
       <c r="E563" s="2" t="s">
-        <v>2142</v>
+        <v>1240</v>
       </c>
       <c r="F563" s="2" t="s">
-        <v>2143</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
-        <v>2118</v>
+        <v>2108</v>
       </c>
       <c r="B564" t="s">
-        <v>2119</v>
+        <v>2109</v>
       </c>
       <c r="C564" t="s">
-        <v>2144</v>
+        <v>937</v>
       </c>
       <c r="D564" t="s">
-        <v>2145</v>
+        <v>938</v>
       </c>
       <c r="E564" s="2" t="s">
-        <v>2146</v>
+        <v>2151</v>
       </c>
       <c r="F564" s="2" t="s">
-        <v>2147</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>2118</v>
+        <v>2108</v>
       </c>
       <c r="B565" t="s">
-        <v>2119</v>
+        <v>2109</v>
       </c>
       <c r="C565" t="s">
-        <v>2148</v>
+        <v>326</v>
       </c>
       <c r="D565" t="s">
-        <v>2149</v>
+        <v>327</v>
       </c>
       <c r="E565" s="2" t="s">
-        <v>2150</v>
+        <v>328</v>
       </c>
       <c r="F565" s="2" t="s">
-        <v>2151</v>
+        <v>329</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>2118</v>
+        <v>2108</v>
       </c>
       <c r="B566" t="s">
-        <v>2119</v>
+        <v>2109</v>
       </c>
       <c r="C566" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
       <c r="D566" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
       <c r="E566" s="2" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="F566" s="2" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>2118</v>
+        <v>2108</v>
       </c>
       <c r="B567" t="s">
-        <v>2119</v>
+        <v>2109</v>
       </c>
       <c r="C567" t="s">
-        <v>2156</v>
+        <v>334</v>
       </c>
       <c r="D567" t="s">
-        <v>2157</v>
+        <v>335</v>
       </c>
       <c r="E567" s="2" t="s">
-        <v>2158</v>
+        <v>336</v>
       </c>
       <c r="F567" s="2" t="s">
-        <v>2159</v>
+        <v>337</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>2118</v>
+        <v>2157</v>
       </c>
       <c r="B568" t="s">
-        <v>2119</v>
+        <v>2158</v>
       </c>
       <c r="C568" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D568" t="s">
         <v>2160</v>
       </c>
-      <c r="D568" t="s">
+      <c r="E568" s="2" t="s">
         <v>2161</v>
       </c>
-      <c r="E568" s="2" t="s">
+      <c r="F568" s="2" t="s">
         <v>2162</v>
-      </c>
-[...1 lines deleted...]
-        <v>2163</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
-        <v>2118</v>
+        <v>2157</v>
       </c>
       <c r="B569" t="s">
-        <v>2119</v>
+        <v>2158</v>
       </c>
       <c r="C569" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D569" t="s">
         <v>2164</v>
       </c>
-      <c r="D569" t="s">
+      <c r="E569" s="2" t="s">
         <v>2165</v>
       </c>
-      <c r="E569" s="2" t="s">
+      <c r="F569" s="2" t="s">
         <v>2166</v>
-      </c>
-[...1 lines deleted...]
-        <v>2167</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>2118</v>
+        <v>2157</v>
       </c>
       <c r="B570" t="s">
-        <v>2119</v>
+        <v>2158</v>
       </c>
       <c r="C570" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D570" t="s">
         <v>2168</v>
       </c>
-      <c r="D570" t="s">
+      <c r="E570" s="2" t="s">
         <v>2169</v>
       </c>
-      <c r="E570" s="2" t="s">
+      <c r="F570" s="2" t="s">
         <v>2170</v>
-      </c>
-[...1 lines deleted...]
-        <v>2171</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>2118</v>
+        <v>2157</v>
       </c>
       <c r="B571" t="s">
-        <v>2119</v>
+        <v>2158</v>
       </c>
       <c r="C571" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D571" t="s">
         <v>2172</v>
       </c>
-      <c r="D571" t="s">
+      <c r="E571" s="2" t="s">
         <v>2173</v>
       </c>
-      <c r="E571" s="2" t="s">
+      <c r="F571" s="2" t="s">
         <v>2174</v>
-      </c>
-[...1 lines deleted...]
-        <v>2175</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
-        <v>2118</v>
+        <v>2157</v>
       </c>
       <c r="B572" t="s">
-        <v>2119</v>
+        <v>2158</v>
       </c>
       <c r="C572" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D572" t="s">
         <v>2176</v>
       </c>
-      <c r="D572" t="s">
+      <c r="E572" s="2" t="s">
         <v>2177</v>
       </c>
-      <c r="E572" s="2" t="s">
+      <c r="F572" s="2" t="s">
         <v>2178</v>
-      </c>
-[...1 lines deleted...]
-        <v>2179</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B573" t="s">
+        <v>2158</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D573" t="s">
         <v>2180</v>
       </c>
-      <c r="B573" t="s">
+      <c r="E573" s="2" t="s">
         <v>2181</v>
       </c>
-      <c r="C573" t="s">
+      <c r="F573" s="2" t="s">
         <v>2182</v>
-      </c>
-[...7 lines deleted...]
-        <v>2185</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>2180</v>
+        <v>2157</v>
       </c>
       <c r="B574" t="s">
-        <v>2181</v>
+        <v>2158</v>
       </c>
       <c r="C574" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D574" t="s">
+        <v>2184</v>
+      </c>
+      <c r="E574" s="2" t="s">
+        <v>2185</v>
+      </c>
+      <c r="F574" s="2" t="s">
         <v>2186</v>
-      </c>
-[...7 lines deleted...]
-        <v>2189</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>2180</v>
+        <v>2157</v>
       </c>
       <c r="B575" t="s">
-        <v>2181</v>
+        <v>2158</v>
       </c>
       <c r="C575" t="s">
-        <v>318</v>
+        <v>2187</v>
       </c>
       <c r="D575" t="s">
-        <v>319</v>
+        <v>2188</v>
       </c>
       <c r="E575" s="2" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F575" s="2" t="s">
         <v>2190</v>
-      </c>
-[...1 lines deleted...]
-        <v>2191</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>2180</v>
+        <v>2157</v>
       </c>
       <c r="B576" t="s">
-        <v>2181</v>
+        <v>2158</v>
       </c>
       <c r="C576" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D576" t="s">
         <v>2192</v>
       </c>
-      <c r="D576" t="s">
+      <c r="E576" s="2" t="s">
         <v>2193</v>
       </c>
-      <c r="E576" s="2" t="s">
+      <c r="F576" s="2" t="s">
         <v>2194</v>
-      </c>
-[...1 lines deleted...]
-        <v>2195</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B577" t="s">
+        <v>2158</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D577" t="s">
         <v>2196</v>
       </c>
-      <c r="B577" t="s">
+      <c r="E577" s="2" t="s">
         <v>2197</v>
       </c>
-      <c r="C577" t="s">
+      <c r="F577" s="2" t="s">
         <v>2198</v>
-      </c>
-[...7 lines deleted...]
-        <v>2201</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>2196</v>
+        <v>2157</v>
       </c>
       <c r="B578" t="s">
-        <v>2197</v>
+        <v>2158</v>
       </c>
       <c r="C578" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D578" t="s">
+        <v>2200</v>
+      </c>
+      <c r="E578" s="2" t="s">
+        <v>2201</v>
+      </c>
+      <c r="F578" s="2" t="s">
         <v>2202</v>
-      </c>
-[...7 lines deleted...]
-        <v>2205</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>2196</v>
+        <v>2157</v>
       </c>
       <c r="B579" t="s">
-        <v>2197</v>
+        <v>2158</v>
       </c>
       <c r="C579" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D579" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E579" s="2" t="s">
+        <v>2205</v>
+      </c>
+      <c r="F579" s="2" t="s">
         <v>2206</v>
-      </c>
-[...7 lines deleted...]
-        <v>2209</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>2196</v>
+        <v>2157</v>
       </c>
       <c r="B580" t="s">
-        <v>2197</v>
+        <v>2158</v>
       </c>
       <c r="C580" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D580" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E580" s="2" t="s">
+        <v>2209</v>
+      </c>
+      <c r="F580" s="2" t="s">
         <v>2210</v>
-      </c>
-[...7 lines deleted...]
-        <v>2213</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>2196</v>
+        <v>2157</v>
       </c>
       <c r="B581" t="s">
-        <v>2197</v>
+        <v>2158</v>
       </c>
       <c r="C581" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D581" t="s">
+        <v>2212</v>
+      </c>
+      <c r="E581" s="2" t="s">
+        <v>2213</v>
+      </c>
+      <c r="F581" s="2" t="s">
         <v>2214</v>
-      </c>
-[...7 lines deleted...]
-        <v>2217</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>2196</v>
+        <v>2157</v>
       </c>
       <c r="B582" t="s">
-        <v>2197</v>
+        <v>2158</v>
       </c>
       <c r="C582" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D582" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E582" s="2" t="s">
+        <v>2217</v>
+      </c>
+      <c r="F582" s="2" t="s">
         <v>2218</v>
-      </c>
-[...7 lines deleted...]
-        <v>2221</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>2196</v>
+        <v>2219</v>
       </c>
       <c r="B583" t="s">
-        <v>2197</v>
+        <v>2220</v>
       </c>
       <c r="C583" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D583" t="s">
         <v>2222</v>
       </c>
-      <c r="D583" t="s">
+      <c r="E583" s="2" t="s">
         <v>2223</v>
       </c>
-      <c r="E583" s="2" t="s">
+      <c r="F583" s="2" t="s">
         <v>2224</v>
-      </c>
-[...1 lines deleted...]
-        <v>2225</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>2196</v>
+        <v>2219</v>
       </c>
       <c r="B584" t="s">
-        <v>2197</v>
+        <v>2220</v>
       </c>
       <c r="C584" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D584" t="s">
         <v>2226</v>
       </c>
-      <c r="D584" t="s">
+      <c r="E584" s="2" t="s">
         <v>2227</v>
       </c>
-      <c r="E584" s="2" t="s">
+      <c r="F584" s="2" t="s">
         <v>2228</v>
-      </c>
-[...1 lines deleted...]
-        <v>2229</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
-        <v>2196</v>
+        <v>2219</v>
       </c>
       <c r="B585" t="s">
-        <v>2197</v>
+        <v>2220</v>
       </c>
       <c r="C585" t="s">
+        <v>322</v>
+      </c>
+      <c r="D585" t="s">
+        <v>323</v>
+      </c>
+      <c r="E585" s="2" t="s">
+        <v>2229</v>
+      </c>
+      <c r="F585" s="2" t="s">
         <v>2230</v>
-      </c>
-[...7 lines deleted...]
-        <v>2233</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B586" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D586" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E586" s="2" t="s">
+        <v>2233</v>
+      </c>
+      <c r="F586" s="2" t="s">
         <v>2234</v>
-      </c>
-[...13 lines deleted...]
-        <v>2239</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="B587" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="C587" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D587" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E587" s="2" t="s">
+        <v>2239</v>
+      </c>
+      <c r="F587" s="2" t="s">
         <v>2240</v>
-      </c>
-[...7 lines deleted...]
-        <v>2243</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="B588" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="C588" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D588" t="s">
+        <v>2242</v>
+      </c>
+      <c r="E588" s="2" t="s">
+        <v>2243</v>
+      </c>
+      <c r="F588" s="2" t="s">
         <v>2244</v>
-      </c>
-[...7 lines deleted...]
-        <v>2247</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="B589" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="C589" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D589" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E589" s="2" t="s">
+        <v>2247</v>
+      </c>
+      <c r="F589" s="2" t="s">
         <v>2248</v>
-      </c>
-[...7 lines deleted...]
-        <v>2251</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="B590" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="C590" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E590" s="2" t="s">
+        <v>2251</v>
+      </c>
+      <c r="F590" s="2" t="s">
         <v>2252</v>
-      </c>
-[...7 lines deleted...]
-        <v>2255</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="B591" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="C591" t="s">
+        <v>2253</v>
+      </c>
+      <c r="D591" t="s">
+        <v>2254</v>
+      </c>
+      <c r="E591" s="2" t="s">
+        <v>2255</v>
+      </c>
+      <c r="F591" s="2" t="s">
         <v>2256</v>
-      </c>
-[...7 lines deleted...]
-        <v>2259</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="B592" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="C592" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D592" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E592" s="2" t="s">
+        <v>2259</v>
+      </c>
+      <c r="F592" s="2" t="s">
         <v>2260</v>
-      </c>
-[...7 lines deleted...]
-        <v>2263</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="B593" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="C593" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D593" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E593" s="2" t="s">
+        <v>2263</v>
+      </c>
+      <c r="F593" s="2" t="s">
         <v>2264</v>
-      </c>
-[...7 lines deleted...]
-        <v>2267</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="B594" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="C594" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D594" t="s">
+        <v>2266</v>
+      </c>
+      <c r="E594" s="2" t="s">
+        <v>2267</v>
+      </c>
+      <c r="F594" s="2" t="s">
         <v>2268</v>
-      </c>
-[...7 lines deleted...]
-        <v>2271</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="B595" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="C595" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D595" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E595" s="2" t="s">
+        <v>2271</v>
+      </c>
+      <c r="F595" s="2" t="s">
         <v>2272</v>
-      </c>
-[...7 lines deleted...]
-        <v>2275</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
-        <v>2234</v>
+        <v>2273</v>
       </c>
       <c r="B596" t="s">
-        <v>2235</v>
+        <v>2274</v>
       </c>
       <c r="C596" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D596" t="s">
         <v>2276</v>
       </c>
-      <c r="D596" t="s">
+      <c r="E596" s="2" t="s">
         <v>2277</v>
       </c>
-      <c r="E596" s="2" t="s">
+      <c r="F596" s="2" t="s">
         <v>2278</v>
-      </c>
-[...1 lines deleted...]
-        <v>2279</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>2234</v>
+        <v>2273</v>
       </c>
       <c r="B597" t="s">
-        <v>2235</v>
+        <v>2274</v>
       </c>
       <c r="C597" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D597" t="s">
         <v>2280</v>
       </c>
-      <c r="D597" t="s">
+      <c r="E597" s="2" t="s">
         <v>2281</v>
       </c>
-      <c r="E597" s="2" t="s">
+      <c r="F597" s="2" t="s">
         <v>2282</v>
-      </c>
-[...1 lines deleted...]
-        <v>2283</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>2234</v>
+        <v>2273</v>
       </c>
       <c r="B598" t="s">
-        <v>2235</v>
+        <v>2274</v>
       </c>
       <c r="C598" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D598" t="s">
         <v>2284</v>
       </c>
-      <c r="D598" t="s">
+      <c r="E598" s="2" t="s">
         <v>2285</v>
       </c>
-      <c r="E598" s="2" t="s">
+      <c r="F598" s="2" t="s">
         <v>2286</v>
-      </c>
-[...1 lines deleted...]
-        <v>2287</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>2234</v>
+        <v>2273</v>
       </c>
       <c r="B599" t="s">
-        <v>2235</v>
+        <v>2274</v>
       </c>
       <c r="C599" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D599" t="s">
         <v>2288</v>
       </c>
-      <c r="D599" t="s">
+      <c r="E599" s="2" t="s">
         <v>2289</v>
       </c>
-      <c r="E599" s="2" t="s">
+      <c r="F599" s="2" t="s">
         <v>2290</v>
-      </c>
-[...1 lines deleted...]
-        <v>2291</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>2234</v>
+        <v>2273</v>
       </c>
       <c r="B600" t="s">
-        <v>2235</v>
+        <v>2274</v>
       </c>
       <c r="C600" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D600" t="s">
         <v>2292</v>
       </c>
-      <c r="D600" t="s">
+      <c r="E600" s="2" t="s">
         <v>2293</v>
       </c>
-      <c r="E600" s="2" t="s">
+      <c r="F600" s="2" t="s">
         <v>2294</v>
-      </c>
-[...1 lines deleted...]
-        <v>2295</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>2234</v>
+        <v>2273</v>
       </c>
       <c r="B601" t="s">
-        <v>2235</v>
+        <v>2274</v>
       </c>
       <c r="C601" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D601" t="s">
         <v>2296</v>
       </c>
-      <c r="D601" t="s">
+      <c r="E601" s="2" t="s">
         <v>2297</v>
       </c>
-      <c r="E601" s="2" t="s">
+      <c r="F601" s="2" t="s">
         <v>2298</v>
-      </c>
-[...1 lines deleted...]
-        <v>2299</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
-        <v>2234</v>
+        <v>2273</v>
       </c>
       <c r="B602" t="s">
-        <v>2235</v>
+        <v>2274</v>
       </c>
       <c r="C602" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D602" t="s">
         <v>2300</v>
       </c>
-      <c r="D602" t="s">
+      <c r="E602" s="2" t="s">
         <v>2301</v>
       </c>
-      <c r="E602" s="2" t="s">
+      <c r="F602" s="2" t="s">
         <v>2302</v>
-      </c>
-[...1 lines deleted...]
-        <v>2303</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>2234</v>
+        <v>2273</v>
       </c>
       <c r="B603" t="s">
-        <v>2235</v>
+        <v>2274</v>
       </c>
       <c r="C603" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D603" t="s">
         <v>2304</v>
       </c>
-      <c r="D603" t="s">
+      <c r="E603" s="2" t="s">
         <v>2305</v>
       </c>
-      <c r="E603" s="2" t="s">
+      <c r="F603" s="2" t="s">
         <v>2306</v>
-      </c>
-[...1 lines deleted...]
-        <v>2307</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B604" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D604" t="s">
         <v>2308</v>
       </c>
-      <c r="B604" t="s">
+      <c r="E604" s="2" t="s">
         <v>2309</v>
       </c>
-      <c r="C604" t="s">
+      <c r="F604" s="2" t="s">
         <v>2310</v>
-      </c>
-[...7 lines deleted...]
-        <v>2313</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>2308</v>
+        <v>2273</v>
       </c>
       <c r="B605" t="s">
-        <v>2309</v>
+        <v>2274</v>
       </c>
       <c r="C605" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D605" t="s">
+        <v>2312</v>
+      </c>
+      <c r="E605" s="2" t="s">
+        <v>2313</v>
+      </c>
+      <c r="F605" s="2" t="s">
         <v>2314</v>
-      </c>
-[...7 lines deleted...]
-        <v>2317</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
-        <v>2308</v>
+        <v>2273</v>
       </c>
       <c r="B606" t="s">
-        <v>2309</v>
+        <v>2274</v>
       </c>
       <c r="C606" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D606" t="s">
+        <v>2316</v>
+      </c>
+      <c r="E606" s="2" t="s">
+        <v>2317</v>
+      </c>
+      <c r="F606" s="2" t="s">
         <v>2318</v>
-      </c>
-[...7 lines deleted...]
-        <v>2321</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
-        <v>2308</v>
+        <v>2273</v>
       </c>
       <c r="B607" t="s">
-        <v>2309</v>
+        <v>2274</v>
       </c>
       <c r="C607" t="s">
-        <v>314</v>
+        <v>2319</v>
       </c>
       <c r="D607" t="s">
-        <v>315</v>
+        <v>2320</v>
       </c>
       <c r="E607" s="2" t="s">
-        <v>316</v>
+        <v>2321</v>
       </c>
       <c r="F607" s="2" t="s">
-        <v>317</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>2308</v>
+        <v>2273</v>
       </c>
       <c r="B608" t="s">
-        <v>2309</v>
+        <v>2274</v>
       </c>
       <c r="C608" t="s">
-        <v>2322</v>
+        <v>2323</v>
       </c>
       <c r="D608" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
       <c r="E608" s="2" t="s">
-        <v>2324</v>
+        <v>2325</v>
       </c>
       <c r="F608" s="2" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>2326</v>
+        <v>2273</v>
       </c>
       <c r="B609" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C609" t="s">
         <v>2327</v>
       </c>
-      <c r="C609" t="s">
+      <c r="D609" t="s">
         <v>2328</v>
       </c>
-      <c r="D609" t="s">
+      <c r="E609" s="2" t="s">
         <v>2329</v>
       </c>
-      <c r="E609" s="2" t="s">
+      <c r="F609" s="2" t="s">
         <v>2330</v>
-      </c>
-[...1 lines deleted...]
-        <v>2331</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>2326</v>
+        <v>2273</v>
       </c>
       <c r="B610" t="s">
-        <v>2327</v>
+        <v>2274</v>
       </c>
       <c r="C610" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D610" t="s">
         <v>2332</v>
       </c>
-      <c r="D610" t="s">
+      <c r="E610" s="2" t="s">
         <v>2333</v>
       </c>
-      <c r="E610" s="2" t="s">
+      <c r="F610" s="2" t="s">
         <v>2334</v>
-      </c>
-[...1 lines deleted...]
-        <v>2335</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>2326</v>
+        <v>2273</v>
       </c>
       <c r="B611" t="s">
-        <v>2327</v>
+        <v>2274</v>
       </c>
       <c r="C611" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D611" t="s">
         <v>2336</v>
       </c>
-      <c r="D611" t="s">
+      <c r="E611" s="2" t="s">
         <v>2337</v>
       </c>
-      <c r="E611" s="2" t="s">
+      <c r="F611" s="2" t="s">
         <v>2338</v>
-      </c>
-[...1 lines deleted...]
-        <v>2339</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>2326</v>
+        <v>2273</v>
       </c>
       <c r="B612" t="s">
-        <v>2327</v>
+        <v>2274</v>
       </c>
       <c r="C612" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D612" t="s">
         <v>2340</v>
       </c>
-      <c r="D612" t="s">
+      <c r="E612" s="2" t="s">
         <v>2341</v>
       </c>
-      <c r="E612" s="2" t="s">
+      <c r="F612" s="2" t="s">
         <v>2342</v>
-      </c>
-[...1 lines deleted...]
-        <v>2343</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>2326</v>
+        <v>2273</v>
       </c>
       <c r="B613" t="s">
-        <v>2327</v>
+        <v>2274</v>
       </c>
       <c r="C613" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D613" t="s">
         <v>2344</v>
       </c>
-      <c r="D613" t="s">
+      <c r="E613" s="2" t="s">
         <v>2345</v>
       </c>
-      <c r="E613" s="2" t="s">
+      <c r="F613" s="2" t="s">
         <v>2346</v>
-      </c>
-[...1 lines deleted...]
-        <v>2347</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>2326</v>
+        <v>2347</v>
       </c>
       <c r="B614" t="s">
-        <v>2327</v>
+        <v>2348</v>
       </c>
       <c r="C614" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="D614" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="E614" s="2" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="F614" s="2" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>2326</v>
+        <v>2347</v>
       </c>
       <c r="B615" t="s">
-        <v>2327</v>
+        <v>2348</v>
       </c>
       <c r="C615" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
       <c r="D615" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
       <c r="E615" s="2" t="s">
-        <v>2354</v>
+        <v>2355</v>
       </c>
       <c r="F615" s="2" t="s">
-        <v>2355</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>2326</v>
+        <v>2347</v>
       </c>
       <c r="B616" t="s">
-        <v>2327</v>
+        <v>2348</v>
       </c>
       <c r="C616" t="s">
-        <v>2356</v>
+        <v>2357</v>
       </c>
       <c r="D616" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
       <c r="E616" s="2" t="s">
-        <v>2358</v>
+        <v>2359</v>
       </c>
       <c r="F616" s="2" t="s">
-        <v>2359</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
-        <v>2326</v>
+        <v>2347</v>
       </c>
       <c r="B617" t="s">
-        <v>2327</v>
+        <v>2348</v>
       </c>
       <c r="C617" t="s">
-        <v>2360</v>
+        <v>318</v>
       </c>
       <c r="D617" t="s">
-        <v>2361</v>
+        <v>319</v>
       </c>
       <c r="E617" s="2" t="s">
-        <v>2362</v>
+        <v>320</v>
       </c>
       <c r="F617" s="2" t="s">
-        <v>2363</v>
+        <v>321</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>2326</v>
+        <v>2347</v>
       </c>
       <c r="B618" t="s">
-        <v>2327</v>
+        <v>2348</v>
       </c>
       <c r="C618" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D618" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E618" s="2" t="s">
+        <v>2363</v>
+      </c>
+      <c r="F618" s="2" t="s">
         <v>2364</v>
-      </c>
-[...7 lines deleted...]
-        <v>2367</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>2326</v>
+        <v>2365</v>
       </c>
       <c r="B619" t="s">
-        <v>2327</v>
+        <v>2366</v>
       </c>
       <c r="C619" t="s">
-        <v>937</v>
+        <v>2367</v>
       </c>
       <c r="D619" t="s">
-        <v>938</v>
+        <v>2368</v>
       </c>
       <c r="E619" s="2" t="s">
-        <v>2368</v>
+        <v>2369</v>
       </c>
       <c r="F619" s="2" t="s">
-        <v>2369</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>2326</v>
+        <v>2365</v>
       </c>
       <c r="B620" t="s">
-        <v>2327</v>
+        <v>2366</v>
       </c>
       <c r="C620" t="s">
-        <v>2370</v>
+        <v>2371</v>
       </c>
       <c r="D620" t="s">
-        <v>2371</v>
+        <v>2372</v>
       </c>
       <c r="E620" s="2" t="s">
-        <v>2372</v>
+        <v>2373</v>
       </c>
       <c r="F620" s="2" t="s">
-        <v>2373</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>2326</v>
+        <v>2365</v>
       </c>
       <c r="B621" t="s">
-        <v>2327</v>
+        <v>2366</v>
       </c>
       <c r="C621" t="s">
-        <v>2374</v>
+        <v>2375</v>
       </c>
       <c r="D621" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="E621" s="2" t="s">
-        <v>2376</v>
+        <v>2377</v>
       </c>
       <c r="F621" s="2" t="s">
-        <v>2377</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
-        <v>2326</v>
+        <v>2365</v>
       </c>
       <c r="B622" t="s">
-        <v>2327</v>
+        <v>2366</v>
       </c>
       <c r="C622" t="s">
-        <v>2378</v>
+        <v>2379</v>
       </c>
       <c r="D622" t="s">
-        <v>2379</v>
+        <v>2380</v>
       </c>
       <c r="E622" s="2" t="s">
-        <v>2380</v>
+        <v>2381</v>
       </c>
       <c r="F622" s="2" t="s">
-        <v>2381</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>2326</v>
+        <v>2365</v>
       </c>
       <c r="B623" t="s">
-        <v>2327</v>
+        <v>2366</v>
       </c>
       <c r="C623" t="s">
-        <v>2382</v>
+        <v>2383</v>
       </c>
       <c r="D623" t="s">
-        <v>2383</v>
+        <v>2384</v>
       </c>
       <c r="E623" s="2" t="s">
-        <v>2384</v>
+        <v>2385</v>
       </c>
       <c r="F623" s="2" t="s">
-        <v>2385</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>2386</v>
+        <v>2365</v>
       </c>
       <c r="B624" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C624" t="s">
         <v>2387</v>
       </c>
-      <c r="C624" t="s">
+      <c r="D624" t="s">
         <v>2388</v>
       </c>
-      <c r="D624" t="s">
+      <c r="E624" s="2" t="s">
         <v>2389</v>
       </c>
-      <c r="E624" s="2" t="s">
+      <c r="F624" s="2" t="s">
         <v>2390</v>
-      </c>
-[...1 lines deleted...]
-        <v>2391</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>2386</v>
+        <v>2365</v>
       </c>
       <c r="B625" t="s">
-        <v>2387</v>
+        <v>2366</v>
       </c>
       <c r="C625" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D625" t="s">
         <v>2392</v>
       </c>
-      <c r="D625" t="s">
+      <c r="E625" s="2" t="s">
         <v>2393</v>
       </c>
-      <c r="E625" s="2" t="s">
+      <c r="F625" s="2" t="s">
         <v>2394</v>
-      </c>
-[...1 lines deleted...]
-        <v>2395</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>2386</v>
+        <v>2365</v>
       </c>
       <c r="B626" t="s">
-        <v>2387</v>
+        <v>2366</v>
       </c>
       <c r="C626" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D626" t="s">
         <v>2396</v>
       </c>
-      <c r="D626" t="s">
+      <c r="E626" s="2" t="s">
         <v>2397</v>
       </c>
-      <c r="E626" s="2" t="s">
+      <c r="F626" s="2" t="s">
         <v>2398</v>
-      </c>
-[...1 lines deleted...]
-        <v>2399</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>2386</v>
+        <v>2365</v>
       </c>
       <c r="B627" t="s">
-        <v>2387</v>
+        <v>2366</v>
       </c>
       <c r="C627" t="s">
+        <v>2399</v>
+      </c>
+      <c r="D627" t="s">
         <v>2400</v>
       </c>
-      <c r="D627" t="s">
+      <c r="E627" s="2" t="s">
         <v>2401</v>
       </c>
-      <c r="E627" s="2" t="s">
+      <c r="F627" s="2" t="s">
         <v>2402</v>
-      </c>
-[...1 lines deleted...]
-        <v>2403</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>2386</v>
+        <v>2365</v>
       </c>
       <c r="B628" t="s">
-        <v>2387</v>
+        <v>2366</v>
       </c>
       <c r="C628" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D628" t="s">
         <v>2404</v>
       </c>
-      <c r="D628" t="s">
+      <c r="E628" s="2" t="s">
         <v>2405</v>
       </c>
-      <c r="E628" s="2" t="s">
+      <c r="F628" s="2" t="s">
         <v>2406</v>
-      </c>
-[...1 lines deleted...]
-        <v>2407</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>2386</v>
+        <v>2365</v>
       </c>
       <c r="B629" t="s">
-        <v>2387</v>
+        <v>2366</v>
       </c>
       <c r="C629" t="s">
+        <v>941</v>
+      </c>
+      <c r="D629" t="s">
+        <v>942</v>
+      </c>
+      <c r="E629" s="2" t="s">
+        <v>2407</v>
+      </c>
+      <c r="F629" s="2" t="s">
         <v>2408</v>
-      </c>
-[...7 lines deleted...]
-        <v>2411</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>2386</v>
+        <v>2365</v>
       </c>
       <c r="B630" t="s">
-        <v>2387</v>
+        <v>2366</v>
       </c>
       <c r="C630" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D630" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E630" s="2" t="s">
+        <v>2411</v>
+      </c>
+      <c r="F630" s="2" t="s">
         <v>2412</v>
-      </c>
-[...7 lines deleted...]
-        <v>2415</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B631" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D631" t="s">
+        <v>2414</v>
+      </c>
+      <c r="E631" s="2" t="s">
+        <v>2415</v>
+      </c>
+      <c r="F631" s="2" t="s">
         <v>2416</v>
-      </c>
-[...13 lines deleted...]
-        <v>2421</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>2416</v>
+        <v>2365</v>
       </c>
       <c r="B632" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C632" t="s">
         <v>2417</v>
       </c>
-      <c r="C632" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D632" t="s">
-        <v>2423</v>
+        <v>2418</v>
       </c>
       <c r="E632" s="2" t="s">
-        <v>2424</v>
+        <v>2419</v>
       </c>
       <c r="F632" s="2" t="s">
-        <v>2425</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>2416</v>
+        <v>2365</v>
       </c>
       <c r="B633" t="s">
-        <v>2417</v>
+        <v>2366</v>
       </c>
       <c r="C633" t="s">
-        <v>2426</v>
+        <v>2421</v>
       </c>
       <c r="D633" t="s">
-        <v>2427</v>
+        <v>2422</v>
       </c>
       <c r="E633" s="2" t="s">
-        <v>2428</v>
+        <v>2423</v>
       </c>
       <c r="F633" s="2" t="s">
-        <v>2429</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>2416</v>
+        <v>2425</v>
       </c>
       <c r="B634" t="s">
-        <v>2417</v>
+        <v>2426</v>
       </c>
       <c r="C634" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D634" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E634" s="2" t="s">
+        <v>2429</v>
+      </c>
+      <c r="F634" s="2" t="s">
         <v>2430</v>
-      </c>
-[...7 lines deleted...]
-        <v>2433</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>2416</v>
+        <v>2425</v>
       </c>
       <c r="B635" t="s">
-        <v>2417</v>
+        <v>2426</v>
       </c>
       <c r="C635" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D635" t="s">
+        <v>2432</v>
+      </c>
+      <c r="E635" s="2" t="s">
+        <v>2433</v>
+      </c>
+      <c r="F635" s="2" t="s">
         <v>2434</v>
-      </c>
-[...7 lines deleted...]
-        <v>2437</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>2416</v>
+        <v>2425</v>
       </c>
       <c r="B636" t="s">
-        <v>2417</v>
+        <v>2426</v>
       </c>
       <c r="C636" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D636" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E636" s="2" t="s">
+        <v>2437</v>
+      </c>
+      <c r="F636" s="2" t="s">
         <v>2438</v>
-      </c>
-[...7 lines deleted...]
-        <v>2441</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>2416</v>
+        <v>2425</v>
       </c>
       <c r="B637" t="s">
-        <v>2417</v>
+        <v>2426</v>
       </c>
       <c r="C637" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D637" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E637" s="2" t="s">
+        <v>2441</v>
+      </c>
+      <c r="F637" s="2" t="s">
         <v>2442</v>
-      </c>
-[...7 lines deleted...]
-        <v>2445</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>2416</v>
+        <v>2425</v>
       </c>
       <c r="B638" t="s">
-        <v>2417</v>
+        <v>2426</v>
       </c>
       <c r="C638" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D638" t="s">
+        <v>2444</v>
+      </c>
+      <c r="E638" s="2" t="s">
+        <v>2445</v>
+      </c>
+      <c r="F638" s="2" t="s">
         <v>2446</v>
-      </c>
-[...7 lines deleted...]
-        <v>2449</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>2416</v>
+        <v>2425</v>
       </c>
       <c r="B639" t="s">
-        <v>2417</v>
+        <v>2426</v>
       </c>
       <c r="C639" t="s">
+        <v>2447</v>
+      </c>
+      <c r="D639" t="s">
+        <v>2448</v>
+      </c>
+      <c r="E639" s="2" t="s">
+        <v>2449</v>
+      </c>
+      <c r="F639" s="2" t="s">
         <v>2450</v>
-      </c>
-[...7 lines deleted...]
-        <v>2453</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>2416</v>
+        <v>2425</v>
       </c>
       <c r="B640" t="s">
-        <v>2417</v>
+        <v>2426</v>
       </c>
       <c r="C640" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D640" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E640" s="2" t="s">
+        <v>2453</v>
+      </c>
+      <c r="F640" s="2" t="s">
         <v>2454</v>
-      </c>
-[...7 lines deleted...]
-        <v>2457</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>2416</v>
+        <v>2455</v>
       </c>
       <c r="B641" t="s">
-        <v>2417</v>
+        <v>2456</v>
       </c>
       <c r="C641" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D641" t="s">
         <v>2458</v>
       </c>
-      <c r="D641" t="s">
+      <c r="E641" s="2" t="s">
         <v>2459</v>
       </c>
-      <c r="E641" s="2" t="s">
+      <c r="F641" s="2" t="s">
         <v>2460</v>
-      </c>
-[...1 lines deleted...]
-        <v>2461</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>2416</v>
+        <v>2455</v>
       </c>
       <c r="B642" t="s">
-        <v>2417</v>
+        <v>2456</v>
       </c>
       <c r="C642" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D642" t="s">
         <v>2462</v>
       </c>
-      <c r="D642" t="s">
+      <c r="E642" s="2" t="s">
         <v>2463</v>
       </c>
-      <c r="E642" s="2" t="s">
+      <c r="F642" s="2" t="s">
         <v>2464</v>
-      </c>
-[...1 lines deleted...]
-        <v>2465</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>2416</v>
+        <v>2455</v>
       </c>
       <c r="B643" t="s">
-        <v>2417</v>
+        <v>2456</v>
       </c>
       <c r="C643" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D643" t="s">
         <v>2466</v>
       </c>
-      <c r="D643" t="s">
+      <c r="E643" s="2" t="s">
         <v>2467</v>
       </c>
-      <c r="E643" s="2" t="s">
+      <c r="F643" s="2" t="s">
         <v>2468</v>
-      </c>
-[...1 lines deleted...]
-        <v>2469</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>2416</v>
+        <v>2455</v>
       </c>
       <c r="B644" t="s">
-        <v>2417</v>
+        <v>2456</v>
       </c>
       <c r="C644" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D644" t="s">
         <v>2470</v>
       </c>
-      <c r="D644" t="s">
+      <c r="E644" s="2" t="s">
         <v>2471</v>
       </c>
-      <c r="E644" s="2" t="s">
+      <c r="F644" s="2" t="s">
         <v>2472</v>
-      </c>
-[...1 lines deleted...]
-        <v>2473</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>2416</v>
+        <v>2455</v>
       </c>
       <c r="B645" t="s">
-        <v>2417</v>
+        <v>2456</v>
       </c>
       <c r="C645" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D645" t="s">
         <v>2474</v>
       </c>
-      <c r="D645" t="s">
+      <c r="E645" s="2" t="s">
         <v>2475</v>
       </c>
-      <c r="E645" s="2" t="s">
+      <c r="F645" s="2" t="s">
         <v>2476</v>
-      </c>
-[...1 lines deleted...]
-        <v>2477</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>2416</v>
+        <v>2455</v>
       </c>
       <c r="B646" t="s">
-        <v>2417</v>
+        <v>2456</v>
       </c>
       <c r="C646" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D646" t="s">
         <v>2478</v>
       </c>
-      <c r="D646" t="s">
+      <c r="E646" s="2" t="s">
         <v>2479</v>
       </c>
-      <c r="E646" s="2" t="s">
+      <c r="F646" s="2" t="s">
         <v>2480</v>
-      </c>
-[...1 lines deleted...]
-        <v>2481</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>2416</v>
+        <v>2455</v>
       </c>
       <c r="B647" t="s">
-        <v>2417</v>
+        <v>2456</v>
       </c>
       <c r="C647" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D647" t="s">
         <v>2482</v>
       </c>
-      <c r="D647" t="s">
+      <c r="E647" s="2" t="s">
         <v>2483</v>
       </c>
-      <c r="E647" s="2" t="s">
+      <c r="F647" s="2" t="s">
         <v>2484</v>
-      </c>
-[...1 lines deleted...]
-        <v>2485</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>2416</v>
+        <v>2455</v>
       </c>
       <c r="B648" t="s">
-        <v>2417</v>
+        <v>2456</v>
       </c>
       <c r="C648" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D648" t="s">
         <v>2486</v>
       </c>
-      <c r="D648" t="s">
+      <c r="E648" s="2" t="s">
         <v>2487</v>
       </c>
-      <c r="E648" s="2" t="s">
+      <c r="F648" s="2" t="s">
         <v>2488</v>
-      </c>
-[...1 lines deleted...]
-        <v>2489</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>2416</v>
+        <v>2455</v>
       </c>
       <c r="B649" t="s">
-        <v>2417</v>
+        <v>2456</v>
       </c>
       <c r="C649" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D649" t="s">
         <v>2490</v>
       </c>
-      <c r="D649" t="s">
+      <c r="E649" s="2" t="s">
         <v>2491</v>
       </c>
-      <c r="E649" s="2" t="s">
+      <c r="F649" s="2" t="s">
         <v>2492</v>
-      </c>
-[...1 lines deleted...]
-        <v>2493</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
-        <v>2416</v>
+        <v>2455</v>
       </c>
       <c r="B650" t="s">
-        <v>2417</v>
+        <v>2456</v>
       </c>
       <c r="C650" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D650" t="s">
         <v>2494</v>
       </c>
-      <c r="D650" t="s">
+      <c r="E650" s="2" t="s">
         <v>2495</v>
       </c>
-      <c r="E650" s="2" t="s">
+      <c r="F650" s="2" t="s">
         <v>2496</v>
-      </c>
-[...1 lines deleted...]
-        <v>2497</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>2416</v>
+        <v>2455</v>
       </c>
       <c r="B651" t="s">
-        <v>2417</v>
+        <v>2456</v>
       </c>
       <c r="C651" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D651" t="s">
         <v>2498</v>
       </c>
-      <c r="D651" t="s">
+      <c r="E651" s="2" t="s">
         <v>2499</v>
       </c>
-      <c r="E651" s="2" t="s">
+      <c r="F651" s="2" t="s">
         <v>2500</v>
-      </c>
-[...1 lines deleted...]
-        <v>2501</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B652" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C652" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D652" t="s">
         <v>2502</v>
       </c>
-      <c r="B652" t="s">
+      <c r="E652" s="2" t="s">
         <v>2503</v>
       </c>
-      <c r="C652" t="s">
+      <c r="F652" s="2" t="s">
         <v>2504</v>
-      </c>
-[...7 lines deleted...]
-        <v>2507</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2502</v>
+        <v>2455</v>
       </c>
       <c r="B653" t="s">
-        <v>2503</v>
+        <v>2456</v>
       </c>
       <c r="C653" t="s">
+        <v>2505</v>
+      </c>
+      <c r="D653" t="s">
+        <v>2506</v>
+      </c>
+      <c r="E653" s="2" t="s">
+        <v>2507</v>
+      </c>
+      <c r="F653" s="2" t="s">
         <v>2508</v>
-      </c>
-[...7 lines deleted...]
-        <v>2511</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2502</v>
+        <v>2455</v>
       </c>
       <c r="B654" t="s">
-        <v>2503</v>
+        <v>2456</v>
       </c>
       <c r="C654" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D654" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E654" s="2" t="s">
+        <v>2511</v>
+      </c>
+      <c r="F654" s="2" t="s">
         <v>2512</v>
-      </c>
-[...7 lines deleted...]
-        <v>2515</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>2502</v>
+        <v>2455</v>
       </c>
       <c r="B655" t="s">
-        <v>2503</v>
+        <v>2456</v>
       </c>
       <c r="C655" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D655" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E655" s="2" t="s">
+        <v>2515</v>
+      </c>
+      <c r="F655" s="2" t="s">
         <v>2516</v>
-      </c>
-[...7 lines deleted...]
-        <v>2519</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>2502</v>
+        <v>2455</v>
       </c>
       <c r="B656" t="s">
-        <v>2503</v>
+        <v>2456</v>
       </c>
       <c r="C656" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D656" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E656" s="2" t="s">
+        <v>2519</v>
+      </c>
+      <c r="F656" s="2" t="s">
         <v>2520</v>
-      </c>
-[...7 lines deleted...]
-        <v>2523</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>2502</v>
+        <v>2455</v>
       </c>
       <c r="B657" t="s">
-        <v>2503</v>
+        <v>2456</v>
       </c>
       <c r="C657" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D657" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E657" s="2" t="s">
+        <v>2523</v>
+      </c>
+      <c r="F657" s="2" t="s">
         <v>2524</v>
-      </c>
-[...7 lines deleted...]
-        <v>2527</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>2502</v>
+        <v>2455</v>
       </c>
       <c r="B658" t="s">
-        <v>2503</v>
+        <v>2456</v>
       </c>
       <c r="C658" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D658" t="s">
+        <v>2526</v>
+      </c>
+      <c r="E658" s="2" t="s">
+        <v>2527</v>
+      </c>
+      <c r="F658" s="2" t="s">
         <v>2528</v>
-      </c>
-[...7 lines deleted...]
-        <v>2531</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>2502</v>
+        <v>2455</v>
       </c>
       <c r="B659" t="s">
-        <v>2503</v>
+        <v>2456</v>
       </c>
       <c r="C659" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D659" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E659" s="2" t="s">
+        <v>2531</v>
+      </c>
+      <c r="F659" s="2" t="s">
         <v>2532</v>
-      </c>
-[...7 lines deleted...]
-        <v>2535</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2502</v>
+        <v>2455</v>
       </c>
       <c r="B660" t="s">
-        <v>2503</v>
+        <v>2456</v>
       </c>
       <c r="C660" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D660" t="s">
+        <v>2534</v>
+      </c>
+      <c r="E660" s="2" t="s">
+        <v>2535</v>
+      </c>
+      <c r="F660" s="2" t="s">
         <v>2536</v>
-      </c>
-[...7 lines deleted...]
-        <v>2539</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>2502</v>
+        <v>2455</v>
       </c>
       <c r="B661" t="s">
-        <v>2503</v>
+        <v>2456</v>
       </c>
       <c r="C661" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D661" t="s">
+        <v>2538</v>
+      </c>
+      <c r="E661" s="2" t="s">
+        <v>2539</v>
+      </c>
+      <c r="F661" s="2" t="s">
         <v>2540</v>
-      </c>
-[...7 lines deleted...]
-        <v>2543</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2502</v>
+        <v>2541</v>
       </c>
       <c r="B662" t="s">
-        <v>2503</v>
+        <v>2542</v>
       </c>
       <c r="C662" t="s">
-        <v>2544</v>
+        <v>2543</v>
       </c>
       <c r="D662" t="s">
         <v>2544</v>
       </c>
       <c r="E662" s="2" t="s">
         <v>2545</v>
       </c>
       <c r="F662" s="2" t="s">
         <v>2546</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2502</v>
+        <v>2541</v>
       </c>
       <c r="B663" t="s">
-        <v>2503</v>
+        <v>2542</v>
       </c>
       <c r="C663" t="s">
         <v>2547</v>
       </c>
       <c r="D663" t="s">
         <v>2548</v>
       </c>
       <c r="E663" s="2" t="s">
         <v>2549</v>
       </c>
       <c r="F663" s="2" t="s">
         <v>2550</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2502</v>
+        <v>2541</v>
       </c>
       <c r="B664" t="s">
-        <v>2503</v>
+        <v>2542</v>
       </c>
       <c r="C664" t="s">
         <v>2551</v>
       </c>
       <c r="D664" t="s">
         <v>2552</v>
       </c>
       <c r="E664" s="2" t="s">
         <v>2553</v>
       </c>
       <c r="F664" s="2" t="s">
         <v>2554</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>2502</v>
+        <v>2541</v>
       </c>
       <c r="B665" t="s">
-        <v>2503</v>
+        <v>2542</v>
       </c>
       <c r="C665" t="s">
         <v>2555</v>
       </c>
       <c r="D665" t="s">
         <v>2556</v>
       </c>
       <c r="E665" s="2" t="s">
         <v>2557</v>
       </c>
       <c r="F665" s="2" t="s">
         <v>2558</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>2502</v>
+        <v>2541</v>
       </c>
       <c r="B666" t="s">
-        <v>2503</v>
+        <v>2542</v>
       </c>
       <c r="C666" t="s">
         <v>2559</v>
       </c>
       <c r="D666" t="s">
         <v>2560</v>
       </c>
       <c r="E666" s="2" t="s">
         <v>2561</v>
       </c>
       <c r="F666" s="2" t="s">
         <v>2562</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>2502</v>
+        <v>2541</v>
       </c>
       <c r="B667" t="s">
-        <v>2503</v>
+        <v>2542</v>
       </c>
       <c r="C667" t="s">
         <v>2563</v>
       </c>
       <c r="D667" t="s">
         <v>2564</v>
       </c>
       <c r="E667" s="2" t="s">
         <v>2565</v>
       </c>
       <c r="F667" s="2" t="s">
         <v>2566</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>2502</v>
+        <v>2541</v>
       </c>
       <c r="B668" t="s">
-        <v>2503</v>
+        <v>2542</v>
       </c>
       <c r="C668" t="s">
         <v>2567</v>
       </c>
       <c r="D668" t="s">
         <v>2568</v>
       </c>
       <c r="E668" s="2" t="s">
         <v>2569</v>
       </c>
       <c r="F668" s="2" t="s">
         <v>2570</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
-        <v>2502</v>
+        <v>2541</v>
       </c>
       <c r="B669" t="s">
-        <v>2503</v>
+        <v>2542</v>
       </c>
       <c r="C669" t="s">
         <v>2571</v>
       </c>
       <c r="D669" t="s">
         <v>2572</v>
       </c>
       <c r="E669" s="2" t="s">
         <v>2573</v>
       </c>
       <c r="F669" s="2" t="s">
         <v>2574</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>2502</v>
+        <v>2541</v>
       </c>
       <c r="B670" t="s">
-        <v>2503</v>
+        <v>2542</v>
       </c>
       <c r="C670" t="s">
         <v>2575</v>
       </c>
       <c r="D670" t="s">
         <v>2576</v>
       </c>
       <c r="E670" s="2" t="s">
         <v>2577</v>
       </c>
       <c r="F670" s="2" t="s">
         <v>2578</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>2502</v>
+        <v>2541</v>
       </c>
       <c r="B671" t="s">
-        <v>2503</v>
+        <v>2542</v>
       </c>
       <c r="C671" t="s">
         <v>2579</v>
       </c>
       <c r="D671" t="s">
         <v>2580</v>
       </c>
       <c r="E671" s="2" t="s">
         <v>2581</v>
       </c>
       <c r="F671" s="2" t="s">
         <v>2582</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>2502</v>
+        <v>2541</v>
       </c>
       <c r="B672" t="s">
-        <v>2503</v>
+        <v>2542</v>
       </c>
       <c r="C672" t="s">
-        <v>68</v>
+        <v>2583</v>
       </c>
       <c r="D672" t="s">
-        <v>69</v>
+        <v>2583</v>
       </c>
       <c r="E672" s="2" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
       <c r="F672" s="2" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>2502</v>
+        <v>2541</v>
       </c>
       <c r="B673" t="s">
-        <v>2503</v>
+        <v>2542</v>
       </c>
       <c r="C673" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="D673" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="E673" s="2" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
       <c r="F673" s="2" t="s">
-        <v>2588</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>2502</v>
+        <v>2541</v>
       </c>
       <c r="B674" t="s">
-        <v>2503</v>
+        <v>2542</v>
       </c>
       <c r="C674" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="D674" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="E674" s="2" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
       <c r="F674" s="2" t="s">
-        <v>2592</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>2502</v>
+        <v>2541</v>
       </c>
       <c r="B675" t="s">
-        <v>2503</v>
+        <v>2542</v>
       </c>
       <c r="C675" t="s">
-        <v>2593</v>
+        <v>2594</v>
       </c>
       <c r="D675" t="s">
-        <v>2594</v>
+        <v>2595</v>
       </c>
       <c r="E675" s="2" t="s">
-        <v>2595</v>
+        <v>2596</v>
       </c>
       <c r="F675" s="2" t="s">
-        <v>2596</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
-        <v>2502</v>
+        <v>2541</v>
       </c>
       <c r="B676" t="s">
-        <v>2503</v>
+        <v>2542</v>
       </c>
       <c r="C676" t="s">
-        <v>2597</v>
+        <v>2598</v>
       </c>
       <c r="D676" t="s">
-        <v>2598</v>
+        <v>2599</v>
       </c>
       <c r="E676" s="2" t="s">
-        <v>2599</v>
+        <v>2600</v>
       </c>
       <c r="F676" s="2" t="s">
-        <v>2600</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
-        <v>2502</v>
+        <v>2541</v>
       </c>
       <c r="B677" t="s">
-        <v>2503</v>
+        <v>2542</v>
       </c>
       <c r="C677" t="s">
-        <v>2601</v>
+        <v>2602</v>
       </c>
       <c r="D677" t="s">
-        <v>2602</v>
+        <v>2603</v>
       </c>
       <c r="E677" s="2" t="s">
-        <v>2603</v>
+        <v>2604</v>
       </c>
       <c r="F677" s="2" t="s">
-        <v>2604</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
-        <v>2502</v>
+        <v>2541</v>
       </c>
       <c r="B678" t="s">
-        <v>2503</v>
+        <v>2542</v>
       </c>
       <c r="C678" t="s">
-        <v>2605</v>
+        <v>2606</v>
       </c>
       <c r="D678" t="s">
-        <v>2606</v>
+        <v>2607</v>
       </c>
       <c r="E678" s="2" t="s">
-        <v>2607</v>
+        <v>2608</v>
       </c>
       <c r="F678" s="2" t="s">
-        <v>2608</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>2502</v>
+        <v>2541</v>
       </c>
       <c r="B679" t="s">
-        <v>2503</v>
+        <v>2542</v>
       </c>
       <c r="C679" t="s">
-        <v>2609</v>
+        <v>2610</v>
       </c>
       <c r="D679" t="s">
-        <v>2610</v>
+        <v>2611</v>
       </c>
       <c r="E679" s="2" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
       <c r="F679" s="2" t="s">
-        <v>2612</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
-        <v>2613</v>
+        <v>2541</v>
       </c>
       <c r="B680" t="s">
+        <v>2542</v>
+      </c>
+      <c r="C680" t="s">
         <v>2614</v>
       </c>
-      <c r="C680" t="s">
+      <c r="D680" t="s">
         <v>2615</v>
       </c>
-      <c r="D680" t="s">
+      <c r="E680" s="2" t="s">
         <v>2616</v>
       </c>
-      <c r="E680" s="2" t="s">
+      <c r="F680" s="2" t="s">
         <v>2617</v>
-      </c>
-[...1 lines deleted...]
-        <v>2618</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>2613</v>
+        <v>2541</v>
       </c>
       <c r="B681" t="s">
-        <v>2614</v>
+        <v>2542</v>
       </c>
       <c r="C681" t="s">
-        <v>1417</v>
+        <v>2618</v>
       </c>
       <c r="D681" t="s">
-        <v>1418</v>
+        <v>2619</v>
       </c>
       <c r="E681" s="2" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
       <c r="F681" s="2" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>2613</v>
+        <v>2541</v>
       </c>
       <c r="B682" t="s">
-        <v>2614</v>
+        <v>2542</v>
       </c>
       <c r="C682" t="s">
-        <v>2621</v>
+        <v>68</v>
       </c>
       <c r="D682" t="s">
+        <v>69</v>
+      </c>
+      <c r="E682" s="2" t="s">
         <v>2622</v>
       </c>
-      <c r="E682" s="2" t="s">
+      <c r="F682" s="2" t="s">
         <v>2623</v>
-      </c>
-[...1 lines deleted...]
-        <v>2624</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2542</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2624</v>
+      </c>
+      <c r="D683" t="s">
         <v>2625</v>
       </c>
-      <c r="B683" t="s">
+      <c r="E683" s="2" t="s">
         <v>2626</v>
       </c>
-      <c r="C683" t="s">
+      <c r="F683" s="2" t="s">
         <v>2627</v>
-      </c>
-[...7 lines deleted...]
-        <v>2630</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" t="s">
-        <v>2625</v>
+        <v>2541</v>
       </c>
       <c r="B684" t="s">
-        <v>2626</v>
+        <v>2542</v>
       </c>
       <c r="C684" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E684" s="2" t="s">
+        <v>2630</v>
+      </c>
+      <c r="F684" s="2" t="s">
         <v>2631</v>
-      </c>
-[...7 lines deleted...]
-        <v>2634</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" t="s">
-        <v>2625</v>
+        <v>2541</v>
       </c>
       <c r="B685" t="s">
-        <v>2626</v>
+        <v>2542</v>
       </c>
       <c r="C685" t="s">
+        <v>2632</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2633</v>
+      </c>
+      <c r="E685" s="2" t="s">
+        <v>2634</v>
+      </c>
+      <c r="F685" s="2" t="s">
         <v>2635</v>
-      </c>
-[...7 lines deleted...]
-        <v>2638</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" t="s">
-        <v>2625</v>
+        <v>2541</v>
       </c>
       <c r="B686" t="s">
-        <v>2626</v>
+        <v>2542</v>
       </c>
       <c r="C686" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2637</v>
+      </c>
+      <c r="E686" s="2" t="s">
+        <v>2638</v>
+      </c>
+      <c r="F686" s="2" t="s">
         <v>2639</v>
-      </c>
-[...7 lines deleted...]
-        <v>2642</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" t="s">
-        <v>2625</v>
+        <v>2541</v>
       </c>
       <c r="B687" t="s">
-        <v>2626</v>
+        <v>2542</v>
       </c>
       <c r="C687" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D687" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E687" s="2" t="s">
+        <v>2642</v>
+      </c>
+      <c r="F687" s="2" t="s">
         <v>2643</v>
-      </c>
-[...7 lines deleted...]
-        <v>2646</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" t="s">
-        <v>2625</v>
+        <v>2541</v>
       </c>
       <c r="B688" t="s">
-        <v>2626</v>
+        <v>2542</v>
       </c>
       <c r="C688" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2645</v>
+      </c>
+      <c r="E688" s="2" t="s">
+        <v>2646</v>
+      </c>
+      <c r="F688" s="2" t="s">
         <v>2647</v>
-      </c>
-[...7 lines deleted...]
-        <v>2650</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" t="s">
-        <v>2625</v>
+        <v>2541</v>
       </c>
       <c r="B689" t="s">
-        <v>2626</v>
+        <v>2542</v>
       </c>
       <c r="C689" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2649</v>
+      </c>
+      <c r="E689" s="2" t="s">
+        <v>2650</v>
+      </c>
+      <c r="F689" s="2" t="s">
         <v>2651</v>
-      </c>
-[...7 lines deleted...]
-        <v>2654</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
-        <v>2625</v>
+        <v>2652</v>
       </c>
       <c r="B690" t="s">
-        <v>2626</v>
+        <v>2653</v>
       </c>
       <c r="C690" t="s">
+        <v>2654</v>
+      </c>
+      <c r="D690" t="s">
         <v>2655</v>
       </c>
-      <c r="D690" t="s">
+      <c r="E690" s="2" t="s">
         <v>2656</v>
       </c>
-      <c r="E690" s="2" t="s">
+      <c r="F690" s="2" t="s">
         <v>2657</v>
-      </c>
-[...1 lines deleted...]
-        <v>2658</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" t="s">
-        <v>2625</v>
+        <v>2652</v>
       </c>
       <c r="B691" t="s">
-        <v>2626</v>
+        <v>2653</v>
       </c>
       <c r="C691" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D691" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E691" s="2" t="s">
+        <v>2658</v>
+      </c>
+      <c r="F691" s="2" t="s">
         <v>2659</v>
-      </c>
-[...7 lines deleted...]
-        <v>2662</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" t="s">
-        <v>2625</v>
+        <v>2652</v>
       </c>
       <c r="B692" t="s">
-        <v>2626</v>
+        <v>2653</v>
       </c>
       <c r="C692" t="s">
+        <v>2660</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2661</v>
+      </c>
+      <c r="E692" s="2" t="s">
+        <v>2662</v>
+      </c>
+      <c r="F692" s="2" t="s">
         <v>2663</v>
-      </c>
-[...7 lines deleted...]
-        <v>2666</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
       <c r="B693" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
       <c r="C693" t="s">
+        <v>2666</v>
+      </c>
+      <c r="D693" t="s">
         <v>2667</v>
       </c>
-      <c r="D693" t="s">
+      <c r="E693" s="2" t="s">
         <v>2668</v>
       </c>
-      <c r="E693" s="2" t="s">
+      <c r="F693" s="2" t="s">
         <v>2669</v>
-      </c>
-[...1 lines deleted...]
-        <v>2670</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
       <c r="B694" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
       <c r="C694" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D694" t="s">
         <v>2671</v>
       </c>
-      <c r="D694" t="s">
+      <c r="E694" s="2" t="s">
         <v>2672</v>
       </c>
-      <c r="E694" s="2" t="s">
+      <c r="F694" s="2" t="s">
         <v>2673</v>
-      </c>
-[...1 lines deleted...]
-        <v>2674</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
       <c r="B695" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
       <c r="C695" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D695" t="s">
         <v>2675</v>
       </c>
-      <c r="D695" t="s">
+      <c r="E695" s="2" t="s">
         <v>2676</v>
       </c>
-      <c r="E695" s="2" t="s">
+      <c r="F695" s="2" t="s">
         <v>2677</v>
-      </c>
-[...1 lines deleted...]
-        <v>2678</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
       <c r="B696" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
       <c r="C696" t="s">
+        <v>2678</v>
+      </c>
+      <c r="D696" t="s">
         <v>2679</v>
       </c>
-      <c r="D696" t="s">
+      <c r="E696" s="2" t="s">
         <v>2680</v>
       </c>
-      <c r="E696" s="2" t="s">
+      <c r="F696" s="2" t="s">
         <v>2681</v>
-      </c>
-[...1 lines deleted...]
-        <v>2682</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
       <c r="B697" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
       <c r="C697" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D697" t="s">
         <v>2683</v>
       </c>
-      <c r="D697" t="s">
+      <c r="E697" s="2" t="s">
         <v>2684</v>
       </c>
-      <c r="E697" s="2" t="s">
+      <c r="F697" s="2" t="s">
         <v>2685</v>
-      </c>
-[...1 lines deleted...]
-        <v>2686</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
       <c r="B698" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
       <c r="C698" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D698" t="s">
         <v>2687</v>
       </c>
-      <c r="D698" t="s">
+      <c r="E698" s="2" t="s">
         <v>2688</v>
       </c>
-      <c r="E698" s="2" t="s">
+      <c r="F698" s="2" t="s">
         <v>2689</v>
-      </c>
-[...1 lines deleted...]
-        <v>2690</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
       <c r="B699" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
       <c r="C699" t="s">
+        <v>2690</v>
+      </c>
+      <c r="D699" t="s">
         <v>2691</v>
       </c>
-      <c r="D699" t="s">
+      <c r="E699" s="2" t="s">
         <v>2692</v>
       </c>
-      <c r="E699" s="2" t="s">
+      <c r="F699" s="2" t="s">
         <v>2693</v>
-      </c>
-[...1 lines deleted...]
-        <v>2694</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
       <c r="B700" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
       <c r="C700" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D700" t="s">
         <v>2695</v>
       </c>
-      <c r="D700" t="s">
+      <c r="E700" s="2" t="s">
         <v>2696</v>
       </c>
-      <c r="E700" s="2" t="s">
+      <c r="F700" s="2" t="s">
         <v>2697</v>
-      </c>
-[...1 lines deleted...]
-        <v>2698</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
       <c r="B701" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
       <c r="C701" t="s">
-        <v>2699</v>
+        <v>2698</v>
       </c>
       <c r="D701" t="s">
         <v>2699</v>
       </c>
       <c r="E701" s="2" t="s">
         <v>2700</v>
       </c>
       <c r="F701" s="2" t="s">
         <v>2701</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
       <c r="B702" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
       <c r="C702" t="s">
         <v>2702</v>
       </c>
       <c r="D702" t="s">
         <v>2703</v>
       </c>
       <c r="E702" s="2" t="s">
         <v>2704</v>
       </c>
       <c r="F702" s="2" t="s">
         <v>2705</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
       <c r="B703" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
       <c r="C703" t="s">
         <v>2706</v>
       </c>
       <c r="D703" t="s">
         <v>2707</v>
       </c>
       <c r="E703" s="2" t="s">
         <v>2708</v>
       </c>
       <c r="F703" s="2" t="s">
         <v>2709</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
       <c r="B704" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
       <c r="C704" t="s">
         <v>2710</v>
       </c>
       <c r="D704" t="s">
         <v>2711</v>
       </c>
       <c r="E704" s="2" t="s">
         <v>2712</v>
       </c>
       <c r="F704" s="2" t="s">
         <v>2713</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
       <c r="B705" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
       <c r="C705" t="s">
         <v>2714</v>
       </c>
       <c r="D705" t="s">
-        <v>2714</v>
+        <v>2715</v>
       </c>
       <c r="E705" s="2" t="s">
-        <v>2715</v>
+        <v>2716</v>
       </c>
       <c r="F705" s="2" t="s">
-        <v>2716</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
       <c r="B706" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
       <c r="C706" t="s">
-        <v>2717</v>
+        <v>2718</v>
       </c>
       <c r="D706" t="s">
-        <v>2718</v>
+        <v>2719</v>
       </c>
       <c r="E706" s="2" t="s">
-        <v>2719</v>
+        <v>2720</v>
       </c>
       <c r="F706" s="2" t="s">
-        <v>2720</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
       <c r="B707" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
       <c r="C707" t="s">
-        <v>2721</v>
+        <v>2722</v>
       </c>
       <c r="D707" t="s">
-        <v>2722</v>
+        <v>2723</v>
       </c>
       <c r="E707" s="2" t="s">
-        <v>2723</v>
+        <v>2724</v>
       </c>
       <c r="F707" s="2" t="s">
-        <v>2724</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
       <c r="B708" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
       <c r="C708" t="s">
-        <v>2725</v>
+        <v>2726</v>
       </c>
       <c r="D708" t="s">
-        <v>2726</v>
+        <v>2727</v>
       </c>
       <c r="E708" s="2" t="s">
-        <v>2727</v>
+        <v>2728</v>
       </c>
       <c r="F708" s="2" t="s">
-        <v>2728</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
       <c r="B709" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
       <c r="C709" t="s">
-        <v>2729</v>
+        <v>2730</v>
       </c>
       <c r="D709" t="s">
-        <v>2730</v>
+        <v>2731</v>
       </c>
       <c r="E709" s="2" t="s">
-        <v>2731</v>
+        <v>2732</v>
       </c>
       <c r="F709" s="2" t="s">
-        <v>2732</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
       <c r="B710" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
       <c r="C710" t="s">
-        <v>2733</v>
+        <v>2734</v>
       </c>
       <c r="D710" t="s">
-        <v>2734</v>
+        <v>2735</v>
       </c>
       <c r="E710" s="2" t="s">
-        <v>2735</v>
+        <v>2736</v>
       </c>
       <c r="F710" s="2" t="s">
-        <v>2736</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
       <c r="B711" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
       <c r="C711" t="s">
-        <v>2737</v>
+        <v>2738</v>
       </c>
       <c r="D711" t="s">
         <v>2738</v>
       </c>
       <c r="E711" s="2" t="s">
         <v>2739</v>
       </c>
       <c r="F711" s="2" t="s">
         <v>2740</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
       <c r="B712" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
       <c r="C712" t="s">
         <v>2741</v>
       </c>
       <c r="D712" t="s">
         <v>2742</v>
       </c>
       <c r="E712" s="2" t="s">
         <v>2743</v>
       </c>
       <c r="F712" s="2" t="s">
         <v>2744</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" t="s">
-        <v>2625</v>
+        <v>2664</v>
       </c>
       <c r="B713" t="s">
-        <v>2626</v>
+        <v>2665</v>
       </c>
       <c r="C713" t="s">
         <v>2745</v>
       </c>
       <c r="D713" t="s">
         <v>2746</v>
       </c>
       <c r="E713" s="2" t="s">
         <v>2747</v>
       </c>
       <c r="F713" s="2" t="s">
         <v>2748</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" t="s">
+        <v>2664</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2665</v>
+      </c>
+      <c r="C714" t="s">
         <v>2749</v>
       </c>
-      <c r="B714" t="s">
+      <c r="D714" t="s">
         <v>2750</v>
       </c>
-      <c r="C714" t="s">
+      <c r="E714" s="2" t="s">
         <v>2751</v>
       </c>
-      <c r="D714" t="s">
+      <c r="F714" s="2" t="s">
         <v>2752</v>
-      </c>
-[...4 lines deleted...]
-        <v>2754</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" t="s">
-        <v>2749</v>
+        <v>2664</v>
       </c>
       <c r="B715" t="s">
-        <v>2750</v>
+        <v>2665</v>
       </c>
       <c r="C715" t="s">
+        <v>2753</v>
+      </c>
+      <c r="D715" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E715" s="2" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F715" s="2" t="s">
         <v>2755</v>
-      </c>
-[...7 lines deleted...]
-        <v>2758</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" t="s">
-        <v>2749</v>
+        <v>2664</v>
       </c>
       <c r="B716" t="s">
-        <v>2750</v>
+        <v>2665</v>
       </c>
       <c r="C716" t="s">
+        <v>2756</v>
+      </c>
+      <c r="D716" t="s">
+        <v>2757</v>
+      </c>
+      <c r="E716" s="2" t="s">
+        <v>2758</v>
+      </c>
+      <c r="F716" s="2" t="s">
         <v>2759</v>
-      </c>
-[...7 lines deleted...]
-        <v>2762</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" t="s">
-        <v>2749</v>
+        <v>2664</v>
       </c>
       <c r="B717" t="s">
-        <v>2750</v>
+        <v>2665</v>
       </c>
       <c r="C717" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D717" t="s">
+        <v>2761</v>
+      </c>
+      <c r="E717" s="2" t="s">
+        <v>2762</v>
+      </c>
+      <c r="F717" s="2" t="s">
         <v>2763</v>
-      </c>
-[...7 lines deleted...]
-        <v>2766</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" t="s">
-        <v>2749</v>
+        <v>2664</v>
       </c>
       <c r="B718" t="s">
-        <v>2750</v>
+        <v>2665</v>
       </c>
       <c r="C718" t="s">
+        <v>2764</v>
+      </c>
+      <c r="D718" t="s">
+        <v>2765</v>
+      </c>
+      <c r="E718" s="2" t="s">
+        <v>2766</v>
+      </c>
+      <c r="F718" s="2" t="s">
         <v>2767</v>
-      </c>
-[...7 lines deleted...]
-        <v>2770</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" t="s">
-        <v>2749</v>
+        <v>2664</v>
       </c>
       <c r="B719" t="s">
-        <v>2750</v>
+        <v>2665</v>
       </c>
       <c r="C719" t="s">
+        <v>2768</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2769</v>
+      </c>
+      <c r="E719" s="2" t="s">
+        <v>2770</v>
+      </c>
+      <c r="F719" s="2" t="s">
         <v>2771</v>
-      </c>
-[...7 lines deleted...]
-        <v>2774</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" t="s">
-        <v>2749</v>
+        <v>2664</v>
       </c>
       <c r="B720" t="s">
-        <v>2750</v>
+        <v>2665</v>
       </c>
       <c r="C720" t="s">
+        <v>2772</v>
+      </c>
+      <c r="D720" t="s">
+        <v>2773</v>
+      </c>
+      <c r="E720" s="2" t="s">
+        <v>2774</v>
+      </c>
+      <c r="F720" s="2" t="s">
         <v>2775</v>
-      </c>
-[...7 lines deleted...]
-        <v>2778</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" t="s">
-        <v>2749</v>
+        <v>2664</v>
       </c>
       <c r="B721" t="s">
-        <v>2750</v>
+        <v>2665</v>
       </c>
       <c r="C721" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D721" t="s">
+        <v>2777</v>
+      </c>
+      <c r="E721" s="2" t="s">
+        <v>2778</v>
+      </c>
+      <c r="F721" s="2" t="s">
         <v>2779</v>
-      </c>
-[...7 lines deleted...]
-        <v>2782</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" t="s">
-        <v>2749</v>
+        <v>2664</v>
       </c>
       <c r="B722" t="s">
-        <v>2750</v>
+        <v>2665</v>
       </c>
       <c r="C722" t="s">
+        <v>2780</v>
+      </c>
+      <c r="D722" t="s">
+        <v>2781</v>
+      </c>
+      <c r="E722" s="2" t="s">
+        <v>2782</v>
+      </c>
+      <c r="F722" s="2" t="s">
         <v>2783</v>
-      </c>
-[...7 lines deleted...]
-        <v>2786</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" t="s">
+        <v>2664</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2665</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2785</v>
+      </c>
+      <c r="E723" s="2" t="s">
+        <v>2786</v>
+      </c>
+      <c r="F723" s="2" t="s">
         <v>2787</v>
-      </c>
-[...13 lines deleted...]
-        <v>2792</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="B724" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="C724" t="s">
-        <v>298</v>
+        <v>2790</v>
       </c>
       <c r="D724" t="s">
-        <v>299</v>
+        <v>2791</v>
       </c>
       <c r="E724" s="2" t="s">
+        <v>2792</v>
+      </c>
+      <c r="F724" s="2" t="s">
         <v>2793</v>
-      </c>
-[...1 lines deleted...]
-        <v>2794</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="B725" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="C725" t="s">
+        <v>2794</v>
+      </c>
+      <c r="D725" t="s">
         <v>2795</v>
       </c>
-      <c r="D725" t="s">
+      <c r="E725" s="2" t="s">
         <v>2796</v>
       </c>
-      <c r="E725" s="2" t="s">
+      <c r="F725" s="2" t="s">
         <v>2797</v>
-      </c>
-[...1 lines deleted...]
-        <v>2798</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="B726" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="C726" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D726" t="s">
         <v>2799</v>
       </c>
-      <c r="D726" t="s">
+      <c r="E726" s="2" t="s">
         <v>2800</v>
       </c>
-      <c r="E726" s="2" t="s">
+      <c r="F726" s="2" t="s">
         <v>2801</v>
-      </c>
-[...1 lines deleted...]
-        <v>2802</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="B727" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="C727" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D727" t="s">
         <v>2803</v>
       </c>
-      <c r="D727" t="s">
+      <c r="E727" s="2" t="s">
         <v>2804</v>
       </c>
-      <c r="E727" s="2" t="s">
+      <c r="F727" s="2" t="s">
         <v>2805</v>
-      </c>
-[...1 lines deleted...]
-        <v>2806</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="B728" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="C728" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D728" t="s">
         <v>2807</v>
       </c>
-      <c r="D728" t="s">
+      <c r="E728" s="2" t="s">
         <v>2808</v>
       </c>
-      <c r="E728" s="2" t="s">
+      <c r="F728" s="2" t="s">
         <v>2809</v>
-      </c>
-[...1 lines deleted...]
-        <v>2810</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="B729" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="C729" t="s">
+        <v>2810</v>
+      </c>
+      <c r="D729" t="s">
         <v>2811</v>
       </c>
-      <c r="D729" t="s">
+      <c r="E729" s="2" t="s">
         <v>2812</v>
       </c>
-      <c r="E729" s="2" t="s">
+      <c r="F729" s="2" t="s">
         <v>2813</v>
-      </c>
-[...1 lines deleted...]
-        <v>2814</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="B730" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2814</v>
+      </c>
+      <c r="D730" t="s">
+        <v>2815</v>
+      </c>
+      <c r="E730" s="2" t="s">
+        <v>2816</v>
+      </c>
+      <c r="F730" s="2" t="s">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="731" spans="1:6">
+      <c r="A731" t="s">
         <v>2788</v>
       </c>
-      <c r="C730" t="s">
-[...8 lines deleted...]
-      <c r="F730" s="2" t="s">
+      <c r="B731" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C731" t="s">
         <v>2818</v>
+      </c>
+      <c r="D731" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E731" s="2" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F731" s="2" t="s">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="732" spans="1:6">
+      <c r="A732" t="s">
+        <v>2788</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D732" t="s">
+        <v>2823</v>
+      </c>
+      <c r="E732" s="2" t="s">
+        <v>2824</v>
+      </c>
+      <c r="F732" s="2" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="733" spans="1:6">
+      <c r="A733" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2828</v>
+      </c>
+      <c r="D733" t="s">
+        <v>2829</v>
+      </c>
+      <c r="E733" s="2" t="s">
+        <v>2830</v>
+      </c>
+      <c r="F733" s="2" t="s">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="734" spans="1:6">
+      <c r="A734" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C734" t="s">
+        <v>302</v>
+      </c>
+      <c r="D734" t="s">
+        <v>303</v>
+      </c>
+      <c r="E734" s="2" t="s">
+        <v>2832</v>
+      </c>
+      <c r="F734" s="2" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="735" spans="1:6">
+      <c r="A735" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2834</v>
+      </c>
+      <c r="D735" t="s">
+        <v>2835</v>
+      </c>
+      <c r="E735" s="2" t="s">
+        <v>2836</v>
+      </c>
+      <c r="F735" s="2" t="s">
+        <v>2837</v>
+      </c>
+    </row>
+    <row r="736" spans="1:6">
+      <c r="A736" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D736" t="s">
+        <v>2839</v>
+      </c>
+      <c r="E736" s="2" t="s">
+        <v>2840</v>
+      </c>
+      <c r="F736" s="2" t="s">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="737" spans="1:6">
+      <c r="A737" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D737" t="s">
+        <v>2843</v>
+      </c>
+      <c r="E737" s="2" t="s">
+        <v>2844</v>
+      </c>
+      <c r="F737" s="2" t="s">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="738" spans="1:6">
+      <c r="A738" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2846</v>
+      </c>
+      <c r="D738" t="s">
+        <v>2847</v>
+      </c>
+      <c r="E738" s="2" t="s">
+        <v>2848</v>
+      </c>
+      <c r="F738" s="2" t="s">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="739" spans="1:6">
+      <c r="A739" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D739" t="s">
+        <v>2851</v>
+      </c>
+      <c r="E739" s="2" t="s">
+        <v>2852</v>
+      </c>
+      <c r="F739" s="2" t="s">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="740" spans="1:6">
+      <c r="A740" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2854</v>
+      </c>
+      <c r="D740" t="s">
+        <v>2855</v>
+      </c>
+      <c r="E740" s="2" t="s">
+        <v>2856</v>
+      </c>
+      <c r="F740" s="2" t="s">
+        <v>2857</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">