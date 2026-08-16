--- v5 (2026-07-01)
+++ v6 (2026-08-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2858">
   <si>
     <t>Seznam pracovních pozic v průzkumu mezd</t>
   </si>
   <si>
     <t>www.platy.cz</t>
   </si>
   <si>
     <t>Aktualizováno v</t>
   </si>
   <si>
-    <t>07/2026</t>
+    <t>08/2026</t>
   </si>
   <si>
     <t>Počet pozic</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_cz</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_cz</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_cz</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -6318,55 +6318,72 @@
     <t>Cloud Engineer</t>
   </si>
   <si>
     <t>Cloud specialista</t>
   </si>
   <si>
     <t>* Being responsible for the design and implementation of cloud services running on cloud infrastructure.
 * Being responsible for the reliability and security of cloud infrastructure and services.
 * Researching and identifying ways to increase the performance and stability of applications running on cloud infrastructure using continuous improvement and automation.
 * Designing and implementing improvements to the production version of the application to increase scalability and security.
 * Co-operation with developers, project and product teams on trouble-free running of applications.
 * Solving technical issues during the administration of cloud infrastructure.</t>
   </si>
   <si>
     <t>* Zodpovídání za návrh a implementaci cloudových služeb běžících na cloudové infrastruktuře.
 * Zodpovídání za spolehlivost a bezpečnost cloudové infrastruktury a služeb.
 * Zkoumání a identifikace způsobů, jak zvýšit výkon a stabilitu služeb a aplikací běžících na cloudové infrastruktuře pomocí neustálého zlepšování a automatizace.
 * Navrhování a implementace zlepšení produkční verze aplikace pro zvýšení škálovatelnosti a bezpečnosti.
 * Spolupráce s developery, projektovými a produktovými týmy na bezproblémovém fungování aplikací.
 * Řešení technických problémů při správě cloudové infrastruktury.</t>
   </si>
   <si>
     <t>Data Protection Officer</t>
   </si>
   <si>
-    <t xml:space="preserve">* Responsible for overseeing a company's data protection strategy and its implementation to ensure compliance with GDPR or similar requirements.
-[...3 lines deleted...]
-    <t>* Odpovídá za dohled nad strategií ochrany údajů společnosti a její implementací s cílem zajistit soulad s požadavky GDPR a obdobnými nařízeními.</t>
+    <t>Oversight of compliance with GDPR requirements, personal data protection legislation, and internal organizational policies.
+Providing expert advice to management and employees on personal data protection matters.
+Preparation, updating, and management of internal documentation and personal data protection processes.
+Assessment of personal data processing risks and conducting data protection impact assessments (DPIA).
+Monitoring the compliance of information systems, processes, and projects with data protection requirements.
+Handling incidents and personal data breaches, including communication with supervisory authorities.
+Managing data subject requests and ensuring the exercise of their rights under GDPR.
+Conducting internal controls, audits, and employee training in the field of data protection.
+Cooperation with IT, HR, legal, and other departments in implementing and maintaining data protection measures.
+Preparing reports, analyses, and recommendations for management regarding compliance, risks, and data protection.</t>
+  </si>
+  <si>
+    <t>Dohled nad dodržováním požadavků GDPR, zákona o ochraně osobních údajů a interních předpisů organizace.
+Poskytování odborného poradenství vedení a zaměstnancům v oblasti ochrany osobních údajů.
+Vypracovávání, aktualizace a správa interní dokumentace a procesů ochrany osobních údajů.
+Posuzování rizik zpracování osobních údajů a realizace analýz vlivu na ochranu osobních údajů (DPIA).
+Monitorování souladu informačních systémů, procesů a projektů s požadavky ochrany osobních údajů.
+Řešení incidentů a porušení ochrany osobních údajů včetně komunikace s dozorovými orgány.
+Vyřizování žádostí subjektů údajů a zajišťování uplatňování jejich práv podle GDPR.
+Realizace interních kontrol, auditů a školení zaměstnanců v oblasti ochrany osobních údajů.
+Spolupráce s IT, HR, právním a dalšími útvary při zavádění a udržování opatření na ochranu osobních údajů.
+Příprava reportů, analýz a doporučení pro management týkajících se souladu, rizik a ochrany osobních údajů.</t>
   </si>
   <si>
     <t>Data scientist</t>
   </si>
   <si>
     <t>* Communication with the customer (internal customer), communication with the data architect, data analysts, programmers
 * Collection of structured and unstructured data, data preparation
 * Data analysis, machine learning, data transformation, predictive modeling, data visualization, text mining, NLP
 * Design and development of a new solution (R, Python)
 * Track new data trends
 * Introduction of new solutions and methods in the field of Data Science</t>
   </si>
   <si>
     <t>* Komunikace se zákazníkem (interní zákazník), komunikace s data architektem, data analytiky, programátory
 * Sběr strukturovaných a nestrukturovaných dat, příprava dat
 * Analýza dat, machine learning, transformace dat, predictive modelling, data vizualizace, text mining, NLP
 * Design a vývoj nového řešení (R, Python)
 * Sledování nových trendů v oblasti dat
 * Zavádění nových řešení a metod v oblasti Data Science</t>
   </si>
   <si>
     <t>Database Administrator</t>
   </si>
   <si>
     <t>Databázový administrátor</t>